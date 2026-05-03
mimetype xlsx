--- v0 (2025-10-03)
+++ v1 (2026-05-03)
@@ -3,65 +3,65 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\VUAB (tidligere UDPH)\Skemaer\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\udd\Kursist_projekt\Uni\Journal\Udsendelse\2022\nye materialer til siden uni og kunst\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="360" yWindow="120" windowWidth="17115" windowHeight="12015" activeTab="1"/>
+    <workbookView xWindow="360" yWindow="120" windowWidth="17115" windowHeight="12015"/>
   </bookViews>
   <sheets>
     <sheet name="KURS" sheetId="1" r:id="rId1"/>
-    <sheet name="KVALIFIKATION" sheetId="2" r:id="rId2"/>
+    <sheet name="EXAM" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">EXAM!$A$1:$I$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">KURS!$A$1:$L$641</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">KVALIFIKATION!$A$1:$I$1</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="145621" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="18">
   <si>
     <t>Kurskode</t>
   </si>
   <si>
     <t>Fornavn</t>
   </si>
   <si>
     <t>Efternavn</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Instnr</t>
   </si>
   <si>
     <t>PNR</t>
   </si>
   <si>
     <t>AUDD</t>
@@ -516,51 +516,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O1"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="4" width="14" customWidth="1"/>
     <col min="5" max="8" width="17" customWidth="1"/>
     <col min="9" max="12" width="14" customWidth="1"/>
     <col min="13" max="13" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
@@ -586,53 +586,53 @@
         <v>1</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I1"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G37" sqref="G37"/>
+      <selection pane="bottomLeft" activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>6</v>
       </c>
@@ -655,44 +655,43 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>KURS</vt:lpstr>
-      <vt:lpstr>KVALIFIKATION</vt:lpstr>
+      <vt:lpstr>EXAM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Statistik-specifikt regneark: Videregående uddannelser - åbne uddannelser (Excel)</dc:title>
   <dc:creator>CLW@dst.dk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>