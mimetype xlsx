--- v0 (2025-10-09)
+++ v1 (2026-06-13)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\ROER\Skema - regneark\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\125900\01 Rørledning\01. Dokumentation\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-1020" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Indberetning" sheetId="1" r:id="rId1"/>
     <sheet name="Ark1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B12" i="1" l="1"/>
   <c r="B17" i="1" l="1"/>
@@ -126,51 +126,51 @@
   </si>
   <si>
     <t>kontaktperson</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Firma</t>
   </si>
   <si>
     <t>Investeringer</t>
   </si>
   <si>
     <t>Transmissionssystemet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Georgia"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -283,51 +283,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -653,51 +653,51 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5546875" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" customWidth="1"/>
     <col min="3" max="3" width="2.77734375" customWidth="1"/>
     <col min="4" max="5" width="14.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="29">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="1"/>
     </row>