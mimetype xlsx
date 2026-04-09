--- v1 (2026-02-28)
+++ v2 (2026-04-09)
@@ -34,51 +34,51 @@
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="Denne_projektmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\REGN\Regneark\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{368780EB-DD31-4FBE-955F-662F979AF817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E47F2F09-C9CA-4CB3-AB0F-37A73E25E33D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start - Guide" sheetId="9" r:id="rId1"/>
     <sheet name="Regnskabsstatistik" sheetId="7" r:id="rId2"/>
     <sheet name="REGN Information" sheetId="11" r:id="rId3"/>
     <sheet name="XBRL" sheetId="8" r:id="rId4"/>
     <sheet name="XBRL upload" sheetId="12" r:id="rId5"/>
     <sheet name="FAQ" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Regnskabsstatistik!$A$1:$F$146</definedName>
     <definedName name="CVRnummer">#REF!</definedName>
     <definedName name="form_lang">Regnskabsstatistik!$E$1</definedName>
     <definedName name="kamEpost">#REF!</definedName>
     <definedName name="kamNavn">#REF!</definedName>
     <definedName name="kamTelefon">#REF!</definedName>
     <definedName name="Titel" localSheetId="4">'XBRL upload'!$A$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Regnskabsstatistik!$A:$B,Regnskabsstatistik!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <webPublishing vml="1" allowPng="1" targetScreenSize="1024x768" codePage="1252"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -664,51 +664,50 @@
   <c r="E56" i="8"/>
   <c r="F55" i="8"/>
   <c r="G55" i="8" s="1"/>
   <c r="H55" i="8" s="1"/>
   <c r="E55" i="8"/>
   <c r="F54" i="8"/>
   <c r="G54" i="8" s="1"/>
   <c r="H54" i="8" s="1"/>
   <c r="E54" i="8"/>
   <c r="J54" i="8" s="1"/>
   <c r="F53" i="8"/>
   <c r="G53" i="8" s="1"/>
   <c r="H53" i="8" s="1"/>
   <c r="E53" i="8"/>
   <c r="F52" i="8"/>
   <c r="G52" i="8" s="1"/>
   <c r="H52" i="8" s="1"/>
   <c r="E52" i="8"/>
   <c r="F51" i="8"/>
   <c r="G51" i="8" s="1"/>
   <c r="H51" i="8" s="1"/>
   <c r="E51" i="8"/>
   <c r="F50" i="8"/>
   <c r="G50" i="8" s="1"/>
   <c r="E50" i="8"/>
-  <c r="J50" i="8" s="1"/>
   <c r="F49" i="8"/>
   <c r="G49" i="8" s="1"/>
   <c r="H49" i="8" s="1"/>
   <c r="E49" i="8"/>
   <c r="F48" i="8"/>
   <c r="G48" i="8" s="1"/>
   <c r="H48" i="8" s="1"/>
   <c r="E48" i="8"/>
   <c r="F47" i="8"/>
   <c r="G47" i="8" s="1"/>
   <c r="H47" i="8" s="1"/>
   <c r="E47" i="8"/>
   <c r="F46" i="8"/>
   <c r="G46" i="8" s="1"/>
   <c r="H46" i="8" s="1"/>
   <c r="E46" i="8"/>
   <c r="J46" i="8" s="1"/>
   <c r="F45" i="8"/>
   <c r="G45" i="8" s="1"/>
   <c r="H45" i="8" s="1"/>
   <c r="E45" i="8"/>
   <c r="F44" i="8"/>
   <c r="G44" i="8" s="1"/>
   <c r="H44" i="8" s="1"/>
   <c r="E44" i="8"/>
@@ -788,51 +787,50 @@
   <c r="E25" i="8"/>
   <c r="F24" i="8"/>
   <c r="G24" i="8" s="1"/>
   <c r="H24" i="8" s="1"/>
   <c r="E24" i="8"/>
   <c r="F23" i="8"/>
   <c r="G23" i="8" s="1"/>
   <c r="H23" i="8" s="1"/>
   <c r="E23" i="8"/>
   <c r="F22" i="8"/>
   <c r="G22" i="8" s="1"/>
   <c r="H22" i="8" s="1"/>
   <c r="E22" i="8"/>
   <c r="F21" i="8"/>
   <c r="G21" i="8" s="1"/>
   <c r="H21" i="8" s="1"/>
   <c r="E21" i="8"/>
   <c r="F20" i="8"/>
   <c r="G20" i="8" s="1"/>
   <c r="H20" i="8" s="1"/>
   <c r="E20" i="8"/>
   <c r="F19" i="8"/>
   <c r="G19" i="8" s="1"/>
   <c r="H19" i="8" s="1"/>
   <c r="E19" i="8"/>
-  <c r="J19" i="8" s="1"/>
   <c r="F18" i="8"/>
   <c r="G18" i="8" s="1"/>
   <c r="H18" i="8" s="1"/>
   <c r="E18" i="8"/>
   <c r="J18" i="8" s="1"/>
   <c r="F17" i="8"/>
   <c r="G17" i="8" s="1"/>
   <c r="E17" i="8"/>
   <c r="F16" i="8"/>
   <c r="G16" i="8" s="1"/>
   <c r="H16" i="8" s="1"/>
   <c r="E16" i="8"/>
   <c r="F15" i="8"/>
   <c r="G15" i="8" s="1"/>
   <c r="H15" i="8" s="1"/>
   <c r="E15" i="8"/>
   <c r="F14" i="8"/>
   <c r="G14" i="8" s="1"/>
   <c r="H14" i="8" s="1"/>
   <c r="E14" i="8"/>
   <c r="J14" i="8" s="1"/>
   <c r="F13" i="8"/>
   <c r="G13" i="8" s="1"/>
   <c r="E13" i="8"/>
   <c r="F12" i="8"/>
@@ -852,329 +850,331 @@
   <c r="H9" i="8" s="1"/>
   <c r="E9" i="8"/>
   <c r="F8" i="8"/>
   <c r="G8" i="8" s="1"/>
   <c r="H8" i="8" s="1"/>
   <c r="E8" i="8"/>
   <c r="F7" i="8"/>
   <c r="G7" i="8" s="1"/>
   <c r="H7" i="8" s="1"/>
   <c r="E7" i="8"/>
   <c r="F6" i="8"/>
   <c r="G6" i="8" s="1"/>
   <c r="H6" i="8" s="1"/>
   <c r="E6" i="8"/>
   <c r="J6" i="8" s="1"/>
   <c r="F5" i="8"/>
   <c r="G5" i="8" s="1"/>
   <c r="E5" i="8"/>
   <c r="J5" i="8" s="1"/>
   <c r="F4" i="8"/>
   <c r="G4" i="8" s="1"/>
   <c r="E4" i="8"/>
   <c r="F3" i="8"/>
   <c r="G3" i="8" s="1"/>
   <c r="E3" i="8"/>
-  <c r="J3" i="8" l="1"/>
+  <c r="J3" i="8" s="1"/>
+  <c r="J19" i="8" l="1"/>
+  <c r="J50" i="8"/>
   <c r="J51" i="8"/>
   <c r="J4" i="8"/>
   <c r="J22" i="8"/>
   <c r="J27" i="8"/>
   <c r="J104" i="8"/>
   <c r="P104" i="8" s="1"/>
   <c r="J106" i="8"/>
   <c r="P106" i="8" s="1"/>
   <c r="J112" i="8"/>
   <c r="P112" i="8" s="1"/>
   <c r="J115" i="8"/>
   <c r="J67" i="8"/>
   <c r="J11" i="8"/>
   <c r="J13" i="8"/>
   <c r="J30" i="8"/>
   <c r="J34" i="8"/>
   <c r="J43" i="8"/>
   <c r="J62" i="8"/>
   <c r="J66" i="8"/>
   <c r="J75" i="8"/>
   <c r="J77" i="8"/>
   <c r="J79" i="8"/>
   <c r="J81" i="8"/>
   <c r="J83" i="8"/>
   <c r="J23" i="8"/>
   <c r="J31" i="8"/>
   <c r="J39" i="8"/>
   <c r="J47" i="8"/>
   <c r="J55" i="8"/>
   <c r="J63" i="8"/>
   <c r="J71" i="8"/>
   <c r="H5" i="8"/>
   <c r="L5" i="8" s="1"/>
   <c r="P5" i="8" s="1"/>
   <c r="H13" i="8"/>
   <c r="L13" i="8" s="1"/>
   <c r="H4" i="8"/>
   <c r="L4" i="8" s="1"/>
   <c r="P4" i="8" s="1"/>
   <c r="H12" i="8"/>
   <c r="L12" i="8" s="1"/>
   <c r="P12" i="8" s="1"/>
   <c r="J8" i="8"/>
   <c r="J9" i="8"/>
+  <c r="P9" i="8" s="1"/>
   <c r="J10" i="8"/>
   <c r="J16" i="8"/>
   <c r="J17" i="8"/>
   <c r="J21" i="8"/>
   <c r="J25" i="8"/>
   <c r="J29" i="8"/>
   <c r="J33" i="8"/>
   <c r="J37" i="8"/>
   <c r="J41" i="8"/>
   <c r="J45" i="8"/>
   <c r="J49" i="8"/>
   <c r="J53" i="8"/>
   <c r="J57" i="8"/>
   <c r="J61" i="8"/>
   <c r="J65" i="8"/>
   <c r="J69" i="8"/>
   <c r="J73" i="8"/>
   <c r="J89" i="8"/>
   <c r="P89" i="8" s="1"/>
   <c r="J91" i="8"/>
   <c r="J93" i="8"/>
   <c r="P93" i="8" s="1"/>
   <c r="J95" i="8"/>
   <c r="P95" i="8" s="1"/>
   <c r="J97" i="8"/>
   <c r="P97" i="8" s="1"/>
   <c r="J103" i="8"/>
   <c r="P103" i="8" s="1"/>
   <c r="J105" i="8"/>
   <c r="P105" i="8" s="1"/>
   <c r="J107" i="8"/>
   <c r="J111" i="8"/>
   <c r="P111" i="8" s="1"/>
   <c r="J114" i="8"/>
   <c r="P114" i="8" s="1"/>
   <c r="L8" i="8"/>
   <c r="L9" i="8"/>
   <c r="L16" i="8"/>
   <c r="H3" i="8"/>
-  <c r="L3" i="8"/>
+  <c r="L3" i="8" s="1"/>
   <c r="P3" i="8" s="1"/>
   <c r="J7" i="8"/>
   <c r="J15" i="8"/>
   <c r="J20" i="8"/>
   <c r="J24" i="8"/>
   <c r="J28" i="8"/>
   <c r="J32" i="8"/>
   <c r="J36" i="8"/>
   <c r="J40" i="8"/>
   <c r="J44" i="8"/>
   <c r="J48" i="8"/>
   <c r="J52" i="8"/>
   <c r="J56" i="8"/>
   <c r="J60" i="8"/>
   <c r="J64" i="8"/>
   <c r="J68" i="8"/>
   <c r="J72" i="8"/>
-  <c r="P9" i="8"/>
   <c r="L6" i="8"/>
   <c r="P6" i="8" s="1"/>
   <c r="L14" i="8"/>
   <c r="P14" i="8" s="1"/>
   <c r="L10" i="8"/>
   <c r="L7" i="8"/>
   <c r="L11" i="8"/>
   <c r="L15" i="8"/>
   <c r="H17" i="8"/>
   <c r="L17" i="8" s="1"/>
   <c r="L19" i="8"/>
   <c r="P19" i="8" s="1"/>
   <c r="L20" i="8"/>
   <c r="L21" i="8"/>
   <c r="P21" i="8" s="1"/>
   <c r="L22" i="8"/>
   <c r="P22" i="8" s="1"/>
   <c r="L23" i="8"/>
   <c r="L24" i="8"/>
   <c r="L40" i="8"/>
+  <c r="P40" i="8" s="1"/>
   <c r="L41" i="8"/>
   <c r="L42" i="8"/>
   <c r="P42" i="8" s="1"/>
   <c r="L43" i="8"/>
   <c r="P43" i="8" s="1"/>
   <c r="L44" i="8"/>
   <c r="L46" i="8"/>
   <c r="P46" i="8" s="1"/>
   <c r="L47" i="8"/>
   <c r="L48" i="8"/>
-  <c r="P48" i="8" s="1"/>
   <c r="L56" i="8"/>
   <c r="P56" i="8" s="1"/>
   <c r="L57" i="8"/>
   <c r="L58" i="8"/>
   <c r="P58" i="8" s="1"/>
   <c r="L59" i="8"/>
   <c r="P59" i="8" s="1"/>
   <c r="L60" i="8"/>
   <c r="L61" i="8"/>
   <c r="L62" i="8"/>
   <c r="L64" i="8"/>
   <c r="L66" i="8"/>
   <c r="P66" i="8" s="1"/>
   <c r="L68" i="8"/>
   <c r="L70" i="8"/>
   <c r="P70" i="8" s="1"/>
   <c r="L72" i="8"/>
   <c r="L74" i="8"/>
   <c r="P74" i="8" s="1"/>
   <c r="J76" i="8"/>
   <c r="H77" i="8"/>
-  <c r="L77" i="8" s="1"/>
+  <c r="L77" i="8"/>
   <c r="P77" i="8" s="1"/>
   <c r="J80" i="8"/>
   <c r="H81" i="8"/>
   <c r="L81" i="8" s="1"/>
   <c r="J84" i="8"/>
   <c r="P86" i="8"/>
   <c r="J88" i="8"/>
   <c r="H91" i="8"/>
   <c r="L91" i="8" s="1"/>
   <c r="P91" i="8" s="1"/>
   <c r="H98" i="8"/>
   <c r="L98" i="8" s="1"/>
   <c r="P98" i="8" s="1"/>
   <c r="J100" i="8"/>
   <c r="P100" i="8" s="1"/>
   <c r="H107" i="8"/>
   <c r="L107" i="8" s="1"/>
   <c r="J109" i="8"/>
   <c r="P109" i="8" s="1"/>
   <c r="J116" i="8"/>
   <c r="P116" i="8" s="1"/>
   <c r="L18" i="8"/>
   <c r="P18" i="8" s="1"/>
   <c r="L25" i="8"/>
   <c r="L26" i="8"/>
   <c r="P26" i="8" s="1"/>
   <c r="L27" i="8"/>
+  <c r="P27" i="8" s="1"/>
   <c r="L28" i="8"/>
   <c r="L35" i="8"/>
   <c r="P35" i="8" s="1"/>
   <c r="L36" i="8"/>
   <c r="L37" i="8"/>
   <c r="P37" i="8" s="1"/>
   <c r="L38" i="8"/>
   <c r="P38" i="8" s="1"/>
   <c r="L39" i="8"/>
   <c r="L45" i="8"/>
   <c r="P45" i="8" s="1"/>
   <c r="L49" i="8"/>
-  <c r="P49" i="8" s="1"/>
   <c r="L51" i="8"/>
   <c r="P51" i="8" s="1"/>
   <c r="L52" i="8"/>
   <c r="L53" i="8"/>
   <c r="L54" i="8"/>
   <c r="P54" i="8" s="1"/>
   <c r="L55" i="8"/>
   <c r="P55" i="8" s="1"/>
   <c r="H80" i="8"/>
   <c r="L80" i="8" s="1"/>
   <c r="H88" i="8"/>
   <c r="L88" i="8" s="1"/>
   <c r="H29" i="8"/>
   <c r="L29" i="8" s="1"/>
   <c r="P29" i="8" s="1"/>
   <c r="H30" i="8"/>
   <c r="L30" i="8" s="1"/>
   <c r="H31" i="8"/>
   <c r="L31" i="8" s="1"/>
   <c r="H32" i="8"/>
   <c r="L32" i="8" s="1"/>
   <c r="H33" i="8"/>
   <c r="L33" i="8" s="1"/>
   <c r="P33" i="8" s="1"/>
   <c r="H34" i="8"/>
   <c r="L34" i="8" s="1"/>
   <c r="P34" i="8" s="1"/>
   <c r="H50" i="8"/>
   <c r="L50" i="8" s="1"/>
   <c r="P50" i="8" s="1"/>
   <c r="H63" i="8"/>
   <c r="L63" i="8" s="1"/>
+  <c r="P63" i="8" s="1"/>
   <c r="L65" i="8"/>
   <c r="L67" i="8"/>
   <c r="L69" i="8"/>
   <c r="L71" i="8"/>
   <c r="P71" i="8" s="1"/>
   <c r="L73" i="8"/>
   <c r="H75" i="8"/>
   <c r="L75" i="8" s="1"/>
   <c r="P75" i="8" s="1"/>
   <c r="J78" i="8"/>
   <c r="H79" i="8"/>
   <c r="L79" i="8" s="1"/>
   <c r="P79" i="8" s="1"/>
   <c r="J82" i="8"/>
   <c r="H83" i="8"/>
   <c r="L83" i="8" s="1"/>
   <c r="J85" i="8"/>
   <c r="P85" i="8" s="1"/>
   <c r="J87" i="8"/>
   <c r="P87" i="8" s="1"/>
   <c r="J92" i="8"/>
   <c r="J99" i="8"/>
   <c r="P99" i="8" s="1"/>
   <c r="J101" i="8"/>
   <c r="J108" i="8"/>
   <c r="P108" i="8" s="1"/>
   <c r="J110" i="8"/>
   <c r="H115" i="8"/>
   <c r="L115" i="8" s="1"/>
   <c r="P115" i="8" s="1"/>
   <c r="J117" i="8"/>
   <c r="P117" i="8" s="1"/>
   <c r="H76" i="8"/>
   <c r="L76" i="8" s="1"/>
   <c r="H84" i="8"/>
   <c r="L84" i="8" s="1"/>
   <c r="H78" i="8"/>
   <c r="L78" i="8" s="1"/>
   <c r="H82" i="8"/>
   <c r="L82" i="8" s="1"/>
   <c r="H92" i="8"/>
   <c r="L92" i="8" s="1"/>
   <c r="H101" i="8"/>
   <c r="L101" i="8"/>
   <c r="H110" i="8"/>
   <c r="L110" i="8" s="1"/>
-  <c r="P27" i="8" l="1"/>
-[...1 lines deleted...]
-  <c r="P40" i="8"/>
+  <c r="P48" i="8" l="1"/>
+  <c r="P24" i="8"/>
   <c r="P83" i="8"/>
-  <c r="P24" i="8"/>
+  <c r="P49" i="8"/>
   <c r="P32" i="8"/>
   <c r="P68" i="8"/>
   <c r="P67" i="8"/>
   <c r="P11" i="8"/>
   <c r="P81" i="8"/>
   <c r="P61" i="8"/>
   <c r="P30" i="8"/>
   <c r="P72" i="8"/>
   <c r="P36" i="8"/>
   <c r="P15" i="8"/>
   <c r="P64" i="8"/>
   <c r="P65" i="8"/>
   <c r="P52" i="8"/>
   <c r="P31" i="8"/>
   <c r="P60" i="8"/>
   <c r="P44" i="8"/>
   <c r="P13" i="8"/>
   <c r="P28" i="8"/>
   <c r="P62" i="8"/>
   <c r="P53" i="8"/>
   <c r="P47" i="8"/>
   <c r="P73" i="8"/>
   <c r="P69" i="8"/>
   <c r="P25" i="8"/>
   <c r="P107" i="8"/>
@@ -1297,51 +1297,51 @@
   <c r="B23" i="7"/>
   <c r="B22" i="7"/>
   <c r="B21" i="7"/>
   <c r="B19" i="7"/>
   <c r="B18" i="7"/>
   <c r="B17" i="7"/>
   <c r="B16" i="7"/>
   <c r="F11" i="7"/>
   <c r="K16" i="8" s="1"/>
   <c r="P16" i="8" s="1"/>
   <c r="F10" i="7"/>
   <c r="A10" i="7"/>
   <c r="A5" i="7"/>
   <c r="F56" i="7" l="1"/>
   <c r="K20" i="8" s="1"/>
   <c r="P20" i="8" s="1"/>
   <c r="F96" i="7"/>
   <c r="F67" i="7"/>
   <c r="F15" i="7" l="1"/>
   <c r="K23" i="8" s="1"/>
   <c r="P23" i="8" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="863" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="641">
   <si>
     <t>Resultatopgørelse</t>
   </si>
   <si>
     <t>Finansielle poster</t>
   </si>
   <si>
     <t>Skatter</t>
   </si>
   <si>
     <t>Resultatanvendelse</t>
   </si>
   <si>
     <t>Balance</t>
   </si>
   <si>
     <t>Passiver</t>
   </si>
   <si>
     <t>Investeringer omfatter alene aktiver, der er bestemt til firmaets vedvarende eje eller brug.</t>
   </si>
   <si>
     <t>Regnskabsårets investeringer</t>
   </si>
   <si>
@@ -3844,50 +3844,53 @@
   <si>
     <t>1. Dan og gem XBRL-fil</t>
   </si>
   <si>
     <t>XBRL upload instructions</t>
   </si>
   <si>
     <t>Kopier kolonne P til f. eks. Notesblok/Notepad og gem den, så er XBRL-filen dannet.</t>
   </si>
   <si>
     <t>• Forkert taksonomi. Som nævnt i afsnittet ovenfor - tjek, at filen ikke er årsrapporten til Erhvervsstyrelsen.
 • Forkert CVR-nummer eller datoformatering.
 • Filen er ufuldstændig og mangler regnskabsposter (tags). Prøv at lave en ny XBRL-fil.
 • XBRL-filen indeholder kommategn - tjek filen. Husk at alle tal skal være i hele tusinder (000).</t>
   </si>
   <si>
     <t>Other external costs 
 • Vehicle expenses, repairs, maintenance, royalties, cleaning, training, work clothes, office supplies, telephone, insurance, advertising, business travel, entertainment, etc. and services such as accountants, solicitors and lawyers.</t>
   </si>
   <si>
     <t>Eksterne omkostninger i øvrigt 
 • Udgifter til køretøjer, reparation, vedligeholdelse, royalties, rengøring, uddannelse, arbejdstøj, kontorartikler, telefon, revisor, advokat, forsikring, reklame, forretningsrejser, repræsentation o.l.</t>
   </si>
   <si>
     <t>Consolidation i.e. profit retained (+) or loss sustained (-)</t>
+  </si>
+  <si>
+    <t>Må ikke indeholde ¨&amp;¨ tegn/Cannot contain character ¨&amp;¨</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -5796,71 +5799,71 @@
           <xdr:colOff>4854776</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>112093</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>6534150</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>428625</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="10" name="Gruppe 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="5464376" y="112093"/>
               <a:ext cx="1679374" cy="316532"/>
-              <a:chOff x="3092652" y="731269"/>
+              <a:chOff x="3092652" y="731270"/>
               <a:chExt cx="1562103" cy="307008"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="3083" name="Group Box 11" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s3083"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B0C0000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="3092652" y="731269"/>
+                <a:off x="3092652" y="731270"/>
                 <a:ext cx="1562103" cy="307008"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:noFill/>
                   </a14:hiddenFill>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l" rtl="0">
                   <a:defRPr sz="1000"/>
@@ -6268,71 +6271,71 @@
           <xdr:colOff>5169102</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>66676</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>6686550</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>504825</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="2" name="Gruppe 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="5797752" y="66676"/>
               <a:ext cx="1517448" cy="438149"/>
-              <a:chOff x="3215497" y="744345"/>
+              <a:chOff x="3215497" y="744346"/>
               <a:chExt cx="1562104" cy="307008"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="7169" name="Group Box 1" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s7169"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000011C0000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="3215497" y="744345"/>
+                <a:off x="3215497" y="744346"/>
                 <a:ext cx="1562104" cy="307008"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:noFill/>
                   </a14:hiddenFill>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l" rtl="0">
                   <a:defRPr sz="1000"/>
@@ -6548,71 +6551,71 @@
           <xdr:colOff>4886325</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>112093</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>6600825</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>457200</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="2" name="Gruppe 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="5495925" y="112093"/>
               <a:ext cx="1714500" cy="345107"/>
-              <a:chOff x="3092656" y="731222"/>
+              <a:chOff x="3092657" y="731222"/>
               <a:chExt cx="1562102" cy="307008"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="9217" name="Group Box 1" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s9217"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001240000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="3092656" y="731222"/>
+                <a:off x="3092657" y="731222"/>
                 <a:ext cx="1562102" cy="307008"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:noFill/>
                   </a14:hiddenFill>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l" rtl="0">
                   <a:defRPr sz="1000"/>
@@ -7488,71 +7491,71 @@
           <xdr:colOff>5838825</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>83518</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>7886700</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>466725</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="2" name="Gruppe 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="6448425" y="83518"/>
               <a:ext cx="2047875" cy="383207"/>
-              <a:chOff x="3092650" y="731237"/>
+              <a:chOff x="3092649" y="731237"/>
               <a:chExt cx="1562103" cy="307008"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="10241" name="Group Box 1" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s10241"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000001280000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="3092650" y="731237"/>
+                <a:off x="3092649" y="731237"/>
                 <a:ext cx="1562103" cy="307008"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="9525">
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:noFill/>
                   </a14:hiddenFill>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l" rtl="0">
                   <a:defRPr sz="1000"/>
@@ -8003,51 +8006,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/regn" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Ark1"/>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:E1048576"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="125.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="118.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="97.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="7" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="9.140625" style="8" collapsed="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="99" t="str">
         <f ca="1">OFFSET($C1,0,E1-1)</f>
         <v xml:space="preserve">Regnskabsstatistik </v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D1" s="78" t="s">
         <v>479</v>
       </c>
@@ -8363,54 +8366,54 @@
                     <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>6286500</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>409575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Ark2"/>
   <dimension ref="A1:AY151"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="D26" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="D36" sqref="D36"/>
+      <selection pane="bottomRight" activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="128" style="2" customWidth="1"/>
     <col min="3" max="3" width="125.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="118.42578125" style="60" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.5703125" style="7" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="11.7109375" style="8" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="57.5703125" style="2" customWidth="1"/>
     <col min="8" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="21" style="2" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="18.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="25" t="str">
         <f ca="1">OFFSET($C1,0,form_lang-1)</f>
         <v>Regnskabsstatistik 2025</v>
       </c>
       <c r="B1" s="1"/>
@@ -8438,50 +8441,53 @@
         <v>560</v>
       </c>
       <c r="E2" s="19"/>
       <c r="F2" s="252">
         <v>17150413</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="63" t="str">
         <f ca="1">OFFSET($C3,0,form_lang-1)</f>
         <v>Regnskabsaflæggende virksomheds navn:</v>
       </c>
       <c r="C3" s="63" t="s">
         <v>562</v>
       </c>
       <c r="D3" s="160" t="s">
         <v>559</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>53</v>
       </c>
       <c r="F3" s="235" t="s">
         <v>282</v>
       </c>
+      <c r="G3" s="86" t="s">
+        <v>640</v>
+      </c>
     </row>
     <row r="4" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="50" t="s">
         <v>53</v>
       </c>
       <c r="F4" s="217"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="str">
         <f ca="1">OFFSET($C5,0,form_lang-1)</f>
         <v>Regnskabsår og valuta</v>
       </c>
       <c r="B5" s="39"/>
       <c r="C5" s="39" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="161" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="51" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="236" t="s">
         <v>80</v>
       </c>
@@ -8864,51 +8870,51 @@
     <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="109">
         <v>10</v>
       </c>
       <c r="B25" s="167" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tab på debitorer (konstaterede tab og ændringer i hensættelse) (+/-)</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>290</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>344</v>
       </c>
       <c r="E25" s="32">
         <v>10</v>
       </c>
       <c r="F25" s="218">
         <v>0</v>
       </c>
       <c r="G25" s="2" t="str">
         <f>IF(F25=0," ",IF(F25&lt;0,"Negativt fortegn anvendes kun hvis denne post er en indtægt/Only use a negative sign if this item is an income"," "))</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="109">
         <v>11</v>
       </c>
       <c r="B26" s="114" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Eksterne omkostninger i øvrigt 
 • Udgifter til køretøjer, reparation, vedligeholdelse, royalties, rengøring, uddannelse, arbejdstøj, kontorartikler, telefon, revisor, advokat, forsikring, reklame, forretningsrejser, repræsentation o.l.</v>
       </c>
       <c r="C26" s="167" t="s">
         <v>638</v>
       </c>
       <c r="D26" s="167" t="s">
         <v>637</v>
       </c>
       <c r="E26" s="32">
         <v>11</v>
       </c>
       <c r="F26" s="218">
         <v>0</v>
       </c>
       <c r="G26" s="255" t="str">
         <f>IF(F26=0,"Denne omkostning må ikke være 0/This expense cannot be 0",IF(F26&lt;0,"Fjern negativt fortegn/Remove the negative sign"," "))</f>
         <v>Denne omkostning må ikke være 0/This expense cannot be 0</v>
       </c>
     </row>