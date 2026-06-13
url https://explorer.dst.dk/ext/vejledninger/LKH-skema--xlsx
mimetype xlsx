--- v0 (2025-10-09)
+++ v1 (2026-06-13)
@@ -1,127 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\LKH\Skemaer\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\LKH\EI-web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A4BFAED-AC8F-4D91-9241-6EDC3B7D1CFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11775" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Indberetning_2_hå" sheetId="2" r:id="rId1"/>
+    <sheet name="Indberetning_1_hå" sheetId="2" r:id="rId1"/>
     <sheet name="Vejledning" sheetId="3" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H19" i="2" l="1"/>
   <c r="C35" i="2"/>
   <c r="C41" i="2"/>
   <c r="D41" i="2"/>
   <c r="D35" i="2"/>
   <c r="D27" i="2"/>
   <c r="C27" i="2"/>
   <c r="N21" i="2"/>
   <c r="M21" i="2"/>
   <c r="D21" i="2"/>
   <c r="C21" i="2"/>
   <c r="I19" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="77">
   <si>
     <t>Upload det udfyldte regneark på: www.dst.dk/Kornhand</t>
   </si>
   <si>
     <t>Angiv CVR</t>
   </si>
   <si>
     <t>Angiv firmanavn</t>
   </si>
   <si>
-    <t>Totale beholdninger pr. 31. december</t>
-[...4 lines deleted...]
-  <si>
     <t>Omsætning af korn direkte fra landmænd</t>
   </si>
   <si>
     <t>Dansk korn
  og korn-
 produkter</t>
   </si>
   <si>
     <t>Udenlandsk
 korn og korn-
 produkter</t>
   </si>
   <si>
     <t>Dansk såsæd</t>
   </si>
   <si>
     <t>Udenlandsk såsæd</t>
-  </si>
-[...1 lines deleted...]
-    <t>1. juli - 31. december</t>
   </si>
   <si>
     <t>Tons</t>
   </si>
   <si>
     <t>Indgået i alt = INDVEJET</t>
   </si>
   <si>
     <t>Købt og AFREGNET</t>
   </si>
   <si>
     <t>UFORMALET KORN</t>
   </si>
   <si>
     <t>SÅSÆD, KORN</t>
   </si>
   <si>
     <t>Hvede (ekskl. såsæd)</t>
   </si>
   <si>
     <t>Hvede</t>
   </si>
   <si>
     <t>Rug (ekskl. såsæd)</t>
   </si>
@@ -280,82 +283,91 @@
         <rFont val="Georgia"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">på eget eller lejet </t>
     </r>
   </si>
   <si>
     <t>Beholdningerne af uformalet korn og bælgsæd må ikke indeholde såsæd</t>
   </si>
   <si>
     <t>lager; uanset om beholdningerne henligger for egen eller fremmed regning</t>
   </si>
   <si>
     <t>Alle produkter bedes opgivet i tons</t>
   </si>
   <si>
     <t>Økologiske produkter skal inkluderes</t>
   </si>
   <si>
     <t>Statistikken anvendes bl.a. til beregning af anvendelsen af korn og landbrugets foderforbrug samt til</t>
   </si>
   <si>
     <t>beregning af værdien af lagerforskydning af korn, som er en del af Landbrugets Bruttofaktorindkomst</t>
   </si>
   <si>
-    <t>Lagerbeholdninger af korn, bælgsæd, oliefrø, kornprodukter og såsæd pr. 31. december og omsætningen af korn direkte fra danske landmænd</t>
-[...1 lines deleted...]
-  <si>
     <t>Spørgeskema til Lagerbeholdning af korn, bælgsæd, oliefrø og såsæd hos kornhandlere (LKH)</t>
   </si>
   <si>
+    <t>Totale beholdninger pr. 30. juni</t>
+  </si>
+  <si>
+    <t>Totale beholdninger af certificeret såsæd pr. 30. juni</t>
+  </si>
+  <si>
+    <t>1. januar - 30. juni</t>
+  </si>
+  <si>
+    <t>Lagerbeholdninger af korn, bælgsæd, oliefrø, kornprodukter og såsæd pr. 30. juni og omsætningen af korn direkte fra danske landmænd</t>
+  </si>
+  <si>
     <t>Sojafrø (ekskl. såsæd)</t>
   </si>
   <si>
-    <t>Solsikkefrø (ekskl. såsæd)</t>
+    <t>Solskikkefrø (ekskl. såsæd)</t>
   </si>
   <si>
     <t>Vejledning</t>
   </si>
   <si>
-    <t>Durum hvede (ekskl. såsæd)</t>
+    <t>Durum hvede (ekskl. sæsæd)</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
-    <t>Der er indsat tre nye variable som er Durum hvede (ekskl. sæsæd), Sojafrø (ekskl. såsæd) og Solskikkefrø (ekskl. såsæd)</t>
-[...1 lines deleted...]
-  <si>
     <t>De er tilføjet med fra perioden 1. halvår 2025 og frem.</t>
+  </si>
+  <si>
+    <t>Der er indsat tre nye variable som er Durum hvede (ekskl. såsæd), Sojafrø (ekskl. såsæd) og Solskikkefrø (ekskl. såsæd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="26" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10.5"/>
@@ -450,57 +462,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10.5"/>
-      <name val="Georgia"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color rgb="FFFF0000"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FFFF0000"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="8">
@@ -614,266 +619,249 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="18" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="12" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="12" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Bemærk!" xfId="1" builtinId="10"/>
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1125,995 +1113,936 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/Kornhand" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/Kornhand" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" customWidth="1"/>
     <col min="3" max="4" width="14" customWidth="1"/>
     <col min="5" max="6" width="4" customWidth="1"/>
-    <col min="7" max="7" width="30" customWidth="1"/>
+    <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="9" width="14" customWidth="1"/>
     <col min="10" max="11" width="4" customWidth="1"/>
     <col min="12" max="12" width="23.7109375" customWidth="1"/>
     <col min="13" max="14" width="14" customWidth="1"/>
     <col min="15" max="15" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="5"/>
-[...1 lines deleted...]
-      <c r="E1" s="5"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C2" s="6"/>
-[...1 lines deleted...]
-      <c r="E2" s="6"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="3"/>
-[...2 lines deleted...]
-      <c r="B3" s="7"/>
+    </row>
+    <row r="3" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="8"/>
-[...17 lines deleted...]
-    <row r="5" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="A4" s="7"/>
+      <c r="B4" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="8"/>
+    </row>
     <row r="6" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="88"/>
-[...5 lines deleted...]
-      <c r="J6" s="3"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="91"/>
-[...14 lines deleted...]
-      <c r="B9" s="95" t="s">
+      <c r="C7" s="78"/>
+      <c r="D7" s="79"/>
+      <c r="E7" s="80"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B8" s="10"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="10"/>
+    </row>
+    <row r="9" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="82" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="G9" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="L9" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="95"/>
-[...2 lines deleted...]
-      <c r="G9" s="84" t="s">
+      <c r="M9" s="72"/>
+      <c r="N9" s="72"/>
+      <c r="O9" s="72"/>
+    </row>
+    <row r="10" spans="1:15" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="40"/>
+      <c r="C10" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="H9" s="84"/>
-[...2 lines deleted...]
-      <c r="L9" s="85" t="s">
+      <c r="D10" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="M9" s="85"/>
-[...5 lines deleted...]
-      <c r="C10" s="47" t="s">
+      <c r="E10" s="39"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="47" t="s">
+      <c r="I10" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="45"/>
-[...1 lines deleted...]
-      <c r="H10" s="72" t="s">
+      <c r="J10" s="38"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="73"/>
+      <c r="O10" s="73"/>
+    </row>
+    <row r="11" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="40"/>
+      <c r="C11" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="62" t="s">
+      <c r="D11" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="39"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="J11" s="36"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="44"/>
-[...1 lines deleted...]
-      <c r="M10" s="86" t="s">
+      <c r="N11" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="N10" s="86"/>
-[...4 lines deleted...]
-      <c r="C11" s="48" t="s">
+      <c r="O11" s="12"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="48" t="s">
-[...12 lines deleted...]
-      <c r="M11" s="82" t="s">
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="39"/>
+      <c r="G12" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="N11" s="82" t="s">
+      <c r="H12" s="56"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="36"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="12"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="O11" s="14"/>
-[...2 lines deleted...]
-      <c r="B12" s="49" t="s">
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="39"/>
+      <c r="G13" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="50"/>
-[...2 lines deleted...]
-      <c r="G12" s="63" t="s">
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="36"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="N13" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="O13" s="12"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="39"/>
+      <c r="G14" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="36"/>
+      <c r="L14" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="12"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="64"/>
-[...40 lines deleted...]
-      <c r="G14" s="65" t="s">
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="39"/>
+      <c r="G15" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="18"/>
-[...2 lines deleted...]
-      <c r="L14" s="20" t="s">
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="36"/>
+      <c r="L15" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="M14" s="18"/>
-[...5 lines deleted...]
-      <c r="B15" s="52" t="s">
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="12"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="18"/>
-[...2 lines deleted...]
-      <c r="G15" s="65" t="s">
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="39"/>
+      <c r="G16" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="18"/>
-[...2 lines deleted...]
-      <c r="L15" s="21" t="s">
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="36"/>
+      <c r="L16" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="M15" s="18"/>
-[...5 lines deleted...]
-      <c r="B16" s="52" t="s">
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="12"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="18"/>
-[...2 lines deleted...]
-      <c r="G16" s="65" t="s">
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="39"/>
+      <c r="G17" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="H16" s="18"/>
-[...2 lines deleted...]
-      <c r="L16" s="21" t="s">
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="36"/>
+      <c r="L17" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="M16" s="18"/>
-[...5 lines deleted...]
-      <c r="B17" s="52" t="s">
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="12"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="18"/>
-[...2 lines deleted...]
-      <c r="G17" s="65" t="s">
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="39"/>
+      <c r="G18" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="H17" s="18"/>
-[...2 lines deleted...]
-      <c r="L17" s="21" t="s">
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="36"/>
+      <c r="L18" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M17" s="18"/>
-[...5 lines deleted...]
-      <c r="B18" s="52" t="s">
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="12"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="18"/>
-[...2 lines deleted...]
-      <c r="G18" s="65" t="s">
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="39"/>
+      <c r="G19" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="H18" s="18"/>
-[...20 lines deleted...]
-      <c r="H19" s="69">
+      <c r="H19" s="60">
         <f>SUM(H13:H18)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="69">
+      <c r="I19" s="60">
         <f>SUM(I13:I18)</f>
         <v>0</v>
       </c>
-      <c r="J19" s="42"/>
-[...8 lines deleted...]
-      <c r="B20" s="52" t="s">
+      <c r="J19" s="36"/>
+      <c r="L19" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="12"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="39"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="L20" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="12"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="18"/>
-[...17 lines deleted...]
-      <c r="C21" s="61">
+      <c r="C21" s="53">
         <f>SUM(C13:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="61">
+      <c r="D21" s="53">
         <f t="shared" ref="D21" si="0">SUM(D13:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="45"/>
-[...9 lines deleted...]
-      <c r="M21" s="23">
+      <c r="E21" s="39"/>
+      <c r="G21" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="36"/>
+      <c r="L21" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="M21" s="20">
         <f>SUM(M14:M20)</f>
         <v>0</v>
       </c>
-      <c r="N21" s="23">
+      <c r="N21" s="20">
         <f>SUM(N14:N20)</f>
         <v>0</v>
       </c>
-      <c r="O21" s="14"/>
-[...6 lines deleted...]
-      <c r="G22" s="67" t="s">
+      <c r="O21" s="12"/>
+    </row>
+    <row r="22" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="47"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="39"/>
+      <c r="G22" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="38"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+    </row>
+    <row r="23" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="39"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+    </row>
+    <row r="24" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="39"/>
+      <c r="G24" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="H22" s="18"/>
-[...8 lines deleted...]
-      <c r="B23" s="54" t="s">
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="36"/>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B25" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="55"/>
-[...13 lines deleted...]
-      <c r="B24" s="52" t="s">
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="39"/>
+      <c r="G25" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="38"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B26" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="C24" s="18"/>
-[...2 lines deleted...]
-      <c r="G24" s="63" t="s">
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="39"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B27" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="H24" s="70"/>
-[...48 lines deleted...]
-      <c r="C27" s="61">
+      <c r="C27" s="53">
         <f>SUM(C24:C25)</f>
         <v>0</v>
       </c>
-      <c r="D27" s="61">
+      <c r="D27" s="53">
         <f>SUM(D24:D25)</f>
         <v>0</v>
       </c>
-      <c r="E27" s="45"/>
-[...24 lines deleted...]
-      <c r="B29" s="54" t="s">
+      <c r="E27" s="39"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="70"/>
+      <c r="I27" s="70"/>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B28" s="50"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="39"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B29" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="39"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="44"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="44"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="44"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+    </row>
+    <row r="33" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B33" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="44"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+    </row>
+    <row r="34" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="C29" s="55"/>
-[...10 lines deleted...]
-      <c r="B30" s="52" t="s">
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="39"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+    </row>
+    <row r="35" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="C30" s="18"/>
-[...75 lines deleted...]
-      <c r="C35" s="61">
+      <c r="C35" s="53">
         <f>SUM(C30:C34)</f>
         <v>0</v>
       </c>
-      <c r="D35" s="61">
+      <c r="D35" s="53">
         <f>SUM(D30:D34)</f>
         <v>0</v>
       </c>
-      <c r="E35" s="45"/>
-[...5 lines deleted...]
-      <c r="L35" s="27"/>
+      <c r="E35" s="39"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B36" s="52"/>
-[...8 lines deleted...]
-      <c r="L36" s="27"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="39"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23"/>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B37" s="54" t="s">
+      <c r="B37" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="39"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B38" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="39"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="23"/>
+    </row>
+    <row r="39" spans="2:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B39" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="39"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="23"/>
+    </row>
+    <row r="40" spans="2:12" ht="39" x14ac:dyDescent="0.25">
+      <c r="B40" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="C37" s="55"/>
-[...10 lines deleted...]
-      <c r="B38" s="52" t="s">
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="39"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B41" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="C38" s="18"/>
-[...41 lines deleted...]
-      <c r="C41" s="61">
+      <c r="C41" s="53">
         <f>C38+C39+C40</f>
         <v>0</v>
       </c>
-      <c r="D41" s="61">
+      <c r="D41" s="53">
         <f>D38+D39+D40</f>
         <v>0</v>
       </c>
-      <c r="E41" s="45"/>
-[...5 lines deleted...]
-      <c r="L41" s="27"/>
+      <c r="E41" s="39"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B42" s="51"/>
-[...8 lines deleted...]
-      <c r="L42" s="27"/>
+      <c r="B42" s="44"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="G43" s="26"/>
-[...4 lines deleted...]
-      <c r="L43" s="27"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="23"/>
+      <c r="L43" s="23"/>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="G44" s="26"/>
-[...4 lines deleted...]
-      <c r="L44" s="27"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="G9:J9"/>
     <mergeCell ref="L9:O9"/>
     <mergeCell ref="M10:O10"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B2" location="Vejledning!A1" display="Vejledning"/>
-    <hyperlink ref="B1" r:id="rId1"/>
+    <hyperlink ref="B2" location="Vejledning!A1" display="Vejledning" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B1" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="113.7109375" customWidth="1"/>
+    <col min="1" max="1" width="113" customWidth="1"/>
     <col min="2" max="2" width="51.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="6"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="83" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" s="33"/>
+      <c r="D5" s="34"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="83"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="34"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="65"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="34"/>
+    </row>
+    <row r="8" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="33"/>
+      <c r="D8" s="34"/>
+    </row>
+    <row r="9" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="33"/>
+      <c r="D9" s="34"/>
+    </row>
+    <row r="10" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="34"/>
+    </row>
+    <row r="11" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="33"/>
+      <c r="D11" s="34"/>
+    </row>
+    <row r="12" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="64" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="64"/>
+    </row>
+    <row r="15" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="A13" s="73" t="s">
+    <row r="18" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="35"/>
+    </row>
+    <row r="20" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="35"/>
+    </row>
+    <row r="22" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="38"/>
-[...26 lines deleted...]
-      <c r="A18" s="41" t="s">
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" s="35"/>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" s="35" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="A20" s="41" t="s">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" s="35" t="s">
         <v>64</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="A26" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" location="Indberetning_2_hå!A1" display="Udfyld indberetning"/>
-    <hyperlink ref="A2" r:id="rId1"/>
+    <hyperlink ref="A3" location="Indberetning_1_hå!A1" display="Udfyld indberetning" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Indberetning_2_hå</vt:lpstr>
+      <vt:lpstr>Indberetning_1_hå</vt:lpstr>
       <vt:lpstr>Vejledning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Danmarks Statistik</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>?. Fornavn Efternavn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>