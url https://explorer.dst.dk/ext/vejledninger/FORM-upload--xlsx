--- v1 (2026-02-17)
+++ v2 (2026-11-03)
@@ -1,149 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="Denne_projektmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjh\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\K03\Vegetabilsk\Anvendelsen af korn og oliefrø\2 Design\Formaling af korn\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B87C726D-31A4-474E-829A-94FD9E601903}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10560" yWindow="345" windowWidth="15030" windowHeight="11895"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Indberetning_2025" sheetId="5" r:id="rId1"/>
+    <sheet name="Indberetning" sheetId="5" r:id="rId1"/>
     <sheet name="Vejledning" sheetId="4" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="30">
   <si>
     <t>Vejledning: Sådan udfylder du skemaer</t>
   </si>
   <si>
     <t>Angiv CVR nr.</t>
   </si>
   <si>
     <t>Angiv firmanavn</t>
   </si>
   <si>
     <t>Uformalet korn</t>
   </si>
   <si>
     <t>R U G</t>
   </si>
   <si>
     <t>H V E D E</t>
   </si>
   <si>
     <t>Dansk</t>
   </si>
   <si>
     <t>Udenlandsk</t>
   </si>
   <si>
     <t xml:space="preserve"> Tons </t>
   </si>
   <si>
     <t>Produceret hvedeklid</t>
   </si>
   <si>
     <t>MAJS</t>
   </si>
   <si>
     <t>HAVRE</t>
   </si>
   <si>
     <t xml:space="preserve">Anvendt til formaling </t>
   </si>
   <si>
     <t>Alle produkter bedes opgivet i tons.</t>
   </si>
   <si>
     <t>Vejledning vedr. formalingsstatistik</t>
   </si>
   <si>
     <t>Upload det udfyldte regneark på: www.dst.dk/Formaling</t>
   </si>
   <si>
+    <t>Udfyld indberetning</t>
+  </si>
+  <si>
     <t>Økologiske produkter skal inkluderes.</t>
   </si>
   <si>
     <t>Spørgeskema til Formaling af korn</t>
   </si>
   <si>
     <t>Omfatter alle typer hvede - både vinter- og vårhvede.</t>
   </si>
   <si>
     <t>Statistikken anvendes til beregning af anvendelsen af korn og landbrugets foderforbrug</t>
   </si>
   <si>
     <t>Der indberettes for første og andet halvår</t>
   </si>
   <si>
     <t>Angiv også, hvor mange tons hvedeklid virksomheden har produceret.</t>
   </si>
   <si>
     <t>Angiv hvor mange tons uformalet korn, som virksomheden har anvendt til formaling, fordelt på kornsort og dansk og udenlandsk korn og fordelt på 1. og 2. halvår.</t>
   </si>
   <si>
-    <t>1. halvår 2025 (1. januar - 30. juni)</t>
-[...1 lines deleted...]
-  <si>
     <t>2. halvår 2025 (1. juli - 31. december)</t>
+  </si>
+  <si>
+    <t>Bemærk: Der skal nu også indberettes på formalet DURUM. Både 2. halvår 2025, samt 1. og 2. halvår 2026.</t>
+  </si>
+  <si>
+    <t>1. halvår 2026 (1. januar - 30. juni)</t>
+  </si>
+  <si>
+    <t>2. halvår 2026 (1. juli - 31. december)</t>
+  </si>
+  <si>
+    <t>DURUM-Hvede</t>
+  </si>
+  <si>
+    <t>Bemærk: Hvis der ikke er formalet den pågældende korntype, skal der angives et 0.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
@@ -217,321 +246,347 @@
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="43"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Bemærk!" xfId="1" builtinId="10"/>
     <cellStyle name="Link" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_BORNHOLM" xfId="2"/>
+    <cellStyle name="Normal_BORNHOLM" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Kontor">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kontor">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kontor">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -668,868 +723,1070 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dst.dk/da/Indberet/hjaelp-til-indberetning/indberetning-via-filupload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/formaling" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/formaling" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Ark2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S33"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:F2"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="7" customWidth="1"/>
     <col min="2" max="2" width="40" style="7" customWidth="1"/>
-    <col min="3" max="3" width="10.85546875" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="7"/>
+    <col min="3" max="3" width="11.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="3" style="7" customWidth="1"/>
+    <col min="6" max="6" width="10.85546875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="7" customWidth="1"/>
+    <col min="8" max="8" width="3" style="7" customWidth="1"/>
+    <col min="9" max="10" width="11.140625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="3" style="7" customWidth="1"/>
+    <col min="12" max="13" width="11.140625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="3" style="7" customWidth="1"/>
+    <col min="15" max="16" width="11.140625" style="7" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
-      <c r="E1" s="10"/>
+      <c r="E1" s="4"/>
       <c r="F1" s="10"/>
-      <c r="G1" s="4"/>
+      <c r="G1" s="10"/>
       <c r="H1" s="4"/>
-      <c r="I1" s="4"/>
-      <c r="J1" s="4"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
-      <c r="M1" s="8"/>
-[...8 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="4"/>
+      <c r="R1" s="8"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="32"/>
-[...7 lines deleted...]
-      <c r="J2" s="4"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
-      <c r="M2" s="8"/>
-[...14 lines deleted...]
-      <c r="G3" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="8"/>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
       <c r="H3" s="4"/>
-      <c r="I3" s="4"/>
-      <c r="J3" s="4"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
-      <c r="M3" s="8"/>
-[...16 lines deleted...]
-      <c r="G4" s="8"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="8"/>
+    </row>
+    <row r="4" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
       <c r="H4" s="8"/>
-      <c r="I4" s="8"/>
-      <c r="J4" s="8"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
-      <c r="N4" s="11"/>
-[...13 lines deleted...]
-      <c r="G5" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+    </row>
+    <row r="5" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
       <c r="H5" s="8"/>
-      <c r="I5" s="8"/>
-      <c r="J5" s="8"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
-      <c r="N5" s="11"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+    </row>
+    <row r="6" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
-      <c r="B6" s="30" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="8"/>
+      <c r="B6" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
-      <c r="N6" s="11"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+    </row>
+    <row r="7" spans="1:18" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8"/>
-      <c r="B7" s="13"/>
-[...1 lines deleted...]
-      <c r="D7" s="8"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
-      <c r="N7" s="11"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:19" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N7" s="8"/>
+      <c r="O7" s="8"/>
+      <c r="P7" s="8"/>
+      <c r="Q7" s="8"/>
+      <c r="R7" s="8"/>
+    </row>
+    <row r="8" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
-      <c r="B8" s="14" t="s">
+      <c r="B8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="34"/>
-[...6 lines deleted...]
-      <c r="J8" s="8"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
-      <c r="N8" s="11"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:19" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="8"/>
+      <c r="R8" s="8"/>
+    </row>
+    <row r="9" spans="1:18" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
-      <c r="B9" s="15"/>
-[...8 lines deleted...]
-      <c r="K9" s="16"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
-      <c r="N9" s="11"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N9" s="8"/>
+      <c r="O9" s="8"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="8"/>
+      <c r="R9" s="8"/>
+    </row>
+    <row r="10" spans="1:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8"/>
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="33"/>
-[...6 lines deleted...]
-      <c r="J10" s="8"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
-      <c r="N10" s="11"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
-      <c r="B11" s="14"/>
-[...1 lines deleted...]
-      <c r="D11" s="8"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
-      <c r="N11" s="11"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N11" s="8"/>
+      <c r="O11" s="8"/>
+      <c r="P11" s="8"/>
+      <c r="Q11" s="8"/>
+      <c r="R11" s="8"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A12" s="8"/>
       <c r="B12" s="5"/>
-      <c r="C12" s="31" t="s">
+      <c r="C12" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="31"/>
-[...16 lines deleted...]
-    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
+      <c r="N12" s="34"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="34"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="8"/>
       <c r="B13" s="5"/>
-      <c r="C13" s="8"/>
-      <c r="D13" s="8"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
-      <c r="N13" s="11"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N13" s="8"/>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
-      <c r="B14" s="17"/>
-[...26 lines deleted...]
-    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B14" s="14"/>
+      <c r="C14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="16"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="8"/>
       <c r="B15" s="5"/>
-      <c r="C15" s="22" t="s">
+      <c r="C15" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="23" t="s">
+      <c r="D15" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="E15" s="22" t="s">
-[...27 lines deleted...]
-    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="E15" s="20"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
-      <c r="B16" s="24"/>
-[...1 lines deleted...]
-      <c r="D16" s="6"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
-      <c r="L16" s="8"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+    </row>
+    <row r="17" spans="1:18" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
-      <c r="B17" s="29" t="s">
-        <v>23</v>
+      <c r="B17" s="25" t="s">
+        <v>24</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="31"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="8"/>
+      <c r="R17" s="8"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
-      <c r="N18" s="11"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N18" s="8"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="8"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
-      <c r="B19" s="20" t="s">
+      <c r="B19" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="25"/>
-[...2 lines deleted...]
-      <c r="F19" s="25"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
       <c r="G19" s="8"/>
-      <c r="H19" s="25"/>
-[...2 lines deleted...]
-      <c r="K19" s="25"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
-      <c r="N19" s="11"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
-      <c r="B20" s="20"/>
-[...1 lines deleted...]
-      <c r="D20" s="8"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
-      <c r="N20" s="11"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N20" s="8"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="8"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A21" s="8"/>
-      <c r="B21" s="20" t="s">
+      <c r="B21" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="8"/>
-[...2 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
-      <c r="N21" s="11"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="8"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A22" s="8"/>
-      <c r="B22" s="5"/>
+      <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
-      <c r="N22" s="11"/>
-[...6 lines deleted...]
-    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N22" s="8"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="8"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A23" s="8"/>
-      <c r="B23" s="5"/>
-[...3 lines deleted...]
-      <c r="F23" s="5"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
-      <c r="N23" s="11"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:19" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+    </row>
+    <row r="24" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
-      <c r="B24" s="17"/>
-      <c r="C24" s="18" t="s">
+      <c r="B24" s="14"/>
+      <c r="C24" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="16"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D24" s="19"/>
-      <c r="E24" s="18" t="s">
+      <c r="G24" s="16"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="18"/>
-[...1 lines deleted...]
-      <c r="H24" s="18" t="s">
+      <c r="J24" s="15"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="I24" s="18"/>
-      <c r="J24" s="18" t="s">
+      <c r="M24" s="15"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="K24" s="21"/>
-[...9 lines deleted...]
-    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="P24" s="18"/>
+      <c r="Q24" s="8"/>
+      <c r="R24" s="8"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A25" s="8"/>
       <c r="B25" s="5"/>
-      <c r="C25" s="22" t="s">
+      <c r="C25" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="23" t="s">
+      <c r="D25" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="E25" s="22" t="s">
+      <c r="E25" s="20"/>
+      <c r="F25" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F25" s="23" t="s">
+      <c r="G25" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="G25" s="23"/>
-      <c r="H25" s="22" t="s">
+      <c r="H25" s="20"/>
+      <c r="I25" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="I25" s="23" t="s">
+      <c r="J25" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J25" s="22" t="s">
+      <c r="K25" s="20"/>
+      <c r="L25" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="K25" s="23" t="s">
+      <c r="M25" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="L25" s="8"/>
-[...8 lines deleted...]
-    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N25" s="20"/>
+      <c r="O25" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="P25" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26" s="8"/>
-      <c r="B26" s="24"/>
-[...1 lines deleted...]
-      <c r="D26" s="6"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
-      <c r="L26" s="8"/>
-[...8 lines deleted...]
-    <row r="27" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+    </row>
+    <row r="27" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
-      <c r="B27" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="31" t="s">
+      <c r="B27" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="31"/>
-[...16 lines deleted...]
-    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
+      <c r="N27" s="36"/>
+      <c r="O27" s="36"/>
+      <c r="P27" s="36"/>
+      <c r="Q27" s="8"/>
+      <c r="R27" s="8"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
-      <c r="N28" s="11"/>
-[...6 lines deleted...]
-    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N28" s="8"/>
+      <c r="O28" s="8"/>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
-      <c r="B29" s="20" t="s">
+      <c r="B29" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="25"/>
-[...17 lines deleted...]
-    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="22"/>
+      <c r="P29" s="22"/>
+      <c r="Q29" s="8"/>
+      <c r="R29" s="8"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
-      <c r="B30" s="20"/>
-[...1 lines deleted...]
-      <c r="D30" s="8"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
-      <c r="N30" s="11"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N30" s="8"/>
+      <c r="O30" s="8"/>
+      <c r="P30" s="8"/>
+      <c r="Q30" s="8"/>
+      <c r="R30" s="8"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C31" s="8"/>
-[...2 lines deleted...]
-      <c r="F31" s="25"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
-      <c r="I31" s="8"/>
-      <c r="J31" s="8"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
-      <c r="N31" s="11"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N31" s="8"/>
+      <c r="O31" s="8"/>
+      <c r="P31" s="8"/>
+      <c r="Q31" s="8"/>
+      <c r="R31" s="8"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32" s="8"/>
-      <c r="B32" s="8"/>
-[...1 lines deleted...]
-      <c r="D32" s="8"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
-      <c r="N32" s="11"/>
-[...6 lines deleted...]
-    <row r="33" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A33" s="8"/>
-      <c r="B33" s="8"/>
-[...1 lines deleted...]
-      <c r="D33" s="8"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
       <c r="E33" s="8"/>
-      <c r="F33" s="8"/>
-      <c r="G33" s="8"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
       <c r="H33" s="8"/>
-      <c r="I33" s="8"/>
-      <c r="J33" s="8"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
-      <c r="N33" s="11"/>
-[...4 lines deleted...]
-      <c r="S33" s="11"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8"/>
+      <c r="P33" s="8"/>
+      <c r="Q33" s="8"/>
+      <c r="R33" s="8"/>
+    </row>
+    <row r="34" spans="1:18" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="16"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="G34" s="16"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="J34" s="15"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="M34" s="15"/>
+      <c r="N34" s="17"/>
+      <c r="O34" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="8"/>
+      <c r="R34" s="8"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A35" s="8"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="20"/>
+      <c r="F35" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="G35" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="20"/>
+      <c r="I35" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="J35" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="K35" s="20"/>
+      <c r="L35" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="M35" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="N35" s="20"/>
+      <c r="O35" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="P35" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q35" s="8"/>
+      <c r="R35" s="8"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A36" s="8"/>
+      <c r="B36" s="21"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="8"/>
+      <c r="R36" s="8"/>
+    </row>
+    <row r="37" spans="1:18" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8"/>
+      <c r="B37" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="34"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="34"/>
+      <c r="K37" s="34"/>
+      <c r="L37" s="34"/>
+      <c r="M37" s="34"/>
+      <c r="N37" s="34"/>
+      <c r="O37" s="34"/>
+      <c r="P37" s="34"/>
+      <c r="Q37" s="8"/>
+      <c r="R37" s="8"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8"/>
+      <c r="P38" s="8"/>
+      <c r="Q38" s="8"/>
+      <c r="R38" s="8"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A39" s="8"/>
+      <c r="B39" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="22"/>
+      <c r="P39" s="22"/>
+      <c r="Q39" s="8"/>
+      <c r="R39" s="8"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A40" s="8"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8"/>
+      <c r="P40" s="8"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="8"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A41" s="8"/>
+      <c r="B41" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8"/>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="8"/>
+      <c r="Q42" s="8"/>
+      <c r="R42" s="8"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="8"/>
+      <c r="O43" s="8"/>
+      <c r="P43" s="8"/>
+      <c r="Q43" s="8"/>
+      <c r="R43" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="C17:K17"/>
+  <mergeCells count="7">
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F10:J10"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="C17:P17"/>
+    <mergeCell ref="C27:P27"/>
+    <mergeCell ref="C37:P37"/>
+    <mergeCell ref="C12:P12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A1" r:id="rId1" display="http://www.dst.dk/formaling"/>
-[...1 lines deleted...]
-    <hyperlink ref="A2:F2" r:id="rId2" location="_Type2" display="Vejledning: Sådan udfylder du skemaer"/>
+    <hyperlink ref="A1" r:id="rId1" display="http://www.dst.dk/formaling" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A2" location="Vejledning!A1" display="Vejledning!A1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A2:J2" r:id="rId2" location="_Type2" display="Vejledning: Sådan udfylder du skemaer" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Ark3"/>
-  <dimension ref="A1:S21"/>
+  <dimension ref="A1:S23"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
@@ -1537,360 +1794,363 @@
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A3" s="9"/>
+      <c r="A3" s="9" t="s">
+        <v>16</v>
+      </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A4" s="26"/>
+      <c r="A4" s="23"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="26"/>
-[...8 lines deleted...]
-      <c r="K5" s="26"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A6" s="26"/>
-[...9 lines deleted...]
-      <c r="K6" s="26"/>
+      <c r="A6" s="23"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A8" s="23"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="26"/>
-[...11 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="23"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A15" s="23"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A17" s="23"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="26"/>
-[...123 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A19" s="23"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="28"/>
-[...89 lines deleted...]
-      <c r="K21" s="26"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="http://www.dst.dk/formaling"/>
+    <hyperlink ref="A2" r:id="rId1" display="http://www.dst.dk/formaling" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="A3" location="Indberetning_2_hå!A1" display="Udfyld indberetning" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Indberetning_2025</vt:lpstr>
+      <vt:lpstr>Indberetning</vt:lpstr>
       <vt:lpstr>Vejledning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Danmarks Statistik</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Merete Iisager</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>