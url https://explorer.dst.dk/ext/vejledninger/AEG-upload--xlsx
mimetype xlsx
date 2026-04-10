--- v0 (2025-11-17)
+++ v1 (2026-04-10)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\AEG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\AEG\Regneark\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FBB45D9-E585-4A47-9DF5-43CC8CB660F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11100" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vejledning" sheetId="1" r:id="rId1"/>
     <sheet name="Indberetning" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="48">
   <si>
     <t>Udfyld indberetning</t>
   </si>
   <si>
     <t>Til belysning af statistik vedrørende kvartalsstatistikken vedr. ægproduktionen samt jordbrugetsprisstatistikker</t>
   </si>
   <si>
     <t>Vi ønsker for hvert af de fire typer af æg:</t>
   </si>
   <si>
     <t>Regnearket er opdelt i følgende:</t>
   </si>
   <si>
     <t>Hvis der er spørgsmål til undersøgelsen - så kontakt os endeligt.</t>
   </si>
@@ -157,66 +158,66 @@
   <si>
     <t>* Data vedr. skrabeæg</t>
   </si>
   <si>
     <t>* Data vedr. økologiske æg</t>
   </si>
   <si>
     <t>* Data vedr. frilandsæg</t>
   </si>
   <si>
     <t>* Data vedr. andre æg (buræg)</t>
   </si>
   <si>
     <t>Upload det udfyldte regneark på: www.dst.dk/aeg</t>
   </si>
   <si>
     <t>Under indvejede æg indgår også egen produktion</t>
   </si>
   <si>
     <t>Mængden af indvejede æg på pakkeriet, opgjort i kg. Herunder indgår også egen produktion.</t>
   </si>
   <si>
     <t>SPØRGESKEMA til kvartalsdata fra ægpakkeri</t>
   </si>
   <si>
-    <t>1. kvartal 2025</t>
-[...8 lines deleted...]
-    <t>4. kvartal 2025</t>
+    <t>1. kvartal 2026</t>
+  </si>
+  <si>
+    <t>2. kvartal 2026</t>
+  </si>
+  <si>
+    <t>3. kvartal 2026</t>
+  </si>
+  <si>
+    <t>4. kvartal 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="28"/>
       <color theme="1"/>
       <name val="Georgia"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10.5"/>
@@ -338,102 +339,102 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="17" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="17" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="17" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="17" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="17" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="17" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="17" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="17" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -686,51 +687,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/aeg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikbanken.dk/LPRIS21" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:%20bookmarkme('www.statistikbanken.dk/ANI8')" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikbanken.dk/LPRIS31" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Animalsk@dst.dk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:%20bookmarkme('www.statistikbanken.dk/ANI81')" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:%20bookmarkme('www.statistikbanken.dk/ANI302')" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:%20bookmarkme('www.statistikbanken.dk/ANI301')" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/aeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="118.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="34.5" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
@@ -859,71 +860,71 @@
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:1" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="87B7" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
-    <hyperlink ref="A24" r:id="rId1"/>
-[...7 lines deleted...]
-    <hyperlink ref="A1" location="Indberetning!A1" display="Udfyld indberetning"/>
+    <hyperlink ref="A24" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A44" r:id="rId2" tooltip="Føj til foretrukne" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A41" r:id="rId3" tooltip="Føj til foretrukne" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="A38" r:id="rId4" tooltip="Føj til foretrukne" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="A35" r:id="rId5" tooltip="Føj til foretrukne" display="javascript: bookmarkme('www.statistikbanken.dk/ANI302')" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="A29" r:id="rId6" tooltip="Føj til foretrukne" display="javascript: bookmarkme('www.statistikbanken.dk/ANI81')" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="A32" r:id="rId7" tooltip="Føj til foretrukne" display="javascript: bookmarkme('www.statistikbanken.dk/ANI8')" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="A2" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="A1" location="Indberetning!A1" display="Udfyld indberetning" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
     </row>
@@ -1217,57 +1218,57 @@
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="30"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="26"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="26"/>
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="J3vBHO7L5K2R+nwm6TvRZbvNTgVhH+ERkIrdczGjTwz9+rwkAWx4XHyAuF9/4jSwt+0x3uEu+sPxp2XxygXTEg==" saltValue="0Im/AmCFdWUH9rBtHVt3RA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection password="87B7" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A2:E2" location="Vejledning!A1" display="Vejledning: Sådan udfylder du skemaer"/>
-    <hyperlink ref="A1" r:id="rId1"/>
+    <hyperlink ref="A2:E2" location="Vejledning!A1" display="Vejledning: Sådan udfylder du skemaer" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="A1" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Vejledning</vt:lpstr>
       <vt:lpstr>Indberetning</vt:lpstr>