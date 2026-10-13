--- v0 (2025-10-03)
+++ v1 (2026-10-13)
@@ -1,103 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BE275FF-DC1D-4771-AD97-CF968A6F5672}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAC1BC9A-67B1-47E6-BAEA-20FB6464329F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="15" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="2015" sheetId="9" r:id="rId10"/>
+    <sheet name="2025" sheetId="16" r:id="rId1"/>
+    <sheet name="2024" sheetId="15" r:id="rId2"/>
+    <sheet name="2023" sheetId="14" r:id="rId3"/>
+    <sheet name="2022" sheetId="13" r:id="rId4"/>
+    <sheet name="2021" sheetId="12" r:id="rId5"/>
+    <sheet name="2020" sheetId="11" r:id="rId6"/>
+    <sheet name="2019" sheetId="10" r:id="rId7"/>
+    <sheet name="2018" sheetId="4" r:id="rId8"/>
+    <sheet name="2017" sheetId="1" r:id="rId9"/>
+    <sheet name="2016" sheetId="8" r:id="rId10"/>
+    <sheet name="2015" sheetId="9" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'2015'!$N$4:$P$102</definedName>
-[...6 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2020'!$3:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'2015'!$N$4:$P$102</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'2016'!$N$4:$P$102</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2015'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2016'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2017'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2018'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'2019'!$3:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'2020'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3363" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3483" uniqueCount="129">
   <si>
     <t>Kom</t>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Måneder</t>
   </si>
   <si>
     <t>Regel</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Frederiksberg</t>
   </si>
   <si>
     <t>Ballerup</t>
   </si>
   <si>
@@ -445,50 +447,53 @@
   <si>
     <t>Nøgler 2019</t>
   </si>
   <si>
     <t>Nøgler 2020</t>
   </si>
   <si>
     <t>Nøgler 2021</t>
   </si>
   <si>
     <t>Nøgler 2022</t>
   </si>
   <si>
     <t>Dersom  summen af fordelings-
 tallene ovenfor ikke er 100%, skyldes det bidrag til "6+" området.</t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Nøgler 2023</t>
   </si>
   <si>
     <t>Nøgler 2024</t>
   </si>
+  <si>
+    <t>Nøgler 2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -655,190 +660,191 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Komma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1083,3919 +1089,8012 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A941F369-0148-4D27-ADD8-F0F080776575}">
-  <dimension ref="A1:P107"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D609E6E7-FD0E-4035-BED7-9E9CA173F1A3}">
+  <dimension ref="A1:R107"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A90" workbookViewId="0">
-      <selection activeCell="K115" sqref="K115"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U7" sqref="U7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:16" ht="30" x14ac:dyDescent="0.25">
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+    </row>
+    <row r="4" spans="1:18" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>113</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>112</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>104</v>
       </c>
       <c r="N4" s="10" t="s">
         <v>105</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="P4" s="10" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
         <v>101</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3"/>
-      <c r="D5" s="35">
-[...11 lines deleted...]
-      <c r="I5" s="38">
+      <c r="D5" s="17">
+        <v>3</v>
+      </c>
+      <c r="E5" s="17">
+        <v>0</v>
+      </c>
+      <c r="F5" s="17">
+        <v>2</v>
+      </c>
+      <c r="H5" s="19">
+        <v>2</v>
+      </c>
+      <c r="I5" s="20">
         <v>1</v>
       </c>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="N5" s="14">
         <v>0</v>
       </c>
       <c r="O5" s="14">
-        <v>0.66700000000000004</v>
+        <v>0.36</v>
       </c>
       <c r="P5" s="14">
-        <v>0.33300000000000002</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.18</v>
+      </c>
+      <c r="R5" s="41"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" s="7">
         <v>147</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="3"/>
-      <c r="D6" s="36">
-[...8 lines deleted...]
-      <c r="H6" s="39">
+      <c r="D6" s="18">
+        <v>3</v>
+      </c>
+      <c r="E6" s="18">
+        <v>0</v>
+      </c>
+      <c r="F6" s="18">
+        <v>1</v>
+      </c>
+      <c r="H6" s="21">
         <v>1.95</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="22">
         <v>1</v>
       </c>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="N6" s="15">
         <v>0</v>
       </c>
       <c r="O6" s="15">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P6" s="15">
-        <v>0.36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.4</v>
+      </c>
+      <c r="R6" s="41"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
         <v>151</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="3"/>
-      <c r="D7" s="35">
-[...11 lines deleted...]
-      <c r="I7" s="38">
+      <c r="D7" s="17">
+        <v>3</v>
+      </c>
+      <c r="E7" s="17">
+        <v>1</v>
+      </c>
+      <c r="F7" s="17">
+        <v>1</v>
+      </c>
+      <c r="H7" s="19">
+        <v>2</v>
+      </c>
+      <c r="I7" s="20">
         <v>1</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="N7" s="14">
         <v>0</v>
       </c>
       <c r="O7" s="14">
         <v>0</v>
       </c>
       <c r="P7" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R7" s="41"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>153</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3"/>
-      <c r="D8" s="36">
-[...11 lines deleted...]
-      <c r="I8" s="40">
+      <c r="D8" s="18">
+        <v>3</v>
+      </c>
+      <c r="E8" s="18">
+        <v>1</v>
+      </c>
+      <c r="F8" s="18">
+        <v>1</v>
+      </c>
+      <c r="H8" s="21">
+        <v>2</v>
+      </c>
+      <c r="I8" s="22">
         <v>1</v>
       </c>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="N8" s="15">
         <v>0</v>
       </c>
       <c r="O8" s="15">
         <v>0.31</v>
       </c>
       <c r="P8" s="15">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R8" s="41"/>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
         <v>155</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3"/>
-      <c r="D9" s="35">
-[...11 lines deleted...]
-      <c r="I9" s="38">
+      <c r="D9" s="17">
+        <v>3</v>
+      </c>
+      <c r="E9" s="17">
+        <v>1</v>
+      </c>
+      <c r="F9" s="17">
+        <v>1</v>
+      </c>
+      <c r="H9" s="19">
+        <v>2</v>
+      </c>
+      <c r="I9" s="20">
         <v>1</v>
       </c>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="N9" s="14">
         <v>0</v>
       </c>
       <c r="O9" s="14">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="P9" s="14">
-        <v>0.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.51</v>
+      </c>
+      <c r="R9" s="41"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
         <v>157</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="3"/>
-      <c r="D10" s="36">
-[...11 lines deleted...]
-      <c r="I10" s="40">
+      <c r="D10" s="18">
+        <v>3</v>
+      </c>
+      <c r="E10" s="18">
+        <v>0</v>
+      </c>
+      <c r="F10" s="18">
+        <v>1</v>
+      </c>
+      <c r="H10" s="21">
+        <v>2</v>
+      </c>
+      <c r="I10" s="22">
         <v>1</v>
       </c>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="N10" s="15">
         <v>0</v>
       </c>
       <c r="O10" s="15">
         <v>0.2</v>
       </c>
       <c r="P10" s="15">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R10" s="41"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
         <v>159</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="3"/>
-      <c r="D11" s="35">
-[...11 lines deleted...]
-      <c r="I11" s="38">
+      <c r="D11" s="17">
+        <v>3</v>
+      </c>
+      <c r="E11" s="17">
+        <v>0</v>
+      </c>
+      <c r="F11" s="17">
+        <v>1</v>
+      </c>
+      <c r="H11" s="19">
+        <v>2</v>
+      </c>
+      <c r="I11" s="20">
         <v>1</v>
       </c>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="N11" s="14">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O11" s="14">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P11" s="14">
-        <v>0.45</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.46</v>
+      </c>
+      <c r="R11" s="41"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
         <v>161</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="3"/>
-      <c r="D12" s="36">
-[...2 lines deleted...]
-      <c r="E12" s="36">
+      <c r="D12" s="18">
+        <v>2</v>
+      </c>
+      <c r="E12" s="18">
         <v>10</v>
       </c>
-      <c r="F12" s="36">
-[...5 lines deleted...]
-      <c r="I12" s="40">
+      <c r="F12" s="18">
+        <v>1</v>
+      </c>
+      <c r="H12" s="21">
+        <v>2</v>
+      </c>
+      <c r="I12" s="22">
         <v>1</v>
       </c>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="N12" s="15">
         <v>0</v>
       </c>
       <c r="O12" s="15">
         <v>0.5</v>
       </c>
       <c r="P12" s="15">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R12" s="41"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
         <v>163</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="3"/>
-      <c r="D13" s="35">
-[...11 lines deleted...]
-      <c r="I13" s="38">
+      <c r="D13" s="17">
+        <v>3</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1</v>
+      </c>
+      <c r="F13" s="17">
+        <v>1</v>
+      </c>
+      <c r="H13" s="19">
+        <v>2</v>
+      </c>
+      <c r="I13" s="20">
         <v>1</v>
       </c>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="N13" s="14">
         <v>0</v>
       </c>
       <c r="O13" s="14">
         <v>0.1</v>
       </c>
       <c r="P13" s="14">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R13" s="41"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
         <v>165</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="3"/>
-      <c r="D14" s="36">
-[...2 lines deleted...]
-      <c r="E14" s="36">
+      <c r="D14" s="18">
+        <v>2</v>
+      </c>
+      <c r="E14" s="18">
         <v>10</v>
       </c>
-      <c r="F14" s="36">
-[...2 lines deleted...]
-      <c r="H14" s="39">
+      <c r="F14" s="18">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
         <v>1.95</v>
       </c>
-      <c r="I14" s="40">
+      <c r="I14" s="22">
         <v>1</v>
       </c>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="N14" s="15">
         <v>0</v>
       </c>
       <c r="O14" s="15">
         <v>0.5</v>
       </c>
       <c r="P14" s="15">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R14" s="41"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>167</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="3"/>
-      <c r="D15" s="35">
-[...11 lines deleted...]
-      <c r="I15" s="38">
+      <c r="D15" s="17">
+        <v>3</v>
+      </c>
+      <c r="E15" s="17">
+        <v>1</v>
+      </c>
+      <c r="F15" s="17">
+        <v>1</v>
+      </c>
+      <c r="H15" s="19">
+        <v>1.95</v>
+      </c>
+      <c r="I15" s="20">
         <v>1</v>
       </c>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="N15" s="14">
         <v>0.05</v>
       </c>
       <c r="O15" s="14">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P15" s="14">
-        <v>0.55000000000000004</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.6</v>
+      </c>
+      <c r="R15" s="41"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>169</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="3"/>
-      <c r="D16" s="36">
-[...11 lines deleted...]
-      <c r="I16" s="40">
+      <c r="D16" s="18">
+        <v>3</v>
+      </c>
+      <c r="E16" s="18">
+        <v>0</v>
+      </c>
+      <c r="F16" s="18">
+        <v>1</v>
+      </c>
+      <c r="H16" s="21">
+        <v>2</v>
+      </c>
+      <c r="I16" s="22">
         <v>1</v>
       </c>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="N16" s="15">
         <v>0</v>
       </c>
       <c r="O16" s="15">
         <v>0.4</v>
       </c>
       <c r="P16" s="15">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R16" s="41"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>173</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="3"/>
-      <c r="D17" s="35">
-[...11 lines deleted...]
-      <c r="I17" s="38">
+      <c r="D17" s="17">
+        <v>3</v>
+      </c>
+      <c r="E17" s="17">
+        <v>1</v>
+      </c>
+      <c r="F17" s="17">
+        <v>1</v>
+      </c>
+      <c r="H17" s="19">
+        <v>2</v>
+      </c>
+      <c r="I17" s="20">
         <v>1</v>
       </c>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="N17" s="14">
         <v>0</v>
       </c>
       <c r="O17" s="14">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P17" s="14">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.7</v>
+      </c>
+      <c r="R17" s="41"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
         <v>175</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="3"/>
-      <c r="D18" s="36">
-[...11 lines deleted...]
-      <c r="I18" s="40">
+      <c r="D18" s="18">
+        <v>3</v>
+      </c>
+      <c r="E18" s="18">
+        <v>0</v>
+      </c>
+      <c r="F18" s="18">
+        <v>1</v>
+      </c>
+      <c r="H18" s="21">
+        <v>2</v>
+      </c>
+      <c r="I18" s="22">
         <v>1</v>
       </c>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="N18" s="15">
         <v>0</v>
       </c>
       <c r="O18" s="15">
         <v>0.1</v>
       </c>
       <c r="P18" s="15">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R18" s="41"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>183</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="3"/>
-      <c r="D19" s="35">
-[...11 lines deleted...]
-      <c r="I19" s="38">
+      <c r="D19" s="17">
+        <v>3</v>
+      </c>
+      <c r="E19" s="17">
+        <v>1</v>
+      </c>
+      <c r="F19" s="17">
+        <v>1</v>
+      </c>
+      <c r="H19" s="19">
+        <v>2</v>
+      </c>
+      <c r="I19" s="20">
         <v>1</v>
       </c>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="N19" s="14">
         <v>0</v>
       </c>
       <c r="O19" s="14">
         <v>0.2</v>
       </c>
       <c r="P19" s="14">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R19" s="41"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
         <v>185</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
-      <c r="D20" s="36">
-[...11 lines deleted...]
-      <c r="I20" s="40">
+      <c r="D20" s="18">
+        <v>3</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="18">
+        <v>1</v>
+      </c>
+      <c r="H20" s="21">
+        <v>2</v>
+      </c>
+      <c r="I20" s="22">
         <v>1</v>
       </c>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="N20" s="15">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P20" s="15">
         <v>0.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R20" s="41"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>187</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="3"/>
-      <c r="D21" s="35">
-[...11 lines deleted...]
-      <c r="I21" s="38">
+      <c r="D21" s="17">
+        <v>3</v>
+      </c>
+      <c r="E21" s="17">
+        <v>1</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1</v>
+      </c>
+      <c r="H21" s="19">
+        <v>2</v>
+      </c>
+      <c r="I21" s="20">
         <v>1</v>
       </c>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="N21" s="14">
         <v>0</v>
       </c>
       <c r="O21" s="14">
         <v>0</v>
       </c>
       <c r="P21" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="7">
         <v>190</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="3"/>
-      <c r="D22" s="36">
-[...8 lines deleted...]
-      <c r="H22" s="39">
+      <c r="D22" s="18">
+        <v>3</v>
+      </c>
+      <c r="E22" s="18">
+        <v>0</v>
+      </c>
+      <c r="F22" s="18">
+        <v>1</v>
+      </c>
+      <c r="H22" s="21">
         <v>1.9419999999999999</v>
       </c>
-      <c r="I22" s="40">
+      <c r="I22" s="22">
         <v>1</v>
       </c>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="N22" s="15">
         <v>0</v>
       </c>
       <c r="O22" s="15">
         <v>0.25</v>
       </c>
       <c r="P22" s="15">
         <v>0.75</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>201</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="3"/>
-      <c r="D23" s="35">
-[...11 lines deleted...]
-      <c r="I23" s="38">
+      <c r="D23" s="17">
+        <v>3</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1</v>
+      </c>
+      <c r="H23" s="19">
+        <v>2</v>
+      </c>
+      <c r="I23" s="20">
         <v>1</v>
       </c>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="N23" s="14">
         <v>0</v>
       </c>
       <c r="O23" s="14">
         <v>0.14000000000000001</v>
       </c>
       <c r="P23" s="14">
         <v>0.66</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R23" s="41"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>210</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="3"/>
-      <c r="D24" s="36">
-[...11 lines deleted...]
-      <c r="I24" s="40">
+      <c r="D24" s="18">
+        <v>3</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="18">
+        <v>1</v>
+      </c>
+      <c r="H24" s="21">
+        <v>2</v>
+      </c>
+      <c r="I24" s="22">
         <v>1</v>
       </c>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
         <v>0.38</v>
       </c>
       <c r="P24" s="15">
         <v>0.37</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R24" s="41"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" s="5">
         <v>217</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="3"/>
-      <c r="D25" s="35">
-[...11 lines deleted...]
-      <c r="I25" s="38">
+      <c r="D25" s="17">
+        <v>3</v>
+      </c>
+      <c r="E25" s="17">
+        <v>0</v>
+      </c>
+      <c r="F25" s="17">
+        <v>1</v>
+      </c>
+      <c r="H25" s="19">
+        <v>2</v>
+      </c>
+      <c r="I25" s="20">
         <v>1</v>
       </c>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="N25" s="14">
         <v>0</v>
       </c>
       <c r="O25" s="14">
         <v>0.3</v>
       </c>
       <c r="P25" s="14">
         <v>0.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R25" s="41"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>219</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="3"/>
-      <c r="D26" s="36">
-[...11 lines deleted...]
-      <c r="I26" s="40">
+      <c r="D26" s="18">
+        <v>3</v>
+      </c>
+      <c r="E26" s="18">
+        <v>1</v>
+      </c>
+      <c r="F26" s="18">
+        <v>1</v>
+      </c>
+      <c r="H26" s="21">
+        <v>2</v>
+      </c>
+      <c r="I26" s="22">
         <v>1</v>
       </c>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
         <v>0.38</v>
       </c>
       <c r="P26" s="15">
         <v>0.62</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R26" s="41"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="5">
         <v>223</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="3"/>
-      <c r="D27" s="35">
-[...11 lines deleted...]
-      <c r="I27" s="38">
+      <c r="D27" s="17">
+        <v>3</v>
+      </c>
+      <c r="E27" s="17">
+        <v>1</v>
+      </c>
+      <c r="F27" s="17">
+        <v>1</v>
+      </c>
+      <c r="H27" s="19">
+        <v>2</v>
+      </c>
+      <c r="I27" s="20">
         <v>1</v>
       </c>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="N27" s="14">
         <v>0</v>
       </c>
       <c r="O27" s="14">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P27" s="14">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.75</v>
+      </c>
+      <c r="R27" s="41"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>230</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="3"/>
-      <c r="D28" s="36">
-[...11 lines deleted...]
-      <c r="I28" s="40">
+      <c r="D28" s="18">
+        <v>3</v>
+      </c>
+      <c r="E28" s="18">
+        <v>1</v>
+      </c>
+      <c r="F28" s="18">
+        <v>1</v>
+      </c>
+      <c r="H28" s="21">
+        <v>2</v>
+      </c>
+      <c r="I28" s="22">
         <v>1</v>
       </c>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
         <v>0.35</v>
       </c>
       <c r="P28" s="15">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R28" s="41"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" s="5">
         <v>240</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="3"/>
-      <c r="D29" s="35">
-[...11 lines deleted...]
-      <c r="I29" s="38">
+      <c r="D29" s="17">
+        <v>3</v>
+      </c>
+      <c r="E29" s="17">
+        <v>1</v>
+      </c>
+      <c r="F29" s="17">
+        <v>1</v>
+      </c>
+      <c r="H29" s="19">
+        <v>2</v>
+      </c>
+      <c r="I29" s="20">
         <v>1</v>
       </c>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="N29" s="14">
         <v>0</v>
       </c>
       <c r="O29" s="14">
         <v>0</v>
       </c>
       <c r="P29" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R29" s="41"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="7">
         <v>250</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="3"/>
-      <c r="D30" s="36">
-[...11 lines deleted...]
-      <c r="I30" s="40">
+      <c r="D30" s="18">
+        <v>3</v>
+      </c>
+      <c r="E30" s="18">
+        <v>1</v>
+      </c>
+      <c r="F30" s="18">
+        <v>1</v>
+      </c>
+      <c r="H30" s="21">
+        <v>2.06</v>
+      </c>
+      <c r="I30" s="22">
         <v>1</v>
       </c>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="N30" s="15">
         <v>0</v>
       </c>
       <c r="O30" s="15">
         <v>0.20799999999999999</v>
       </c>
       <c r="P30" s="15">
         <v>0.60829999999999995</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R30" s="41"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" s="5">
         <v>253</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="3"/>
-      <c r="D31" s="35">
-[...11 lines deleted...]
-      <c r="I31" s="38">
+      <c r="D31" s="17">
+        <v>3</v>
+      </c>
+      <c r="E31" s="17">
+        <v>1</v>
+      </c>
+      <c r="F31" s="17">
+        <v>1</v>
+      </c>
+      <c r="H31" s="19">
+        <v>2</v>
+      </c>
+      <c r="I31" s="20">
         <v>1</v>
       </c>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="N31" s="14">
         <v>0.05</v>
       </c>
       <c r="O31" s="14">
         <v>0.1</v>
       </c>
       <c r="P31" s="14">
         <v>0.85</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R31" s="41"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="7">
         <v>259</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="3"/>
-      <c r="D32" s="36">
-[...11 lines deleted...]
-      <c r="I32" s="40">
+      <c r="D32" s="18">
+        <v>3</v>
+      </c>
+      <c r="E32" s="18">
+        <v>1</v>
+      </c>
+      <c r="F32" s="18">
+        <v>1</v>
+      </c>
+      <c r="H32" s="21">
+        <v>2</v>
+      </c>
+      <c r="I32" s="22">
         <v>1</v>
       </c>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="N32" s="15">
         <v>0</v>
       </c>
       <c r="O32" s="15">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R32" s="41"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>260</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="3"/>
-      <c r="D33" s="35">
-[...11 lines deleted...]
-      <c r="I33" s="38">
+      <c r="D33" s="17">
+        <v>3</v>
+      </c>
+      <c r="E33" s="17">
+        <v>1</v>
+      </c>
+      <c r="F33" s="17">
+        <v>1</v>
+      </c>
+      <c r="H33" s="19">
+        <v>2</v>
+      </c>
+      <c r="I33" s="20">
         <v>1</v>
       </c>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="N33" s="14">
         <v>0</v>
       </c>
       <c r="O33" s="14">
         <v>0</v>
       </c>
       <c r="P33" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R33" s="41"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" s="7">
         <v>265</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="3"/>
-      <c r="D34" s="36">
-[...8 lines deleted...]
-      <c r="H34" s="39">
+      <c r="D34" s="18">
+        <v>3</v>
+      </c>
+      <c r="E34" s="18">
+        <v>1</v>
+      </c>
+      <c r="F34" s="18">
+        <v>1</v>
+      </c>
+      <c r="H34" s="21">
         <v>2.0499999999999998</v>
       </c>
-      <c r="I34" s="40">
+      <c r="I34" s="22">
         <v>1</v>
       </c>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="N34" s="15">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="O34" s="15">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P34" s="15">
-        <v>0.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.65</v>
+      </c>
+      <c r="R34" s="41"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" s="5">
         <v>269</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="3"/>
-      <c r="D35" s="35">
-[...11 lines deleted...]
-      <c r="I35" s="38">
+      <c r="D35" s="17">
+        <v>3</v>
+      </c>
+      <c r="E35" s="17">
+        <v>1</v>
+      </c>
+      <c r="F35" s="17">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2</v>
+      </c>
+      <c r="I35" s="20">
         <v>1</v>
       </c>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="N35" s="14">
         <v>0.06</v>
       </c>
       <c r="O35" s="14">
         <v>0.31</v>
       </c>
       <c r="P35" s="14">
         <v>0.63</v>
       </c>
-    </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R35" s="41"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" s="7">
         <v>270</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="3"/>
-      <c r="D36" s="36">
-[...11 lines deleted...]
-      <c r="I36" s="40">
+      <c r="D36" s="18">
+        <v>3</v>
+      </c>
+      <c r="E36" s="18">
+        <v>1</v>
+      </c>
+      <c r="F36" s="18">
+        <v>1</v>
+      </c>
+      <c r="H36" s="21">
+        <v>2</v>
+      </c>
+      <c r="I36" s="22">
         <v>1</v>
       </c>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="N36" s="15">
         <v>0</v>
       </c>
       <c r="O36" s="15">
         <v>9.9997044831617504E-2</v>
       </c>
       <c r="P36" s="15">
         <v>0.90000295516838247</v>
       </c>
-    </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R36" s="41"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" s="5">
         <v>306</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="3"/>
-      <c r="D37" s="35">
-[...11 lines deleted...]
-      <c r="I37" s="38">
+      <c r="D37" s="17">
+        <v>3</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="19">
+        <v>2</v>
+      </c>
+      <c r="I37" s="20">
         <v>1</v>
       </c>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="N37" s="14">
         <v>0.2</v>
       </c>
       <c r="O37" s="14">
         <v>0.1</v>
       </c>
       <c r="P37" s="14">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R37" s="41"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" s="7">
         <v>316</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="3"/>
-      <c r="D38" s="36">
-[...11 lines deleted...]
-      <c r="I38" s="40">
+      <c r="D38" s="18">
+        <v>3</v>
+      </c>
+      <c r="E38" s="18">
+        <v>0</v>
+      </c>
+      <c r="F38" s="18">
+        <v>1</v>
+      </c>
+      <c r="H38" s="21">
+        <v>2</v>
+      </c>
+      <c r="I38" s="22">
         <v>1</v>
       </c>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="N38" s="15">
         <v>0</v>
       </c>
       <c r="O38" s="15">
         <v>0.31</v>
       </c>
       <c r="P38" s="15">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R38" s="41"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
         <v>320</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="3"/>
-      <c r="D39" s="35">
-[...8 lines deleted...]
-      <c r="H39" s="37">
+      <c r="D39" s="17">
+        <v>3</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>1</v>
+      </c>
+      <c r="H39" s="19">
         <v>2.0299999999999998</v>
       </c>
-      <c r="I39" s="38">
+      <c r="I39" s="20">
         <v>1</v>
       </c>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="N39" s="14">
         <v>0</v>
       </c>
       <c r="O39" s="14">
         <v>0.23</v>
       </c>
       <c r="P39" s="14">
         <v>0.77</v>
       </c>
-    </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R39" s="41"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" s="7">
         <v>326</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="3"/>
-      <c r="D40" s="36">
-[...11 lines deleted...]
-      <c r="I40" s="40">
+      <c r="D40" s="18">
+        <v>3</v>
+      </c>
+      <c r="E40" s="18">
+        <v>0</v>
+      </c>
+      <c r="F40" s="18">
+        <v>1</v>
+      </c>
+      <c r="H40" s="21">
+        <v>2</v>
+      </c>
+      <c r="I40" s="22">
         <v>1</v>
       </c>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
       <c r="N40" s="15">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="O40" s="15">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P40" s="15">
-        <v>0.74</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.7</v>
+      </c>
+      <c r="R40" s="41"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" s="5">
         <v>329</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="3"/>
-      <c r="D41" s="35">
-[...11 lines deleted...]
-      <c r="I41" s="38">
+      <c r="D41" s="17">
+        <v>3</v>
+      </c>
+      <c r="E41" s="17">
+        <v>1</v>
+      </c>
+      <c r="F41" s="17">
+        <v>1</v>
+      </c>
+      <c r="H41" s="19">
+        <v>2</v>
+      </c>
+      <c r="I41" s="20">
         <v>1</v>
       </c>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="N41" s="14">
         <v>0</v>
       </c>
       <c r="O41" s="14">
         <v>0.5</v>
       </c>
       <c r="P41" s="14">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R41" s="41"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" s="7">
         <v>330</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="3"/>
-      <c r="D42" s="36">
-[...11 lines deleted...]
-      <c r="I42" s="40">
+      <c r="D42" s="18">
+        <v>3</v>
+      </c>
+      <c r="E42" s="18">
+        <v>0</v>
+      </c>
+      <c r="F42" s="18">
+        <v>1</v>
+      </c>
+      <c r="H42" s="21">
+        <v>2</v>
+      </c>
+      <c r="I42" s="22">
         <v>1</v>
       </c>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
       <c r="L42" s="9"/>
       <c r="N42" s="15">
         <v>0</v>
       </c>
       <c r="O42" s="15">
         <v>0.39</v>
       </c>
       <c r="P42" s="15">
         <v>0.61</v>
       </c>
-    </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R42" s="41"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" s="5">
         <v>336</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="3"/>
-      <c r="D43" s="35">
-[...2 lines deleted...]
-      <c r="E43" s="35">
+      <c r="D43" s="17">
+        <v>2</v>
+      </c>
+      <c r="E43" s="17">
         <v>10</v>
       </c>
-      <c r="F43" s="35">
-[...5 lines deleted...]
-      <c r="I43" s="38">
+      <c r="F43" s="17">
+        <v>1</v>
+      </c>
+      <c r="H43" s="19">
+        <v>2</v>
+      </c>
+      <c r="I43" s="20">
         <v>1</v>
       </c>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="N43" s="14">
         <v>0</v>
       </c>
       <c r="O43" s="14">
         <v>0</v>
       </c>
       <c r="P43" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R43" s="41"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" s="7">
         <v>340</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="3"/>
-      <c r="D44" s="36">
-[...11 lines deleted...]
-      <c r="I44" s="40">
+      <c r="D44" s="18">
+        <v>3</v>
+      </c>
+      <c r="E44" s="18">
+        <v>1</v>
+      </c>
+      <c r="F44" s="18">
+        <v>1</v>
+      </c>
+      <c r="H44" s="21">
+        <v>2</v>
+      </c>
+      <c r="I44" s="22">
         <v>1</v>
       </c>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="N44" s="15">
         <v>0</v>
       </c>
       <c r="O44" s="15">
         <v>0</v>
       </c>
       <c r="P44" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R44" s="41"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" s="5">
         <v>350</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="3"/>
-      <c r="D45" s="35">
-[...11 lines deleted...]
-      <c r="I45" s="38">
+      <c r="D45" s="17">
+        <v>3</v>
+      </c>
+      <c r="E45" s="17">
+        <v>1</v>
+      </c>
+      <c r="F45" s="17">
+        <v>1</v>
+      </c>
+      <c r="H45" s="19">
+        <v>2</v>
+      </c>
+      <c r="I45" s="20">
         <v>1</v>
       </c>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="N45" s="14">
         <v>0</v>
       </c>
       <c r="O45" s="14">
         <v>0.1</v>
       </c>
       <c r="P45" s="14">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R45" s="41"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" s="7">
         <v>360</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="3"/>
-      <c r="D46" s="36">
-[...11 lines deleted...]
-      <c r="I46" s="40">
+      <c r="D46" s="18">
+        <v>3</v>
+      </c>
+      <c r="E46" s="18">
+        <v>1</v>
+      </c>
+      <c r="F46" s="18">
+        <v>1</v>
+      </c>
+      <c r="H46" s="21">
+        <v>2</v>
+      </c>
+      <c r="I46" s="22">
         <v>1</v>
       </c>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="N46" s="15">
         <v>0.15</v>
       </c>
       <c r="O46" s="15">
         <v>0.35</v>
       </c>
       <c r="P46" s="15">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R46" s="41"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" s="5">
         <v>370</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="3"/>
-      <c r="D47" s="35">
-[...8 lines deleted...]
-      <c r="H47" s="37">
+      <c r="D47" s="17">
+        <v>3</v>
+      </c>
+      <c r="E47" s="17">
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <v>1</v>
+      </c>
+      <c r="H47" s="19">
         <v>2.1</v>
       </c>
-      <c r="I47" s="38">
+      <c r="I47" s="20">
         <v>1</v>
       </c>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="N47" s="14">
         <v>0</v>
       </c>
       <c r="O47" s="14">
         <v>0</v>
       </c>
       <c r="P47" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R47" s="41"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" s="7">
         <v>376</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="3"/>
-      <c r="D48" s="36">
-[...11 lines deleted...]
-      <c r="I48" s="40">
+      <c r="D48" s="18">
+        <v>3</v>
+      </c>
+      <c r="E48" s="18">
+        <v>1</v>
+      </c>
+      <c r="F48" s="18">
+        <v>1</v>
+      </c>
+      <c r="H48" s="21">
+        <v>2</v>
+      </c>
+      <c r="I48" s="22">
         <v>1</v>
       </c>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
       <c r="N48" s="15">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="O48" s="15">
-        <v>0.49590000000000001</v>
+        <v>0.48</v>
       </c>
       <c r="P48" s="15">
-        <v>0.50409999999999999</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.52</v>
+      </c>
+      <c r="R48" s="41"/>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="5">
         <v>390</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="3"/>
-      <c r="D49" s="35">
-[...11 lines deleted...]
-      <c r="I49" s="38">
+      <c r="D49" s="17">
+        <v>3</v>
+      </c>
+      <c r="E49" s="17">
+        <v>1</v>
+      </c>
+      <c r="F49" s="17">
+        <v>1</v>
+      </c>
+      <c r="H49" s="19">
+        <v>2</v>
+      </c>
+      <c r="I49" s="20">
         <v>1</v>
       </c>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="N49" s="14">
         <v>0.1</v>
       </c>
       <c r="O49" s="14">
         <v>0.4</v>
       </c>
       <c r="P49" s="14">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R49" s="41"/>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" s="7">
         <v>400</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="3"/>
-      <c r="D50" s="36">
-[...8 lines deleted...]
-      <c r="H50" s="39">
+      <c r="D50" s="18">
+        <v>3</v>
+      </c>
+      <c r="E50" s="18">
+        <v>1</v>
+      </c>
+      <c r="F50" s="18">
+        <v>1</v>
+      </c>
+      <c r="H50" s="21">
         <v>1.75</v>
       </c>
-      <c r="I50" s="40">
+      <c r="I50" s="22">
         <v>1</v>
       </c>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="9"/>
       <c r="N50" s="15">
         <v>0</v>
       </c>
       <c r="O50" s="15">
         <v>0.1</v>
       </c>
       <c r="P50" s="15">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R50" s="41"/>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" s="5">
         <v>410</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="3"/>
-      <c r="D51" s="35">
-[...11 lines deleted...]
-      <c r="I51" s="38">
+      <c r="D51" s="17">
+        <v>3</v>
+      </c>
+      <c r="E51" s="17">
+        <v>1</v>
+      </c>
+      <c r="F51" s="17">
+        <v>1</v>
+      </c>
+      <c r="H51" s="19">
+        <v>2</v>
+      </c>
+      <c r="I51" s="20">
         <v>1</v>
       </c>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="N51" s="14">
         <v>0.15</v>
       </c>
       <c r="O51" s="14">
         <v>0.25</v>
       </c>
       <c r="P51" s="14">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R51" s="41"/>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="7">
         <v>420</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="3"/>
-      <c r="D52" s="36">
-[...11 lines deleted...]
-      <c r="I52" s="40">
+      <c r="D52" s="18">
+        <v>3</v>
+      </c>
+      <c r="E52" s="18">
+        <v>1</v>
+      </c>
+      <c r="F52" s="18">
+        <v>1</v>
+      </c>
+      <c r="H52" s="21">
+        <v>2</v>
+      </c>
+      <c r="I52" s="22">
         <v>1</v>
       </c>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
       <c r="N52" s="15">
         <v>0</v>
       </c>
       <c r="O52" s="15">
         <v>0</v>
       </c>
       <c r="P52" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R52" s="41"/>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" s="5">
         <v>430</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="3"/>
-      <c r="D53" s="35">
-[...2 lines deleted...]
-      <c r="E53" s="35">
+      <c r="D53" s="17">
+        <v>2</v>
+      </c>
+      <c r="E53" s="17">
         <v>11</v>
       </c>
-      <c r="F53" s="35">
-[...5 lines deleted...]
-      <c r="I53" s="38">
+      <c r="F53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="19">
+        <v>1.897893338</v>
+      </c>
+      <c r="I53" s="20">
         <v>1</v>
       </c>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="N53" s="14">
         <v>0</v>
       </c>
       <c r="O53" s="14">
         <v>0</v>
       </c>
       <c r="P53" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R53" s="41"/>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" s="7">
         <v>440</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C54" s="3"/>
-      <c r="D54" s="36">
-[...11 lines deleted...]
-      <c r="I54" s="40">
+      <c r="D54" s="18">
+        <v>3</v>
+      </c>
+      <c r="E54" s="18">
+        <v>1</v>
+      </c>
+      <c r="F54" s="18">
+        <v>1</v>
+      </c>
+      <c r="H54" s="21">
+        <v>2</v>
+      </c>
+      <c r="I54" s="22">
         <v>1</v>
       </c>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
         <v>0</v>
       </c>
       <c r="P54" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R54" s="41"/>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" s="5">
         <v>450</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="3"/>
-      <c r="D55" s="35">
-[...11 lines deleted...]
-      <c r="I55" s="38">
+      <c r="D55" s="17">
+        <v>3</v>
+      </c>
+      <c r="E55" s="17">
+        <v>0</v>
+      </c>
+      <c r="F55" s="17">
+        <v>1</v>
+      </c>
+      <c r="H55" s="19">
+        <v>2</v>
+      </c>
+      <c r="I55" s="20">
         <v>1</v>
       </c>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="N55" s="14">
         <v>0</v>
       </c>
       <c r="O55" s="14">
         <v>0.2</v>
       </c>
       <c r="P55" s="14">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R55" s="41"/>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" s="7">
         <v>461</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="3"/>
-      <c r="D56" s="36">
-[...2 lines deleted...]
-      <c r="E56" s="36">
+      <c r="D56" s="18">
+        <v>2</v>
+      </c>
+      <c r="E56" s="18">
         <v>10</v>
       </c>
-      <c r="F56" s="36">
-[...5 lines deleted...]
-      <c r="I56" s="40">
+      <c r="F56" s="18">
+        <v>1</v>
+      </c>
+      <c r="H56" s="21">
+        <v>1.8517999999999999</v>
+      </c>
+      <c r="I56" s="22">
         <v>1</v>
       </c>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="N56" s="15">
         <v>0</v>
       </c>
       <c r="O56" s="15">
-        <v>0.44030000000000002</v>
+        <v>0.44209999999999999</v>
       </c>
       <c r="P56" s="15">
-        <v>0.55969999999999998</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.55789999999999995</v>
+      </c>
+      <c r="R56" s="41"/>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" s="5">
         <v>479</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="3"/>
-      <c r="D57" s="35">
-[...11 lines deleted...]
-      <c r="I57" s="38">
+      <c r="D57" s="17">
+        <v>3</v>
+      </c>
+      <c r="E57" s="17">
+        <v>0</v>
+      </c>
+      <c r="F57" s="17">
+        <v>1</v>
+      </c>
+      <c r="H57" s="19">
+        <v>2</v>
+      </c>
+      <c r="I57" s="20">
         <v>1</v>
       </c>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="N57" s="14">
         <v>0.06</v>
       </c>
       <c r="O57" s="14">
         <v>0.17</v>
       </c>
       <c r="P57" s="14">
         <v>0.77</v>
       </c>
-    </row>
-    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R57" s="41"/>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" s="7">
         <v>480</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="3"/>
-      <c r="D58" s="36">
-[...8 lines deleted...]
-      <c r="H58" s="39">
+      <c r="D58" s="18">
+        <v>3</v>
+      </c>
+      <c r="E58" s="18">
+        <v>0</v>
+      </c>
+      <c r="F58" s="18">
+        <v>1</v>
+      </c>
+      <c r="H58" s="21">
         <v>2.15</v>
       </c>
-      <c r="I58" s="40">
+      <c r="I58" s="22">
         <v>1</v>
       </c>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="9"/>
       <c r="N58" s="15">
         <v>0</v>
       </c>
       <c r="O58" s="15">
         <v>0</v>
       </c>
       <c r="P58" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R58" s="41"/>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="5">
         <v>482</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="3"/>
-      <c r="D59" s="35">
-[...11 lines deleted...]
-      <c r="I59" s="38">
+      <c r="D59" s="17">
+        <v>3</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>1</v>
+      </c>
+      <c r="H59" s="19">
+        <v>2</v>
+      </c>
+      <c r="I59" s="20">
         <v>1</v>
       </c>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="N59" s="14">
         <v>0</v>
       </c>
       <c r="O59" s="14">
         <v>0</v>
       </c>
       <c r="P59" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R59" s="41"/>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" s="7">
         <v>492</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="3"/>
-      <c r="D60" s="36">
-[...11 lines deleted...]
-      <c r="I60" s="40">
+      <c r="D60" s="18">
+        <v>3</v>
+      </c>
+      <c r="E60" s="18">
+        <v>1</v>
+      </c>
+      <c r="F60" s="18">
+        <v>1</v>
+      </c>
+      <c r="H60" s="21">
+        <v>2</v>
+      </c>
+      <c r="I60" s="22">
         <v>1</v>
       </c>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="9"/>
       <c r="N60" s="15">
         <v>0</v>
       </c>
       <c r="O60" s="15">
         <v>0</v>
       </c>
       <c r="P60" s="15">
-        <v>0.75</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.72</v>
+      </c>
+      <c r="R60" s="41"/>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" s="5">
         <v>510</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="3"/>
-      <c r="D61" s="35">
-[...11 lines deleted...]
-      <c r="I61" s="38">
+      <c r="D61" s="17">
+        <v>3</v>
+      </c>
+      <c r="E61" s="17">
+        <v>1</v>
+      </c>
+      <c r="F61" s="17">
+        <v>1</v>
+      </c>
+      <c r="H61" s="19">
+        <v>2</v>
+      </c>
+      <c r="I61" s="20">
         <v>1</v>
       </c>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="4"/>
       <c r="N61" s="14">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="O61" s="14">
-        <v>0.23</v>
+        <v>0.25600000000000001</v>
       </c>
       <c r="P61" s="14">
-        <v>0.77</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="R61" s="41"/>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" s="7">
         <v>530</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="3"/>
-      <c r="D62" s="36">
-[...11 lines deleted...]
-      <c r="I62" s="40">
+      <c r="D62" s="18">
+        <v>3</v>
+      </c>
+      <c r="E62" s="18">
+        <v>0</v>
+      </c>
+      <c r="F62" s="18">
+        <v>1</v>
+      </c>
+      <c r="H62" s="21">
+        <v>2</v>
+      </c>
+      <c r="I62" s="22">
         <v>1</v>
       </c>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
       <c r="L62" s="9"/>
       <c r="N62" s="15">
         <v>0.01</v>
       </c>
       <c r="O62" s="15">
         <v>0.11</v>
       </c>
       <c r="P62" s="15">
         <v>0.88</v>
       </c>
-    </row>
-    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R62" s="41"/>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" s="5">
         <v>540</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="3"/>
-      <c r="D63" s="35">
-[...2 lines deleted...]
-      <c r="E63" s="35">
+      <c r="D63" s="17">
+        <v>2</v>
+      </c>
+      <c r="E63" s="17">
         <v>9</v>
       </c>
-      <c r="F63" s="35">
-[...2 lines deleted...]
-      <c r="H63" s="37">
+      <c r="F63" s="17">
+        <v>1</v>
+      </c>
+      <c r="H63" s="19">
         <v>1.99</v>
       </c>
-      <c r="I63" s="38">
+      <c r="I63" s="20">
         <v>1</v>
       </c>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="N63" s="14">
         <v>0</v>
       </c>
       <c r="O63" s="14">
         <v>0.14000000000000001</v>
       </c>
       <c r="P63" s="14">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R63" s="41"/>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" s="7">
         <v>550</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C64" s="3"/>
-      <c r="D64" s="36">
-[...11 lines deleted...]
-      <c r="I64" s="40">
+      <c r="D64" s="18">
+        <v>3</v>
+      </c>
+      <c r="E64" s="18">
+        <v>1</v>
+      </c>
+      <c r="F64" s="18">
+        <v>1</v>
+      </c>
+      <c r="H64" s="21">
+        <v>2</v>
+      </c>
+      <c r="I64" s="22">
         <v>1</v>
       </c>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
       <c r="L64" s="9"/>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
         <v>0.2</v>
       </c>
       <c r="P64" s="15">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R64" s="41"/>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" s="5">
         <v>561</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C65" s="3"/>
-      <c r="D65" s="35">
-[...8 lines deleted...]
-      <c r="H65" s="37">
+      <c r="D65" s="17">
+        <v>3</v>
+      </c>
+      <c r="E65" s="17">
+        <v>0</v>
+      </c>
+      <c r="F65" s="17">
+        <v>1</v>
+      </c>
+      <c r="H65" s="19">
         <v>1.96</v>
       </c>
-      <c r="I65" s="38">
+      <c r="I65" s="20">
         <v>1</v>
       </c>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="N65" s="14">
         <v>0.03</v>
       </c>
       <c r="O65" s="14">
         <v>0.32</v>
       </c>
       <c r="P65" s="14">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R65" s="41"/>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" s="7">
         <v>563</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="3"/>
-      <c r="D66" s="36">
-[...11 lines deleted...]
-      <c r="I66" s="40">
+      <c r="D66" s="18">
+        <v>3</v>
+      </c>
+      <c r="E66" s="18">
+        <v>0</v>
+      </c>
+      <c r="F66" s="18">
+        <v>1</v>
+      </c>
+      <c r="H66" s="21">
+        <v>2</v>
+      </c>
+      <c r="I66" s="22">
         <v>1</v>
       </c>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
       <c r="L66" s="9"/>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P66" s="15">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.8</v>
+      </c>
+      <c r="R66" s="41"/>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" s="5">
         <v>573</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="3"/>
-      <c r="D67" s="35">
-[...11 lines deleted...]
-      <c r="I67" s="38">
+      <c r="D67" s="17">
+        <v>3</v>
+      </c>
+      <c r="E67" s="17">
+        <v>1</v>
+      </c>
+      <c r="F67" s="17">
+        <v>1</v>
+      </c>
+      <c r="H67" s="19">
+        <v>2</v>
+      </c>
+      <c r="I67" s="20">
         <v>1</v>
       </c>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
       <c r="N67" s="14">
         <v>0</v>
       </c>
       <c r="O67" s="14">
         <v>0</v>
       </c>
       <c r="P67" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R67" s="41"/>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" s="7">
         <v>575</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="3"/>
-      <c r="D68" s="36">
-[...2 lines deleted...]
-      <c r="E68" s="36">
+      <c r="D68" s="18">
+        <v>2</v>
+      </c>
+      <c r="E68" s="18">
         <v>10</v>
       </c>
-      <c r="F68" s="36">
-[...5 lines deleted...]
-      <c r="I68" s="40">
+      <c r="F68" s="18">
+        <v>1</v>
+      </c>
+      <c r="H68" s="21">
+        <v>2</v>
+      </c>
+      <c r="I68" s="22">
         <v>1</v>
       </c>
       <c r="J68" s="9"/>
       <c r="K68" s="9"/>
       <c r="L68" s="9"/>
       <c r="N68" s="15">
-        <v>0.04</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="O68" s="15">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P68" s="15">
-        <v>0.82</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.83</v>
+      </c>
+      <c r="R68" s="41"/>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69" s="5">
         <v>580</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="3"/>
-      <c r="D69" s="35">
-[...8 lines deleted...]
-      <c r="H69" s="37">
+      <c r="D69" s="17">
+        <v>3</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>1</v>
+      </c>
+      <c r="H69" s="19">
         <v>1.88</v>
       </c>
-      <c r="I69" s="38">
+      <c r="I69" s="20">
         <v>1</v>
       </c>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="N69" s="14">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O69" s="14">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P69" s="14">
-        <v>0.82</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.79</v>
+      </c>
+      <c r="R69" s="41"/>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70" s="7">
         <v>607</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="3"/>
-      <c r="D70" s="36">
-[...8 lines deleted...]
-      <c r="H70" s="39">
+      <c r="D70" s="18">
+        <v>3</v>
+      </c>
+      <c r="E70" s="18">
+        <v>1</v>
+      </c>
+      <c r="F70" s="18">
+        <v>1</v>
+      </c>
+      <c r="H70" s="21">
         <v>1.86</v>
       </c>
-      <c r="I70" s="40">
+      <c r="I70" s="22">
         <v>1</v>
       </c>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
         <v>0.3</v>
       </c>
       <c r="P70" s="15">
         <v>0.64</v>
       </c>
-    </row>
-    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R70" s="41"/>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71" s="5">
         <v>615</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C71" s="3"/>
-      <c r="D71" s="35">
-[...11 lines deleted...]
-      <c r="I71" s="38">
+      <c r="D71" s="17">
+        <v>3</v>
+      </c>
+      <c r="E71" s="17">
+        <v>1</v>
+      </c>
+      <c r="F71" s="17">
+        <v>1</v>
+      </c>
+      <c r="H71" s="19">
+        <v>2</v>
+      </c>
+      <c r="I71" s="20">
         <v>1</v>
       </c>
       <c r="J71" s="4"/>
       <c r="K71" s="4"/>
       <c r="L71" s="4"/>
       <c r="N71" s="14">
         <v>0</v>
       </c>
       <c r="O71" s="14">
         <v>0</v>
       </c>
       <c r="P71" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R71" s="41"/>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72" s="7">
         <v>621</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="3"/>
-      <c r="D72" s="36">
-[...11 lines deleted...]
-      <c r="I72" s="40">
+      <c r="D72" s="18">
+        <v>3</v>
+      </c>
+      <c r="E72" s="18">
+        <v>0</v>
+      </c>
+      <c r="F72" s="18">
+        <v>1</v>
+      </c>
+      <c r="H72" s="21">
+        <v>2</v>
+      </c>
+      <c r="I72" s="22">
         <v>1</v>
       </c>
       <c r="J72" s="9"/>
       <c r="K72" s="9"/>
       <c r="L72" s="9"/>
       <c r="N72" s="15">
         <v>0</v>
       </c>
       <c r="O72" s="15">
         <v>0.25</v>
       </c>
       <c r="P72" s="15">
         <v>0.75</v>
       </c>
-    </row>
-    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R72" s="41"/>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73" s="5">
         <v>630</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="3"/>
-      <c r="D73" s="35">
-[...2 lines deleted...]
-      <c r="E73" s="35">
+      <c r="D73" s="17">
+        <v>2</v>
+      </c>
+      <c r="E73" s="17">
         <v>11</v>
       </c>
-      <c r="F73" s="35">
-[...2 lines deleted...]
-      <c r="H73" s="37">
+      <c r="F73" s="17">
+        <v>1</v>
+      </c>
+      <c r="H73" s="19">
         <v>1.96</v>
       </c>
-      <c r="I73" s="38">
+      <c r="I73" s="20">
         <v>1</v>
       </c>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="4"/>
       <c r="N73" s="14">
         <v>0.1</v>
       </c>
       <c r="O73" s="14">
         <v>0.31</v>
       </c>
       <c r="P73" s="14">
-        <v>0.69</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.59</v>
+      </c>
+      <c r="R73" s="41"/>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74" s="7">
         <v>657</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="3"/>
-      <c r="D74" s="36">
-[...2 lines deleted...]
-      <c r="E74" s="36">
+      <c r="D74" s="18">
+        <v>2</v>
+      </c>
+      <c r="E74" s="18">
         <v>9</v>
       </c>
-      <c r="F74" s="36">
-[...5 lines deleted...]
-      <c r="I74" s="40">
+      <c r="F74" s="18">
+        <v>1</v>
+      </c>
+      <c r="H74" s="21">
+        <v>1.81</v>
+      </c>
+      <c r="I74" s="22">
         <v>1</v>
       </c>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
       <c r="L74" s="9"/>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
         <v>0</v>
       </c>
       <c r="P74" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R74" s="41"/>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75" s="5">
         <v>661</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C75" s="3"/>
-      <c r="D75" s="35">
-[...8 lines deleted...]
-      <c r="H75" s="37">
+      <c r="D75" s="17">
+        <v>3</v>
+      </c>
+      <c r="E75" s="17">
+        <v>0</v>
+      </c>
+      <c r="F75" s="17">
+        <v>1</v>
+      </c>
+      <c r="H75" s="19">
         <v>1.95</v>
       </c>
-      <c r="I75" s="38">
+      <c r="I75" s="20">
         <v>1</v>
       </c>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="L75" s="4"/>
       <c r="N75" s="14">
         <v>0</v>
       </c>
       <c r="O75" s="14">
-        <v>0.29389999999999999</v>
+        <v>0.20599999999999999</v>
       </c>
       <c r="P75" s="14">
-        <v>0.56279999999999997</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.68400000000000005</v>
+      </c>
+      <c r="R75" s="41"/>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76" s="7">
         <v>665</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="3"/>
-      <c r="D76" s="36">
-[...11 lines deleted...]
-      <c r="I76" s="40">
+      <c r="D76" s="18">
+        <v>3</v>
+      </c>
+      <c r="E76" s="18">
+        <v>1</v>
+      </c>
+      <c r="F76" s="18">
+        <v>1</v>
+      </c>
+      <c r="H76" s="21">
+        <v>2</v>
+      </c>
+      <c r="I76" s="22">
         <v>1</v>
       </c>
       <c r="J76" s="9"/>
       <c r="K76" s="9"/>
       <c r="L76" s="9"/>
       <c r="N76" s="15">
         <v>0</v>
       </c>
       <c r="O76" s="15">
         <v>0</v>
       </c>
       <c r="P76" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R76" s="41"/>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77" s="5">
         <v>671</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C77" s="3"/>
-      <c r="D77" s="35">
-[...2 lines deleted...]
-      <c r="E77" s="35">
+      <c r="D77" s="17">
+        <v>2</v>
+      </c>
+      <c r="E77" s="17">
         <v>10</v>
       </c>
-      <c r="F77" s="35">
-[...5 lines deleted...]
-      <c r="I77" s="38">
+      <c r="F77" s="17">
+        <v>1</v>
+      </c>
+      <c r="H77" s="19">
+        <v>2</v>
+      </c>
+      <c r="I77" s="20">
         <v>1</v>
       </c>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="4"/>
       <c r="N77" s="14">
         <v>0</v>
       </c>
       <c r="O77" s="14">
         <v>0</v>
       </c>
       <c r="P77" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R77" s="41"/>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78" s="7">
         <v>706</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="3"/>
-      <c r="D78" s="36">
-[...11 lines deleted...]
-      <c r="I78" s="40">
+      <c r="D78" s="18">
+        <v>3</v>
+      </c>
+      <c r="E78" s="18">
+        <v>1</v>
+      </c>
+      <c r="F78" s="18">
+        <v>1</v>
+      </c>
+      <c r="H78" s="21">
+        <v>2</v>
+      </c>
+      <c r="I78" s="22">
         <v>1</v>
       </c>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
       <c r="L78" s="9"/>
       <c r="N78" s="15">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="O78" s="15">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P78" s="15">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.63</v>
+      </c>
+      <c r="R78" s="41"/>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79" s="5">
         <v>707</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="3"/>
-      <c r="D79" s="35">
-[...11 lines deleted...]
-      <c r="I79" s="38">
+      <c r="D79" s="17">
+        <v>3</v>
+      </c>
+      <c r="E79" s="17">
+        <v>1</v>
+      </c>
+      <c r="F79" s="17">
+        <v>1</v>
+      </c>
+      <c r="H79" s="19">
+        <v>2</v>
+      </c>
+      <c r="I79" s="20">
         <v>1</v>
       </c>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="N79" s="14">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="O79" s="14">
-        <v>0.39</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="P79" s="14">
         <v>0.61</v>
       </c>
-    </row>
-    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R79" s="41"/>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80" s="7">
         <v>710</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="3"/>
-      <c r="D80" s="36">
-[...11 lines deleted...]
-      <c r="I80" s="40">
+      <c r="D80" s="18">
+        <v>3</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>1</v>
+      </c>
+      <c r="H80" s="21">
+        <v>2</v>
+      </c>
+      <c r="I80" s="22">
         <v>1</v>
       </c>
       <c r="J80" s="9"/>
       <c r="K80" s="9"/>
       <c r="L80" s="9"/>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
         <v>0</v>
       </c>
       <c r="P80" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R80" s="41"/>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81" s="5">
         <v>727</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="3"/>
-      <c r="D81" s="35">
-[...11 lines deleted...]
-      <c r="I81" s="38">
+      <c r="D81" s="17">
+        <v>3</v>
+      </c>
+      <c r="E81" s="17">
+        <v>0</v>
+      </c>
+      <c r="F81" s="17">
+        <v>1</v>
+      </c>
+      <c r="H81" s="19">
+        <v>2</v>
+      </c>
+      <c r="I81" s="20">
         <v>1</v>
       </c>
       <c r="J81" s="4"/>
       <c r="K81" s="4"/>
       <c r="L81" s="4"/>
       <c r="N81" s="14">
         <v>0</v>
       </c>
       <c r="O81" s="14">
         <v>0</v>
       </c>
       <c r="P81" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R81" s="41"/>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A82" s="7">
         <v>730</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="3"/>
-      <c r="D82" s="36">
-[...11 lines deleted...]
-      <c r="I82" s="40">
+      <c r="D82" s="18">
+        <v>3</v>
+      </c>
+      <c r="E82" s="18">
+        <v>1</v>
+      </c>
+      <c r="F82" s="18">
+        <v>1</v>
+      </c>
+      <c r="H82" s="21">
+        <v>2</v>
+      </c>
+      <c r="I82" s="22">
         <v>1</v>
       </c>
       <c r="J82" s="9"/>
       <c r="K82" s="9"/>
       <c r="L82" s="9"/>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
         <v>0.5</v>
       </c>
       <c r="P82" s="15">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R82" s="41"/>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A83" s="5">
         <v>740</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="3"/>
-      <c r="D83" s="35">
-[...11 lines deleted...]
-      <c r="I83" s="38">
+      <c r="D83" s="17">
+        <v>3</v>
+      </c>
+      <c r="E83" s="17">
+        <v>1</v>
+      </c>
+      <c r="F83" s="17">
+        <v>1</v>
+      </c>
+      <c r="H83" s="19">
+        <v>2</v>
+      </c>
+      <c r="I83" s="20">
         <v>1</v>
       </c>
       <c r="J83" s="4"/>
       <c r="K83" s="4"/>
       <c r="L83" s="4"/>
       <c r="N83" s="14">
-        <v>6.7000000000000004E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="O83" s="14">
-        <v>0.13300000000000001</v>
+        <v>0.14940000000000001</v>
       </c>
       <c r="P83" s="14">
-        <v>0.8</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.78569999999999995</v>
+      </c>
+      <c r="R83" s="41"/>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84" s="7">
         <v>741</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="3"/>
-      <c r="D84" s="36">
-[...8 lines deleted...]
-      <c r="H84" s="39">
+      <c r="D84" s="18">
+        <v>3</v>
+      </c>
+      <c r="E84" s="18">
+        <v>1</v>
+      </c>
+      <c r="F84" s="18">
+        <v>1</v>
+      </c>
+      <c r="H84" s="21">
         <v>1.5</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="22">
         <v>1</v>
       </c>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="N84" s="15">
         <v>0</v>
       </c>
       <c r="O84" s="15">
         <v>0</v>
       </c>
       <c r="P84" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R84" s="41"/>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85" s="5">
         <v>746</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="3"/>
-      <c r="D85" s="35">
-[...11 lines deleted...]
-      <c r="I85" s="38">
+      <c r="D85" s="17">
+        <v>3</v>
+      </c>
+      <c r="E85" s="17">
+        <v>1</v>
+      </c>
+      <c r="F85" s="17">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2</v>
+      </c>
+      <c r="I85" s="20">
         <v>1</v>
       </c>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="4"/>
       <c r="N85" s="14">
         <v>0</v>
       </c>
       <c r="O85" s="14">
         <v>0</v>
       </c>
       <c r="P85" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R85" s="41"/>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86" s="7">
         <v>751</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="3"/>
-      <c r="D86" s="36">
-[...11 lines deleted...]
-      <c r="I86" s="40">
+      <c r="D86" s="18">
+        <v>3</v>
+      </c>
+      <c r="E86" s="18">
+        <v>1</v>
+      </c>
+      <c r="F86" s="18">
+        <v>1</v>
+      </c>
+      <c r="H86" s="21">
+        <v>2</v>
+      </c>
+      <c r="I86" s="22">
         <v>1</v>
       </c>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="N86" s="15">
         <v>0</v>
       </c>
       <c r="O86" s="15">
         <v>0.5</v>
       </c>
       <c r="P86" s="15">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R86" s="41"/>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87" s="5">
         <v>756</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C87" s="3"/>
-      <c r="D87" s="35">
-[...8 lines deleted...]
-      <c r="H87" s="37">
+      <c r="D87" s="17">
+        <v>3</v>
+      </c>
+      <c r="E87" s="17">
+        <v>1</v>
+      </c>
+      <c r="F87" s="17">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
         <v>1.96</v>
       </c>
-      <c r="I87" s="38">
+      <c r="I87" s="20">
         <v>1</v>
       </c>
       <c r="J87" s="4"/>
       <c r="K87" s="4"/>
       <c r="L87" s="4"/>
       <c r="N87" s="14">
         <v>0.05</v>
       </c>
       <c r="O87" s="14">
         <v>0.03</v>
       </c>
       <c r="P87" s="14">
         <v>0.92</v>
       </c>
-    </row>
-    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R87" s="41"/>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88" s="7">
         <v>760</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C88" s="3"/>
-      <c r="D88" s="36">
-[...2 lines deleted...]
-      <c r="E88" s="36">
+      <c r="D88" s="18">
+        <v>2</v>
+      </c>
+      <c r="E88" s="18">
         <v>10</v>
       </c>
-      <c r="F88" s="36">
-[...2 lines deleted...]
-      <c r="H88" s="39">
+      <c r="F88" s="18">
+        <v>1</v>
+      </c>
+      <c r="H88" s="21">
         <v>1.9</v>
       </c>
-      <c r="I88" s="40">
+      <c r="I88" s="22">
         <v>1</v>
       </c>
       <c r="J88" s="9"/>
       <c r="K88" s="9"/>
       <c r="L88" s="9"/>
       <c r="N88" s="15">
         <v>0</v>
       </c>
       <c r="O88" s="15">
         <v>0.09</v>
       </c>
       <c r="P88" s="15">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R88" s="41"/>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89" s="5">
         <v>766</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C89" s="3"/>
-      <c r="D89" s="35">
-[...11 lines deleted...]
-      <c r="I89" s="38">
+      <c r="D89" s="17">
+        <v>3</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>1</v>
+      </c>
+      <c r="H89" s="19">
+        <v>2</v>
+      </c>
+      <c r="I89" s="20">
         <v>1</v>
       </c>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="N89" s="14">
         <v>0</v>
       </c>
       <c r="O89" s="14">
         <v>0.15</v>
       </c>
       <c r="P89" s="14">
         <v>0.85</v>
       </c>
-    </row>
-    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R89" s="41"/>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90" s="7">
         <v>773</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C90" s="3"/>
-      <c r="D90" s="36">
-[...11 lines deleted...]
-      <c r="I90" s="40">
+      <c r="D90" s="18">
+        <v>3</v>
+      </c>
+      <c r="E90" s="18">
+        <v>1</v>
+      </c>
+      <c r="F90" s="18">
+        <v>1</v>
+      </c>
+      <c r="H90" s="21">
+        <v>2</v>
+      </c>
+      <c r="I90" s="22">
         <v>1</v>
       </c>
       <c r="J90" s="9"/>
       <c r="K90" s="9"/>
       <c r="L90" s="9"/>
       <c r="N90" s="15">
         <v>0</v>
       </c>
       <c r="O90" s="15">
         <v>0</v>
       </c>
       <c r="P90" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R90" s="41"/>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91" s="5">
         <v>779</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C91" s="3"/>
-      <c r="D91" s="35">
-[...2 lines deleted...]
-      <c r="E91" s="35">
+      <c r="D91" s="17">
+        <v>2</v>
+      </c>
+      <c r="E91" s="17">
         <v>11</v>
       </c>
-      <c r="F91" s="35">
-[...5 lines deleted...]
-      <c r="I91" s="38">
+      <c r="F91" s="17">
+        <v>1</v>
+      </c>
+      <c r="H91" s="19">
+        <v>2</v>
+      </c>
+      <c r="I91" s="20">
         <v>1</v>
       </c>
       <c r="J91" s="4"/>
       <c r="K91" s="4"/>
       <c r="L91" s="4"/>
       <c r="N91" s="14">
         <v>0</v>
       </c>
       <c r="O91" s="14">
         <v>0</v>
       </c>
       <c r="P91" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R91" s="41"/>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92" s="7">
         <v>787</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C92" s="3"/>
-      <c r="D92" s="36">
-[...11 lines deleted...]
-      <c r="I92" s="40">
+      <c r="D92" s="18">
+        <v>3</v>
+      </c>
+      <c r="E92" s="18">
+        <v>1</v>
+      </c>
+      <c r="F92" s="18">
+        <v>1</v>
+      </c>
+      <c r="H92" s="21">
+        <v>2</v>
+      </c>
+      <c r="I92" s="22">
         <v>1</v>
       </c>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="N92" s="15">
         <v>0</v>
       </c>
       <c r="O92" s="15">
         <v>0</v>
       </c>
       <c r="P92" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R92" s="41"/>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A93" s="5">
         <v>791</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C93" s="3"/>
-      <c r="D93" s="35">
-[...11 lines deleted...]
-      <c r="I93" s="38">
+      <c r="D93" s="17">
+        <v>3</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>1</v>
+      </c>
+      <c r="H93" s="19">
+        <v>2</v>
+      </c>
+      <c r="I93" s="20">
         <v>1</v>
       </c>
       <c r="J93" s="4"/>
       <c r="K93" s="4"/>
       <c r="L93" s="4"/>
       <c r="N93" s="14">
         <v>0.05</v>
       </c>
       <c r="O93" s="14">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P93" s="14">
-        <v>0.56999999999999995</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="R93" s="41"/>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94" s="7">
         <v>810</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C94" s="3"/>
-      <c r="D94" s="36">
-[...8 lines deleted...]
-      <c r="H94" s="39">
+      <c r="D94" s="18">
+        <v>3</v>
+      </c>
+      <c r="E94" s="18">
+        <v>0</v>
+      </c>
+      <c r="F94" s="18">
+        <v>1</v>
+      </c>
+      <c r="H94" s="21">
         <v>2.08</v>
       </c>
-      <c r="I94" s="40">
+      <c r="I94" s="22">
         <v>1</v>
       </c>
       <c r="J94" s="9"/>
       <c r="K94" s="9"/>
       <c r="L94" s="9"/>
       <c r="N94" s="15">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O94" s="15">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P94" s="15">
-        <v>0.9</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+        <v>0.79</v>
+      </c>
+      <c r="R94" s="41"/>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A95" s="5">
         <v>813</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C95" s="3"/>
-      <c r="D95" s="35">
-[...11 lines deleted...]
-      <c r="I95" s="38">
+      <c r="D95" s="17">
+        <v>3</v>
+      </c>
+      <c r="E95" s="17">
+        <v>1</v>
+      </c>
+      <c r="F95" s="17">
+        <v>1</v>
+      </c>
+      <c r="H95" s="19">
+        <v>2</v>
+      </c>
+      <c r="I95" s="20">
         <v>1</v>
       </c>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="N95" s="14">
         <v>0</v>
       </c>
       <c r="O95" s="14">
         <v>0</v>
       </c>
       <c r="P95" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R95" s="41"/>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96" s="7">
         <v>820</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C96" s="3"/>
-      <c r="D96" s="36">
-[...11 lines deleted...]
-      <c r="I96" s="40">
+      <c r="D96" s="18">
+        <v>3</v>
+      </c>
+      <c r="E96" s="18">
+        <v>1</v>
+      </c>
+      <c r="F96" s="18">
+        <v>1</v>
+      </c>
+      <c r="H96" s="21">
+        <v>2</v>
+      </c>
+      <c r="I96" s="22">
         <v>1</v>
       </c>
       <c r="J96" s="9"/>
       <c r="K96" s="9"/>
       <c r="L96" s="9"/>
       <c r="N96" s="15">
         <v>0</v>
       </c>
       <c r="O96" s="15">
         <v>0</v>
       </c>
       <c r="P96" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R96" s="41"/>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A97" s="5">
         <v>825</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C97" s="3"/>
-      <c r="D97" s="35">
-[...2 lines deleted...]
-      <c r="E97" s="35">
+      <c r="D97" s="17">
+        <v>2</v>
+      </c>
+      <c r="E97" s="17">
         <v>11</v>
       </c>
-      <c r="F97" s="35">
-[...2 lines deleted...]
-      <c r="H97" s="37">
+      <c r="F97" s="17">
+        <v>1</v>
+      </c>
+      <c r="H97" s="19">
         <v>1.76</v>
       </c>
-      <c r="I97" s="38">
+      <c r="I97" s="20">
         <v>1</v>
       </c>
       <c r="J97" s="4"/>
       <c r="K97" s="4"/>
       <c r="L97" s="4"/>
       <c r="N97" s="14">
         <v>0</v>
       </c>
       <c r="O97" s="14">
         <v>0</v>
       </c>
       <c r="P97" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R97" s="41"/>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A98" s="7">
         <v>840</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C98" s="3"/>
-      <c r="D98" s="36">
-[...2 lines deleted...]
-      <c r="E98" s="36">
+      <c r="D98" s="18">
+        <v>2</v>
+      </c>
+      <c r="E98" s="18">
         <v>11</v>
       </c>
-      <c r="F98" s="36">
-[...5 lines deleted...]
-      <c r="I98" s="40">
+      <c r="F98" s="18">
+        <v>1</v>
+      </c>
+      <c r="H98" s="21">
+        <v>2</v>
+      </c>
+      <c r="I98" s="22">
         <v>1</v>
       </c>
       <c r="J98" s="9"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="N98" s="15">
         <v>0</v>
       </c>
       <c r="O98" s="15">
         <v>0.2</v>
       </c>
       <c r="P98" s="15">
         <v>0.8</v>
       </c>
-    </row>
-    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R98" s="41"/>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A99" s="5">
         <v>846</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C99" s="3"/>
-      <c r="D99" s="35">
-[...8 lines deleted...]
-      <c r="H99" s="37">
+      <c r="D99" s="17">
+        <v>3</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>1</v>
+      </c>
+      <c r="H99" s="19">
         <v>2.15</v>
       </c>
-      <c r="I99" s="38">
+      <c r="I99" s="20">
         <v>1</v>
       </c>
       <c r="J99" s="4"/>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="N99" s="14">
         <v>0</v>
       </c>
       <c r="O99" s="14">
         <v>0</v>
       </c>
       <c r="P99" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R99" s="41"/>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A100" s="7">
         <v>849</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C100" s="3"/>
-      <c r="D100" s="36">
-[...2 lines deleted...]
-      <c r="E100" s="36">
+      <c r="D100" s="18">
+        <v>2</v>
+      </c>
+      <c r="E100" s="18">
         <v>11</v>
       </c>
-      <c r="F100" s="36">
-[...5 lines deleted...]
-      <c r="I100" s="40">
+      <c r="F100" s="18">
+        <v>1</v>
+      </c>
+      <c r="H100" s="21">
+        <v>2</v>
+      </c>
+      <c r="I100" s="22">
         <v>1</v>
       </c>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="N100" s="15">
         <v>0</v>
       </c>
       <c r="O100" s="15">
         <v>0</v>
       </c>
       <c r="P100" s="15">
         <v>0</v>
       </c>
-    </row>
-    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R100" s="41"/>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A101" s="5">
         <v>851</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C101" s="3"/>
-      <c r="D101" s="35">
-[...8 lines deleted...]
-      <c r="H101" s="37">
+      <c r="D101" s="17">
+        <v>3</v>
+      </c>
+      <c r="E101" s="17">
+        <v>0</v>
+      </c>
+      <c r="F101" s="17">
+        <v>1</v>
+      </c>
+      <c r="H101" s="19">
         <v>1.99</v>
       </c>
-      <c r="I101" s="38">
+      <c r="I101" s="20">
         <v>1</v>
       </c>
       <c r="J101" s="4"/>
       <c r="K101" s="4"/>
       <c r="L101" s="4"/>
       <c r="N101" s="14">
         <v>0</v>
       </c>
       <c r="O101" s="14">
         <v>0.59</v>
       </c>
       <c r="P101" s="14">
         <v>0.41</v>
       </c>
-    </row>
-    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R101" s="41"/>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A102" s="7">
         <v>860</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C102" s="3"/>
-      <c r="D102" s="36">
-[...11 lines deleted...]
-      <c r="I102" s="40">
+      <c r="D102" s="18">
+        <v>3</v>
+      </c>
+      <c r="E102" s="18">
+        <v>1</v>
+      </c>
+      <c r="F102" s="18">
+        <v>1</v>
+      </c>
+      <c r="H102" s="21">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="I102" s="22">
         <v>1</v>
       </c>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
       <c r="L102" s="9"/>
       <c r="N102" s="15">
         <v>0</v>
       </c>
       <c r="O102" s="15">
         <v>0.05</v>
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
-    </row>
-    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="R102" s="41"/>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
-    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-[...2 lines deleted...]
-    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...11 lines deleted...]
-    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...11 lines deleted...]
-    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:S108"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6" customWidth="1"/>
+    <col min="4" max="6" width="9.7109375" customWidth="1"/>
+    <col min="7" max="7" width="6" customWidth="1"/>
+    <col min="8" max="12" width="9.7109375" customWidth="1"/>
+    <col min="13" max="13" width="6" customWidth="1"/>
+    <col min="14" max="16" width="9.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+    </row>
+    <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C4" s="12"/>
+      <c r="D4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="12"/>
+      <c r="H4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="P4" s="10" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A5" s="5">
+        <v>101</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="5">
+        <v>3</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <v>2</v>
+      </c>
+      <c r="H5" s="4">
+        <v>1.9952504652605458</v>
+      </c>
+      <c r="I5" s="5">
+        <v>1</v>
+      </c>
+      <c r="J5" s="4">
+        <v>0.47291795905707196</v>
+      </c>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4">
+        <v>0.29452931141439204</v>
+      </c>
+      <c r="N5" s="14">
+        <v>2.8178815999999999E-2</v>
+      </c>
+      <c r="O5" s="14">
+        <v>0.428395001</v>
+      </c>
+      <c r="P5" s="14">
+        <v>0.54299295199999997</v>
+      </c>
+      <c r="S5" s="16"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A6" s="7">
+        <v>147</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="7">
+        <v>3</v>
+      </c>
+      <c r="E6" s="7">
+        <v>1</v>
+      </c>
+      <c r="F6" s="7">
+        <v>2</v>
+      </c>
+      <c r="H6" s="9">
+        <v>2</v>
+      </c>
+      <c r="I6" s="7">
+        <v>1</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N6" s="15"/>
+      <c r="O6" s="15">
+        <v>0.187289078</v>
+      </c>
+      <c r="P6" s="15">
+        <v>0.81271092199999995</v>
+      </c>
+      <c r="S6" s="16"/>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>151</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="5">
+        <v>2</v>
+      </c>
+      <c r="E7" s="5">
+        <v>11</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>2</v>
+      </c>
+      <c r="I7" s="5">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N7" s="14">
+        <v>2.4267074999999999E-2</v>
+      </c>
+      <c r="O7" s="14">
+        <v>0.25811343199999998</v>
+      </c>
+      <c r="P7" s="14">
+        <v>0.70346940800000002</v>
+      </c>
+      <c r="S7" s="16"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="7">
+        <v>153</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7">
+        <v>9</v>
+      </c>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="H8" s="9">
+        <v>2</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="15"/>
+      <c r="S8" s="16"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>155</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="5">
+        <v>2</v>
+      </c>
+      <c r="E9" s="5">
+        <v>11</v>
+      </c>
+      <c r="F9" s="5">
+        <v>2</v>
+      </c>
+      <c r="H9" s="4">
+        <v>2</v>
+      </c>
+      <c r="I9" s="5">
+        <v>1</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="14">
+        <v>1</v>
+      </c>
+      <c r="S9" s="16"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="7">
+        <v>157</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="7">
+        <v>2</v>
+      </c>
+      <c r="E10" s="7">
+        <v>11</v>
+      </c>
+      <c r="F10" s="7">
+        <v>2</v>
+      </c>
+      <c r="H10" s="9">
+        <v>2</v>
+      </c>
+      <c r="I10" s="7">
+        <v>1</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15">
+        <v>1</v>
+      </c>
+      <c r="S10" s="16"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>159</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="5">
+        <v>3</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <v>1</v>
+      </c>
+      <c r="H11" s="4">
+        <v>2</v>
+      </c>
+      <c r="I11" s="5">
+        <v>1</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N11" s="14">
+        <v>6.8491963000000003E-2</v>
+      </c>
+      <c r="O11" s="14">
+        <v>0.246214351</v>
+      </c>
+      <c r="P11" s="14">
+        <v>0.68529368599999996</v>
+      </c>
+      <c r="S11" s="16"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="7">
+        <v>161</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7">
+        <v>10</v>
+      </c>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="H12" s="9">
+        <v>2</v>
+      </c>
+      <c r="I12" s="7">
+        <v>1</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15">
+        <v>0.10189904</v>
+      </c>
+      <c r="P12" s="15">
+        <v>0.89810095999999995</v>
+      </c>
+      <c r="S12" s="16"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>163</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
+      <c r="F13" s="5">
+        <v>1</v>
+      </c>
+      <c r="H13" s="4">
+        <v>1.6606432898216876</v>
+      </c>
+      <c r="I13" s="5">
+        <v>1</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N13" s="14"/>
+      <c r="O13" s="14">
+        <v>0.25682578</v>
+      </c>
+      <c r="P13" s="14">
+        <v>0.74317422</v>
+      </c>
+      <c r="S13" s="16"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="7">
+        <v>165</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="7">
+        <v>2</v>
+      </c>
+      <c r="E14" s="7">
+        <v>10</v>
+      </c>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="H14" s="9">
+        <v>1.7269540784469546</v>
+      </c>
+      <c r="I14" s="7">
+        <v>1</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9">
+        <v>0.23522733723108361</v>
+      </c>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15">
+        <v>0.38649423399999999</v>
+      </c>
+      <c r="P14" s="15">
+        <v>0.61350576599999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>167</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="5">
+        <v>3</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0</v>
+      </c>
+      <c r="F15" s="5">
+        <v>2</v>
+      </c>
+      <c r="H15" s="4">
+        <v>2</v>
+      </c>
+      <c r="I15" s="5">
+        <v>1</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N15" s="14"/>
+      <c r="O15" s="14">
+        <v>0.31996232600000002</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0.68003767400000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
+        <v>169</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="7">
+        <v>3</v>
+      </c>
+      <c r="E16" s="7">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2</v>
+      </c>
+      <c r="I16" s="7">
+        <v>1</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="15">
+        <v>1.1721339000000001E-2</v>
+      </c>
+      <c r="O16" s="15">
+        <v>0.17582007799999999</v>
+      </c>
+      <c r="P16" s="15">
+        <v>0.51261320499999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>173</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="5">
+        <v>2</v>
+      </c>
+      <c r="E17" s="5">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5">
+        <v>1</v>
+      </c>
+      <c r="H17" s="4">
+        <v>2</v>
+      </c>
+      <c r="I17" s="5">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N17" s="14"/>
+      <c r="O17" s="14">
+        <v>0.24993511400000001</v>
+      </c>
+      <c r="P17" s="14">
+        <v>0.75006488599999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="7">
+        <v>175</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="7">
+        <v>3</v>
+      </c>
+      <c r="E18" s="7">
+        <v>0</v>
+      </c>
+      <c r="F18" s="7">
+        <v>1</v>
+      </c>
+      <c r="H18" s="9">
+        <v>2</v>
+      </c>
+      <c r="I18" s="7">
+        <v>1</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15">
+        <v>3.1207043E-2</v>
+      </c>
+      <c r="P18" s="15">
+        <v>0.96879295700000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>183</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="5">
+        <v>2</v>
+      </c>
+      <c r="E19" s="5">
+        <v>11</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2</v>
+      </c>
+      <c r="H19" s="4">
+        <v>1.8260000000000001</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="7">
+        <v>185</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7">
+        <v>11</v>
+      </c>
+      <c r="F20" s="7">
+        <v>1</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2.1996124031007751</v>
+      </c>
+      <c r="I20" s="7">
+        <v>1</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15">
+        <v>9.3383840999999995E-2</v>
+      </c>
+      <c r="P20" s="15">
+        <v>0.89941957800000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>187</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
+      <c r="F21" s="5">
+        <v>2</v>
+      </c>
+      <c r="H21" s="4">
+        <v>2</v>
+      </c>
+      <c r="I21" s="5">
+        <v>1</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14">
+        <v>0.25667190000000001</v>
+      </c>
+      <c r="P21" s="14">
+        <v>0.74332810000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="7">
+        <v>190</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="7">
+        <v>3</v>
+      </c>
+      <c r="E22" s="7">
+        <v>0</v>
+      </c>
+      <c r="F22" s="7">
+        <v>2</v>
+      </c>
+      <c r="H22" s="9">
+        <v>1.95</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15">
+        <v>0.25179929699999998</v>
+      </c>
+      <c r="P22" s="15">
+        <v>0.74820070299999997</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>201</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="5">
+        <v>3</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
+      <c r="F23" s="5">
+        <v>2</v>
+      </c>
+      <c r="H23" s="4">
+        <v>2</v>
+      </c>
+      <c r="I23" s="5">
+        <v>1</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14">
+        <v>6.7858525000000003E-2</v>
+      </c>
+      <c r="P23" s="14">
+        <v>0.932141475</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="7">
+        <v>210</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7">
+        <v>11</v>
+      </c>
+      <c r="F24" s="7">
+        <v>2</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2</v>
+      </c>
+      <c r="I24" s="7">
+        <v>1</v>
+      </c>
+      <c r="J24" s="9">
+        <v>0.42</v>
+      </c>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15">
+        <v>0.39868250799999999</v>
+      </c>
+      <c r="P24" s="15">
+        <v>0.58014713500000004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>217</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="5">
+        <v>2</v>
+      </c>
+      <c r="E25" s="5">
+        <v>11</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1</v>
+      </c>
+      <c r="H25" s="4">
+        <v>1.95</v>
+      </c>
+      <c r="I25" s="5">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="N25" s="14"/>
+      <c r="O25" s="14">
+        <v>0.39655689399999999</v>
+      </c>
+      <c r="P25" s="14">
+        <v>0.60344310599999995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="7">
+        <v>219</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="7">
+        <v>3</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0</v>
+      </c>
+      <c r="F26" s="7">
+        <v>2</v>
+      </c>
+      <c r="H26" s="9">
+        <v>2</v>
+      </c>
+      <c r="I26" s="7">
+        <v>1</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15">
+        <v>0.24378612799999999</v>
+      </c>
+      <c r="P26" s="15">
+        <v>0.75621387200000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>223</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="5">
+        <v>3</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
+      <c r="F27" s="5">
+        <v>2</v>
+      </c>
+      <c r="H27" s="4">
+        <v>2</v>
+      </c>
+      <c r="I27" s="5">
+        <v>1</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N27" s="14"/>
+      <c r="O27" s="14">
+        <v>0.44184615399999999</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0.55815384599999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="7">
+        <v>230</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7">
+        <v>11</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1</v>
+      </c>
+      <c r="H28" s="9">
+        <v>2</v>
+      </c>
+      <c r="I28" s="7">
+        <v>1</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15">
+        <v>0.24275862100000001</v>
+      </c>
+      <c r="P28" s="15">
+        <v>0.75724137899999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>240</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="5">
+        <v>2</v>
+      </c>
+      <c r="E29" s="5">
+        <v>11</v>
+      </c>
+      <c r="F29" s="5">
+        <v>2</v>
+      </c>
+      <c r="H29" s="4">
+        <v>2</v>
+      </c>
+      <c r="I29" s="5">
+        <v>1</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N29" s="14"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="7">
+        <v>250</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="7">
+        <v>3</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1</v>
+      </c>
+      <c r="H30" s="9">
+        <v>2</v>
+      </c>
+      <c r="I30" s="7">
+        <v>1</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15">
+        <v>0.20988194099999999</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0.79011805899999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>253</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="5">
+        <v>2</v>
+      </c>
+      <c r="E31" s="5">
+        <v>11</v>
+      </c>
+      <c r="F31" s="5">
+        <v>1</v>
+      </c>
+      <c r="H31" s="4">
+        <v>2</v>
+      </c>
+      <c r="I31" s="5">
+        <v>1</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N31" s="14"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="14"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="7">
+        <v>259</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7">
+        <v>11</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1</v>
+      </c>
+      <c r="H32" s="9">
+        <v>2</v>
+      </c>
+      <c r="I32" s="7">
+        <v>1</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N32" s="15">
+        <v>8.4998272E-2</v>
+      </c>
+      <c r="O32" s="15">
+        <v>0.20143610000000001</v>
+      </c>
+      <c r="P32" s="15">
+        <v>0.71356562800000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>260</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="5">
+        <v>3</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1</v>
+      </c>
+      <c r="H33" s="4">
+        <v>2</v>
+      </c>
+      <c r="I33" s="5">
+        <v>1</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N33" s="14"/>
+      <c r="O33" s="14">
+        <v>0.19573824400000001</v>
+      </c>
+      <c r="P33" s="14">
+        <v>0.80426175600000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="7">
+        <v>265</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="7">
+        <v>3</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1</v>
+      </c>
+      <c r="H34" s="9">
+        <v>2</v>
+      </c>
+      <c r="I34" s="7">
+        <v>1</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="N34" s="15">
+        <v>6.5336050000000007E-2</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0.367495764</v>
+      </c>
+      <c r="P34" s="15">
+        <v>0.56716818700000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>269</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="5">
+        <v>3</v>
+      </c>
+      <c r="E35" s="5">
+        <v>0</v>
+      </c>
+      <c r="F35" s="5">
+        <v>1</v>
+      </c>
+      <c r="H35" s="4">
+        <v>2</v>
+      </c>
+      <c r="I35" s="5">
+        <v>1</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K35" s="4"/>
+      <c r="L35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N35" s="14"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="14"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="7">
+        <v>270</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="7">
+        <v>3</v>
+      </c>
+      <c r="E36" s="7">
+        <v>0</v>
+      </c>
+      <c r="F36" s="7">
+        <v>1</v>
+      </c>
+      <c r="H36" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="I36" s="7">
+        <v>1</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15">
+        <v>0.17635411200000001</v>
+      </c>
+      <c r="P36" s="15">
+        <v>0.82364588800000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>306</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="5">
+        <v>3</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
+      <c r="F37" s="5">
+        <v>1</v>
+      </c>
+      <c r="H37" s="4">
+        <v>2</v>
+      </c>
+      <c r="I37" s="5">
+        <v>1</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N37" s="14">
+        <v>0.19357270800000001</v>
+      </c>
+      <c r="O37" s="14">
+        <v>6.2047585000000002E-2</v>
+      </c>
+      <c r="P37" s="14">
+        <v>0.744379707</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="7">
+        <v>316</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="7">
+        <v>2</v>
+      </c>
+      <c r="E38" s="7">
+        <v>9</v>
+      </c>
+      <c r="F38" s="7">
+        <v>2</v>
+      </c>
+      <c r="H38" s="9">
+        <v>2</v>
+      </c>
+      <c r="I38" s="7">
+        <v>1</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N38" s="15"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="15"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>320</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="5">
+        <v>2</v>
+      </c>
+      <c r="E39" s="5">
+        <v>11</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1</v>
+      </c>
+      <c r="H39" s="4">
+        <v>2.1782394396644906</v>
+      </c>
+      <c r="I39" s="5">
+        <v>1</v>
+      </c>
+      <c r="J39" s="4">
+        <v>0.66090189805006705</v>
+      </c>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N39" s="14"/>
+      <c r="O39" s="14">
+        <v>0.188765513</v>
+      </c>
+      <c r="P39" s="14">
+        <v>0.811234487</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="7">
+        <v>326</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="7">
+        <v>3</v>
+      </c>
+      <c r="E40" s="7">
+        <v>0</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1</v>
+      </c>
+      <c r="H40" s="9">
+        <v>2</v>
+      </c>
+      <c r="I40" s="7">
+        <v>1</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N40" s="15"/>
+      <c r="O40" s="15">
+        <v>0.17128347199999999</v>
+      </c>
+      <c r="P40" s="15">
+        <v>0.82871652799999995</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>329</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="5">
+        <v>2</v>
+      </c>
+      <c r="E41" s="5">
+        <v>10</v>
+      </c>
+      <c r="F41" s="5">
+        <v>1</v>
+      </c>
+      <c r="H41" s="4">
+        <v>1.8371681415929204</v>
+      </c>
+      <c r="I41" s="5">
+        <v>1</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N41" s="14"/>
+      <c r="O41" s="14"/>
+      <c r="P41" s="14"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="7">
+        <v>330</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="7">
+        <v>3</v>
+      </c>
+      <c r="E42" s="7">
+        <v>0</v>
+      </c>
+      <c r="F42" s="7">
+        <v>1</v>
+      </c>
+      <c r="H42" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="I42" s="7">
+        <v>1</v>
+      </c>
+      <c r="J42" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15">
+        <v>0.28644963000000001</v>
+      </c>
+      <c r="P42" s="15">
+        <v>0.71355036999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>336</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="5">
+        <v>2</v>
+      </c>
+      <c r="E43" s="5">
+        <v>10</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1</v>
+      </c>
+      <c r="H43" s="4">
+        <v>2</v>
+      </c>
+      <c r="I43" s="5">
+        <v>1</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N43" s="14">
+        <v>5.0909084E-2</v>
+      </c>
+      <c r="O43" s="14">
+        <v>6.0240322999999998E-2</v>
+      </c>
+      <c r="P43" s="14">
+        <v>0.88885059300000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="7">
+        <v>340</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="7">
+        <v>2</v>
+      </c>
+      <c r="E44" s="7">
+        <v>9</v>
+      </c>
+      <c r="F44" s="7">
+        <v>2</v>
+      </c>
+      <c r="H44" s="9">
+        <v>2</v>
+      </c>
+      <c r="I44" s="7">
+        <v>1</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N44" s="15">
+        <v>9.7122361000000004E-2</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0.16317830699999999</v>
+      </c>
+      <c r="P44" s="15">
+        <v>0.73969933099999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>350</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="5">
+        <v>3</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1</v>
+      </c>
+      <c r="H45" s="4">
+        <v>2</v>
+      </c>
+      <c r="I45" s="5">
+        <v>1</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N45" s="14"/>
+      <c r="O45" s="14">
+        <v>0.115188768</v>
+      </c>
+      <c r="P45" s="14">
+        <v>0.884811232</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="7">
+        <v>360</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="7">
+        <v>2</v>
+      </c>
+      <c r="E46" s="7">
+        <v>10</v>
+      </c>
+      <c r="F46" s="7">
+        <v>1</v>
+      </c>
+      <c r="H46" s="9">
+        <v>2</v>
+      </c>
+      <c r="I46" s="7">
+        <v>1</v>
+      </c>
+      <c r="J46" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N46" s="15">
+        <v>9.9941179000000005E-2</v>
+      </c>
+      <c r="O46" s="15"/>
+      <c r="P46" s="15">
+        <v>0.90005882100000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>370</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="5">
+        <v>3</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1</v>
+      </c>
+      <c r="H47" s="4">
+        <v>2.0985974231216664</v>
+      </c>
+      <c r="I47" s="5">
+        <v>1</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N47" s="14">
+        <v>6.8022339999999999E-3</v>
+      </c>
+      <c r="O47" s="14">
+        <v>0.17384166100000001</v>
+      </c>
+      <c r="P47" s="14">
+        <v>0.68020730399999996</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="7">
+        <v>376</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="7">
+        <v>2</v>
+      </c>
+      <c r="E48" s="7">
+        <v>10</v>
+      </c>
+      <c r="F48" s="7">
+        <v>1</v>
+      </c>
+      <c r="H48" s="9">
+        <v>2</v>
+      </c>
+      <c r="I48" s="7">
+        <v>1</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N48" s="15">
+        <v>0.161456918</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0.25920166900000002</v>
+      </c>
+      <c r="P48" s="15">
+        <v>0.57934141299999997</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>390</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="5">
+        <v>2</v>
+      </c>
+      <c r="E49" s="5">
+        <v>11</v>
+      </c>
+      <c r="F49" s="5">
+        <v>1</v>
+      </c>
+      <c r="H49" s="4">
+        <v>2</v>
+      </c>
+      <c r="I49" s="5">
+        <v>1</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N49" s="14"/>
+      <c r="O49" s="14">
+        <v>0.210638298</v>
+      </c>
+      <c r="P49" s="14">
+        <v>0.789361702</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="7">
+        <v>400</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="7">
+        <v>3</v>
+      </c>
+      <c r="E50" s="7">
+        <v>0</v>
+      </c>
+      <c r="F50" s="7">
+        <v>1</v>
+      </c>
+      <c r="H50" s="9">
+        <v>1.75</v>
+      </c>
+      <c r="I50" s="7">
+        <v>1</v>
+      </c>
+      <c r="J50" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K50" s="9"/>
+      <c r="L50" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N50" s="15"/>
+      <c r="O50" s="15">
+        <v>0.139998391</v>
+      </c>
+      <c r="P50" s="15">
+        <v>0.860001609</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>410</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="5">
+        <v>2</v>
+      </c>
+      <c r="E51" s="5">
+        <v>10</v>
+      </c>
+      <c r="F51" s="5">
+        <v>1</v>
+      </c>
+      <c r="H51" s="4">
+        <v>1.7401129943502827</v>
+      </c>
+      <c r="I51" s="5">
+        <v>1</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N51" s="14">
+        <v>0.211190346</v>
+      </c>
+      <c r="O51" s="14">
+        <v>0.104223807</v>
+      </c>
+      <c r="P51" s="14">
+        <v>0.684585848</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="7">
+        <v>420</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="7">
+        <v>3</v>
+      </c>
+      <c r="E52" s="7">
+        <v>0</v>
+      </c>
+      <c r="F52" s="7">
+        <v>1</v>
+      </c>
+      <c r="H52" s="9">
+        <v>2.3677595628415302</v>
+      </c>
+      <c r="I52" s="7">
+        <v>1</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K52" s="9"/>
+      <c r="L52" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N52" s="15"/>
+      <c r="O52" s="15"/>
+      <c r="P52" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>430</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="5">
+        <v>2</v>
+      </c>
+      <c r="E53" s="5">
+        <v>11</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1</v>
+      </c>
+      <c r="H53" s="4">
+        <v>2</v>
+      </c>
+      <c r="I53" s="5">
+        <v>1</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N53" s="14">
+        <v>9.2733868999999997E-2</v>
+      </c>
+      <c r="O53" s="14">
+        <v>0.15744736300000001</v>
+      </c>
+      <c r="P53" s="14">
+        <v>0.74981876800000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="7">
+        <v>440</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="7">
+        <v>2</v>
+      </c>
+      <c r="E54" s="7">
+        <v>10</v>
+      </c>
+      <c r="F54" s="7">
+        <v>1</v>
+      </c>
+      <c r="H54" s="9">
+        <v>2</v>
+      </c>
+      <c r="I54" s="7">
+        <v>1</v>
+      </c>
+      <c r="J54" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K54" s="9"/>
+      <c r="L54" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N54" s="15">
+        <v>7.1793572999999999E-2</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0.11685346000000001</v>
+      </c>
+      <c r="P54" s="15">
+        <v>0.81135296800000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>450</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="5">
+        <v>3</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1</v>
+      </c>
+      <c r="H55" s="4">
+        <v>2</v>
+      </c>
+      <c r="I55" s="5">
+        <v>1</v>
+      </c>
+      <c r="J55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N55" s="14"/>
+      <c r="O55" s="14">
+        <v>0.23968054799999999</v>
+      </c>
+      <c r="P55" s="14">
+        <v>0.76031945199999995</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="7">
+        <v>461</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="7">
+        <v>2</v>
+      </c>
+      <c r="E56" s="7">
+        <v>10</v>
+      </c>
+      <c r="F56" s="7">
+        <v>2</v>
+      </c>
+      <c r="H56" s="9">
+        <v>2</v>
+      </c>
+      <c r="I56" s="7">
+        <v>1</v>
+      </c>
+      <c r="J56" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K56" s="9"/>
+      <c r="L56" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N56" s="15"/>
+      <c r="O56" s="15">
+        <v>4.4282509999999997E-2</v>
+      </c>
+      <c r="P56" s="15">
+        <v>0.95571748999999995</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>479</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="5">
+        <v>2</v>
+      </c>
+      <c r="E57" s="5">
+        <v>11</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1</v>
+      </c>
+      <c r="H57" s="4">
+        <v>2</v>
+      </c>
+      <c r="I57" s="5">
+        <v>1</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N57" s="14">
+        <v>3.8458728999999997E-2</v>
+      </c>
+      <c r="O57" s="14">
+        <v>3.3056611E-2</v>
+      </c>
+      <c r="P57" s="14">
+        <v>0.92848465999999996</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="7">
+        <v>480</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="7">
+        <v>2</v>
+      </c>
+      <c r="E58" s="7">
+        <v>11</v>
+      </c>
+      <c r="F58" s="7">
+        <v>2</v>
+      </c>
+      <c r="H58" s="9">
+        <v>2</v>
+      </c>
+      <c r="I58" s="7">
+        <v>1</v>
+      </c>
+      <c r="J58" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K58" s="9"/>
+      <c r="L58" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N58" s="15"/>
+      <c r="O58" s="15"/>
+      <c r="P58" s="15"/>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>482</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="5">
+        <v>2</v>
+      </c>
+      <c r="E59" s="5">
+        <v>11</v>
+      </c>
+      <c r="F59" s="5">
+        <v>1</v>
+      </c>
+      <c r="H59" s="4">
+        <v>1.61</v>
+      </c>
+      <c r="I59" s="5">
+        <v>1</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K59" s="4"/>
+      <c r="L59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N59" s="14"/>
+      <c r="O59" s="14"/>
+      <c r="P59" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="7">
+        <v>492</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="7">
+        <v>2</v>
+      </c>
+      <c r="E60" s="7">
+        <v>11</v>
+      </c>
+      <c r="F60" s="7">
+        <v>2</v>
+      </c>
+      <c r="H60" s="9">
+        <v>2</v>
+      </c>
+      <c r="I60" s="7">
+        <v>1</v>
+      </c>
+      <c r="J60" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K60" s="9"/>
+      <c r="L60" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N60" s="15"/>
+      <c r="O60" s="15">
+        <v>0.202786612</v>
+      </c>
+      <c r="P60" s="15">
+        <v>0.79721338799999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>510</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="5">
+        <v>2</v>
+      </c>
+      <c r="E61" s="5">
+        <v>11</v>
+      </c>
+      <c r="F61" s="5">
+        <v>1</v>
+      </c>
+      <c r="H61" s="4">
+        <v>2</v>
+      </c>
+      <c r="I61" s="5">
+        <v>1</v>
+      </c>
+      <c r="J61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K61" s="4"/>
+      <c r="L61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N61" s="14"/>
+      <c r="O61" s="14">
+        <v>0.13341594400000001</v>
+      </c>
+      <c r="P61" s="14">
+        <v>0.86658405599999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="7">
+        <v>530</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="7">
+        <v>3</v>
+      </c>
+      <c r="E62" s="7">
+        <v>0</v>
+      </c>
+      <c r="F62" s="7">
+        <v>1</v>
+      </c>
+      <c r="H62" s="9">
+        <v>2</v>
+      </c>
+      <c r="I62" s="7">
+        <v>1</v>
+      </c>
+      <c r="J62" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K62" s="9"/>
+      <c r="L62" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N62" s="15">
+        <v>1.2024775E-2</v>
+      </c>
+      <c r="O62" s="15">
+        <v>8.3577687999999997E-2</v>
+      </c>
+      <c r="P62" s="15">
+        <v>0.90439753700000003</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>540</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="5">
+        <v>2</v>
+      </c>
+      <c r="E63" s="5">
+        <v>9</v>
+      </c>
+      <c r="F63" s="5">
+        <v>1</v>
+      </c>
+      <c r="H63" s="4">
+        <v>2</v>
+      </c>
+      <c r="I63" s="5">
+        <v>1</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K63" s="4"/>
+      <c r="L63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N63" s="14"/>
+      <c r="O63" s="14">
+        <v>0.122778675</v>
+      </c>
+      <c r="P63" s="14">
+        <v>0.87722132500000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="7">
+        <v>550</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="7">
+        <v>3</v>
+      </c>
+      <c r="E64" s="7">
+        <v>0</v>
+      </c>
+      <c r="F64" s="7">
+        <v>2</v>
+      </c>
+      <c r="H64" s="9">
+        <v>1.752</v>
+      </c>
+      <c r="I64" s="7">
+        <v>1</v>
+      </c>
+      <c r="J64" s="9">
+        <v>0.33600000000000002</v>
+      </c>
+      <c r="K64" s="9"/>
+      <c r="L64" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N64" s="15"/>
+      <c r="O64" s="15">
+        <v>0.20869194699999999</v>
+      </c>
+      <c r="P64" s="15">
+        <v>0.79130805299999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>561</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="5">
+        <v>3</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1</v>
+      </c>
+      <c r="H65" s="4">
+        <v>2</v>
+      </c>
+      <c r="I65" s="5">
+        <v>1</v>
+      </c>
+      <c r="J65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="N65" s="14">
+        <v>2.0967704E-2</v>
+      </c>
+      <c r="O65" s="14">
+        <v>7.7066307000000001E-2</v>
+      </c>
+      <c r="P65" s="14">
+        <v>0.59381115500000003</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="7">
+        <v>563</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="7">
+        <v>3</v>
+      </c>
+      <c r="E66" s="7">
+        <v>0</v>
+      </c>
+      <c r="F66" s="7">
+        <v>1</v>
+      </c>
+      <c r="H66" s="9">
+        <v>2</v>
+      </c>
+      <c r="I66" s="7">
+        <v>1</v>
+      </c>
+      <c r="J66" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K66" s="9"/>
+      <c r="L66" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N66" s="15"/>
+      <c r="O66" s="15">
+        <v>5.2053210000000003E-2</v>
+      </c>
+      <c r="P66" s="15">
+        <v>0.29670329699999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>573</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="5">
+        <v>2</v>
+      </c>
+      <c r="E67" s="5">
+        <v>11</v>
+      </c>
+      <c r="F67" s="5">
+        <v>1</v>
+      </c>
+      <c r="H67" s="4">
+        <v>2</v>
+      </c>
+      <c r="I67" s="5">
+        <v>1</v>
+      </c>
+      <c r="J67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N67" s="14">
+        <v>0.33046299400000001</v>
+      </c>
+      <c r="O67" s="14">
+        <v>0.10348631699999999</v>
+      </c>
+      <c r="P67" s="14">
+        <v>0.566050689</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="7">
+        <v>575</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="7">
+        <v>2</v>
+      </c>
+      <c r="E68" s="7">
+        <v>10</v>
+      </c>
+      <c r="F68" s="7">
+        <v>1</v>
+      </c>
+      <c r="H68" s="9">
+        <v>2</v>
+      </c>
+      <c r="I68" s="7">
+        <v>1</v>
+      </c>
+      <c r="J68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K68" s="9"/>
+      <c r="L68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N68" s="15">
+        <v>0.239573125</v>
+      </c>
+      <c r="O68" s="15">
+        <v>3.747031E-2</v>
+      </c>
+      <c r="P68" s="15">
+        <v>0.72295656600000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>580</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="5">
+        <v>3</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0</v>
+      </c>
+      <c r="F69" s="5">
+        <v>2</v>
+      </c>
+      <c r="H69" s="4">
+        <v>1.8676274307726097</v>
+      </c>
+      <c r="I69" s="5">
+        <v>1</v>
+      </c>
+      <c r="J69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N69" s="14">
+        <v>0.194704553</v>
+      </c>
+      <c r="O69" s="14">
+        <v>0.120116242</v>
+      </c>
+      <c r="P69" s="14">
+        <v>0.68517920600000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="7">
+        <v>607</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="7">
+        <v>3</v>
+      </c>
+      <c r="E70" s="7">
+        <v>1</v>
+      </c>
+      <c r="F70" s="7">
+        <v>1</v>
+      </c>
+      <c r="H70" s="9">
+        <v>2</v>
+      </c>
+      <c r="I70" s="7">
+        <v>1</v>
+      </c>
+      <c r="J70" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K70" s="9"/>
+      <c r="L70" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N70" s="15"/>
+      <c r="O70" s="15">
+        <v>1.2709537E-2</v>
+      </c>
+      <c r="P70" s="15">
+        <v>0.98729046300000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>615</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="5">
+        <v>3</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0</v>
+      </c>
+      <c r="F71" s="5">
+        <v>2</v>
+      </c>
+      <c r="H71" s="4">
+        <v>1.8907774952841794</v>
+      </c>
+      <c r="I71" s="5">
+        <v>1</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K71" s="4"/>
+      <c r="L71" s="4">
+        <v>0.19509144591158861</v>
+      </c>
+      <c r="N71" s="14">
+        <v>0.12726911299999999</v>
+      </c>
+      <c r="O71" s="14">
+        <v>8.8526274000000002E-2</v>
+      </c>
+      <c r="P71" s="14">
+        <v>0.78420461299999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="7">
+        <v>621</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="7">
+        <v>2</v>
+      </c>
+      <c r="E72" s="7">
+        <v>11</v>
+      </c>
+      <c r="F72" s="7">
+        <v>1</v>
+      </c>
+      <c r="H72" s="9">
+        <v>2</v>
+      </c>
+      <c r="I72" s="7">
+        <v>1</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K72" s="9"/>
+      <c r="L72" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N72" s="15">
+        <v>0.24943100300000001</v>
+      </c>
+      <c r="O72" s="15">
+        <v>0.19546761100000001</v>
+      </c>
+      <c r="P72" s="15">
+        <v>0.55510138600000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>630</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="5">
+        <v>3</v>
+      </c>
+      <c r="E73" s="5">
+        <v>0</v>
+      </c>
+      <c r="F73" s="5">
+        <v>1</v>
+      </c>
+      <c r="H73" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="I73" s="5">
+        <v>1</v>
+      </c>
+      <c r="J73" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N73" s="14">
+        <v>0.156676115</v>
+      </c>
+      <c r="O73" s="14">
+        <v>0.26441294999999998</v>
+      </c>
+      <c r="P73" s="14">
+        <v>0.57891093500000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="7">
+        <v>657</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="7">
+        <v>2</v>
+      </c>
+      <c r="E74" s="7">
+        <v>9</v>
+      </c>
+      <c r="F74" s="7">
+        <v>1</v>
+      </c>
+      <c r="H74" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="I74" s="7">
+        <v>1</v>
+      </c>
+      <c r="J74" s="9">
+        <v>0.45</v>
+      </c>
+      <c r="K74" s="9">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L74" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="N74" s="15"/>
+      <c r="O74" s="15">
+        <v>0.107264078</v>
+      </c>
+      <c r="P74" s="15">
+        <v>0.89273592199999996</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>661</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="5">
+        <v>3</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0</v>
+      </c>
+      <c r="F75" s="5">
+        <v>1</v>
+      </c>
+      <c r="H75" s="4">
+        <v>1.4729934058549288</v>
+      </c>
+      <c r="I75" s="5">
+        <v>1</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N75" s="14"/>
+      <c r="O75" s="14">
+        <v>2.2019245E-2</v>
+      </c>
+      <c r="P75" s="14">
+        <v>0.97797326500000004</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="7">
+        <v>665</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="7">
+        <v>2</v>
+      </c>
+      <c r="E76" s="7">
+        <v>10</v>
+      </c>
+      <c r="F76" s="7">
+        <v>2</v>
+      </c>
+      <c r="H76" s="9">
+        <v>2</v>
+      </c>
+      <c r="I76" s="7">
+        <v>1</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K76" s="9"/>
+      <c r="L76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N76" s="15"/>
+      <c r="O76" s="15">
+        <v>0.12235444600000001</v>
+      </c>
+      <c r="P76" s="15">
+        <v>0.87764555399999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>671</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="5">
+        <v>2</v>
+      </c>
+      <c r="E77" s="5">
+        <v>11</v>
+      </c>
+      <c r="F77" s="5">
+        <v>2</v>
+      </c>
+      <c r="H77" s="4">
+        <v>2</v>
+      </c>
+      <c r="I77" s="5">
+        <v>1</v>
+      </c>
+      <c r="J77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K77" s="4"/>
+      <c r="L77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N77" s="14"/>
+      <c r="O77" s="14">
+        <v>0.161196213</v>
+      </c>
+      <c r="P77" s="14">
+        <v>0.83880378700000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="7">
+        <v>706</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="7">
+        <v>2</v>
+      </c>
+      <c r="E78" s="7">
+        <v>10</v>
+      </c>
+      <c r="F78" s="7">
+        <v>1</v>
+      </c>
+      <c r="H78" s="9">
+        <v>2</v>
+      </c>
+      <c r="I78" s="7">
+        <v>1</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K78" s="9"/>
+      <c r="L78" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N78" s="15">
+        <v>0.15456674500000001</v>
+      </c>
+      <c r="O78" s="15">
+        <v>0.112880562</v>
+      </c>
+      <c r="P78" s="15">
+        <v>0.73255269300000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>707</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="5">
+        <v>3</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0</v>
+      </c>
+      <c r="F79" s="5">
+        <v>1</v>
+      </c>
+      <c r="H79" s="4">
+        <v>1.8299861125948083</v>
+      </c>
+      <c r="I79" s="5">
+        <v>1</v>
+      </c>
+      <c r="J79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N79" s="14">
+        <v>0.25644028099999999</v>
+      </c>
+      <c r="O79" s="14">
+        <v>0.111241218</v>
+      </c>
+      <c r="P79" s="14">
+        <v>0.63231850099999998</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="7">
+        <v>710</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="7">
+        <v>3</v>
+      </c>
+      <c r="E80" s="7">
+        <v>0</v>
+      </c>
+      <c r="F80" s="7">
+        <v>1</v>
+      </c>
+      <c r="H80" s="9">
+        <v>1.9999790409121394</v>
+      </c>
+      <c r="I80" s="7">
+        <v>1</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K80" s="9"/>
+      <c r="L80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N80" s="15"/>
+      <c r="O80" s="15"/>
+      <c r="P80" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>727</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="5">
+        <v>3</v>
+      </c>
+      <c r="E81" s="5">
+        <v>0</v>
+      </c>
+      <c r="F81" s="5">
+        <v>1</v>
+      </c>
+      <c r="H81" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="I81" s="5">
+        <v>1</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K81" s="4"/>
+      <c r="L81" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="N81" s="14"/>
+      <c r="O81" s="14">
+        <v>0.22538935600000001</v>
+      </c>
+      <c r="P81" s="14">
+        <v>0.77461064400000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="7">
+        <v>730</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="7">
+        <v>3</v>
+      </c>
+      <c r="E82" s="7">
+        <v>0</v>
+      </c>
+      <c r="F82" s="7">
+        <v>1</v>
+      </c>
+      <c r="H82" s="9">
+        <v>1.8430218459978396</v>
+      </c>
+      <c r="I82" s="7">
+        <v>1</v>
+      </c>
+      <c r="J82" s="9">
+        <v>0.74391023521372046</v>
+      </c>
+      <c r="K82" s="9"/>
+      <c r="L82" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N82" s="15">
+        <v>3.8438656000000002E-2</v>
+      </c>
+      <c r="O82" s="15">
+        <v>7.1107045999999993E-2</v>
+      </c>
+      <c r="P82" s="15">
+        <v>0.89045429799999998</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>740</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="5">
+        <v>3</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0</v>
+      </c>
+      <c r="F83" s="5">
+        <v>1</v>
+      </c>
+      <c r="H83" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="I83" s="5">
+        <v>1</v>
+      </c>
+      <c r="J83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K83" s="4"/>
+      <c r="L83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N83" s="14">
+        <v>0.26776946299999999</v>
+      </c>
+      <c r="O83" s="14">
+        <v>0.18009565799999999</v>
+      </c>
+      <c r="P83" s="14">
+        <v>0.55213487900000002</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="7">
+        <v>741</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="7">
+        <v>3</v>
+      </c>
+      <c r="E84" s="7">
+        <v>0</v>
+      </c>
+      <c r="F84" s="7">
+        <v>1</v>
+      </c>
+      <c r="H84" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="I84" s="7">
+        <v>1</v>
+      </c>
+      <c r="J84" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K84" s="9"/>
+      <c r="L84" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N84" s="15"/>
+      <c r="O84" s="15"/>
+      <c r="P84" s="15"/>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>746</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="5">
+        <v>2</v>
+      </c>
+      <c r="E85" s="5">
+        <v>10</v>
+      </c>
+      <c r="F85" s="5">
+        <v>2</v>
+      </c>
+      <c r="H85" s="4">
+        <v>2.1751509175742978</v>
+      </c>
+      <c r="I85" s="5">
+        <v>1</v>
+      </c>
+      <c r="J85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K85" s="4"/>
+      <c r="L85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N85" s="14">
+        <v>7.1517678000000001E-2</v>
+      </c>
+      <c r="O85" s="14">
+        <v>0.25735995</v>
+      </c>
+      <c r="P85" s="14">
+        <v>0.67112237200000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="7">
+        <v>751</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="7">
+        <v>2</v>
+      </c>
+      <c r="E86" s="7">
+        <v>11</v>
+      </c>
+      <c r="F86" s="7">
+        <v>2</v>
+      </c>
+      <c r="H86" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="I86" s="7">
+        <v>1</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K86" s="9"/>
+      <c r="L86" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N86" s="15">
+        <v>5.2953080000000003E-3</v>
+      </c>
+      <c r="O86" s="15">
+        <v>0.186183458</v>
+      </c>
+      <c r="P86" s="15">
+        <v>0.80852123499999995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>756</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="5">
+        <v>2</v>
+      </c>
+      <c r="E87" s="5">
+        <v>9</v>
+      </c>
+      <c r="F87" s="5">
+        <v>1</v>
+      </c>
+      <c r="H87" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="I87" s="5">
+        <v>1</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N87" s="14">
+        <v>0.18945126300000001</v>
+      </c>
+      <c r="O87" s="14">
+        <v>0.25511207800000002</v>
+      </c>
+      <c r="P87" s="14">
+        <v>0.55543665900000005</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="7">
+        <v>760</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="7">
+        <v>2</v>
+      </c>
+      <c r="E88" s="7">
+        <v>10</v>
+      </c>
+      <c r="F88" s="7">
+        <v>1</v>
+      </c>
+      <c r="H88" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="I88" s="7">
+        <v>1</v>
+      </c>
+      <c r="J88" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="K88" s="9"/>
+      <c r="L88" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N88" s="15"/>
+      <c r="O88" s="15">
+        <v>8.3808677999999998E-2</v>
+      </c>
+      <c r="P88" s="15">
+        <v>0.91099826399999995</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>766</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="5">
+        <v>2</v>
+      </c>
+      <c r="E89" s="5">
+        <v>11</v>
+      </c>
+      <c r="F89" s="5">
+        <v>1</v>
+      </c>
+      <c r="H89" s="4">
+        <v>2.134020618556701</v>
+      </c>
+      <c r="I89" s="5">
+        <v>1</v>
+      </c>
+      <c r="J89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N89" s="14">
+        <v>0.15778239299999999</v>
+      </c>
+      <c r="O89" s="14">
+        <v>9.5643233999999994E-2</v>
+      </c>
+      <c r="P89" s="14">
+        <v>0.74657437299999996</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="7">
+        <v>773</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="7">
+        <v>2</v>
+      </c>
+      <c r="E90" s="7">
+        <v>9</v>
+      </c>
+      <c r="F90" s="7">
+        <v>1</v>
+      </c>
+      <c r="H90" s="9">
+        <v>1.7754318618042226</v>
+      </c>
+      <c r="I90" s="7">
+        <v>1</v>
+      </c>
+      <c r="J90" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K90" s="9"/>
+      <c r="L90" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N90" s="15">
+        <v>0.188389426</v>
+      </c>
+      <c r="O90" s="15">
+        <v>0.15175814900000001</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0.65985242399999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>779</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="5">
+        <v>2</v>
+      </c>
+      <c r="E91" s="5">
+        <v>11</v>
+      </c>
+      <c r="F91" s="5">
+        <v>1</v>
+      </c>
+      <c r="H91" s="4">
+        <v>2.1052409444127211</v>
+      </c>
+      <c r="I91" s="5">
+        <v>1</v>
+      </c>
+      <c r="J91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K91" s="4"/>
+      <c r="L91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N91" s="14"/>
+      <c r="O91" s="14">
+        <v>9.2109847999999994E-2</v>
+      </c>
+      <c r="P91" s="14">
+        <v>0.90789015200000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="7">
+        <v>787</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="7">
+        <v>2</v>
+      </c>
+      <c r="E92" s="7">
+        <v>11</v>
+      </c>
+      <c r="F92" s="7">
+        <v>1</v>
+      </c>
+      <c r="H92" s="9">
+        <v>2</v>
+      </c>
+      <c r="I92" s="7">
+        <v>1</v>
+      </c>
+      <c r="J92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K92" s="9"/>
+      <c r="L92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N92" s="15"/>
+      <c r="O92" s="15">
+        <v>0.23511293599999999</v>
+      </c>
+      <c r="P92" s="15">
+        <v>0.76488706399999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>791</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="5">
+        <v>3</v>
+      </c>
+      <c r="E93" s="5">
+        <v>0</v>
+      </c>
+      <c r="F93" s="5">
+        <v>2</v>
+      </c>
+      <c r="H93" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="I93" s="5">
+        <v>1</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K93" s="4"/>
+      <c r="L93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N93" s="14">
+        <v>0.157444271</v>
+      </c>
+      <c r="O93" s="14">
+        <v>0.224137638</v>
+      </c>
+      <c r="P93" s="14">
+        <v>0.618418091</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="7">
+        <v>810</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="7">
+        <v>2</v>
+      </c>
+      <c r="E94" s="7">
+        <v>10</v>
+      </c>
+      <c r="F94" s="7">
+        <v>1</v>
+      </c>
+      <c r="H94" s="9">
+        <v>2.1555555555555554</v>
+      </c>
+      <c r="I94" s="7">
+        <v>1</v>
+      </c>
+      <c r="J94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K94" s="9"/>
+      <c r="L94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N94" s="15"/>
+      <c r="O94" s="15">
+        <v>5.0187941999999999E-2</v>
+      </c>
+      <c r="P94" s="15">
+        <v>0.94981205800000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>813</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="5">
+        <v>2</v>
+      </c>
+      <c r="E95" s="5">
+        <v>11</v>
+      </c>
+      <c r="F95" s="5">
+        <v>1</v>
+      </c>
+      <c r="H95" s="4">
+        <v>2</v>
+      </c>
+      <c r="I95" s="5">
+        <v>1</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N95" s="14"/>
+      <c r="O95" s="14"/>
+      <c r="P95" s="14"/>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="7">
+        <v>820</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="7">
+        <v>3</v>
+      </c>
+      <c r="E96" s="7">
+        <v>0</v>
+      </c>
+      <c r="F96" s="7">
+        <v>1</v>
+      </c>
+      <c r="H96" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="I96" s="7">
+        <v>1</v>
+      </c>
+      <c r="J96" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K96" s="9"/>
+      <c r="L96" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N96" s="15"/>
+      <c r="O96" s="15"/>
+      <c r="P96" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>825</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="5">
+        <v>3</v>
+      </c>
+      <c r="E97" s="5">
+        <v>0</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2</v>
+      </c>
+      <c r="H97" s="4">
+        <v>2</v>
+      </c>
+      <c r="I97" s="5">
+        <v>1</v>
+      </c>
+      <c r="J97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K97" s="4"/>
+      <c r="L97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N97" s="14"/>
+      <c r="O97" s="14"/>
+      <c r="P97" s="14"/>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="7">
+        <v>840</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="7">
+        <v>2</v>
+      </c>
+      <c r="E98" s="7">
+        <v>11</v>
+      </c>
+      <c r="F98" s="7">
+        <v>1</v>
+      </c>
+      <c r="H98" s="9">
+        <v>2</v>
+      </c>
+      <c r="I98" s="7">
+        <v>1</v>
+      </c>
+      <c r="J98" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K98" s="9"/>
+      <c r="L98" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N98" s="15"/>
+      <c r="O98" s="15"/>
+      <c r="P98" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>846</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="5">
+        <v>2</v>
+      </c>
+      <c r="E99" s="5">
+        <v>11</v>
+      </c>
+      <c r="F99" s="5">
+        <v>1</v>
+      </c>
+      <c r="H99" s="4">
+        <v>2</v>
+      </c>
+      <c r="I99" s="5">
+        <v>1</v>
+      </c>
+      <c r="J99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N99" s="14"/>
+      <c r="O99" s="14">
+        <v>7.3812580000000003E-2</v>
+      </c>
+      <c r="P99" s="14">
+        <v>0.92618741999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="7">
+        <v>849</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="7">
+        <v>2</v>
+      </c>
+      <c r="E100" s="7">
+        <v>11</v>
+      </c>
+      <c r="F100" s="7">
+        <v>2</v>
+      </c>
+      <c r="H100" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="I100" s="7">
+        <v>1</v>
+      </c>
+      <c r="J100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K100" s="9"/>
+      <c r="L100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N100" s="15"/>
+      <c r="O100" s="15"/>
+      <c r="P100" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>851</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="5">
+        <v>3</v>
+      </c>
+      <c r="E101" s="5">
+        <v>0</v>
+      </c>
+      <c r="F101" s="5">
+        <v>1</v>
+      </c>
+      <c r="H101" s="4">
+        <v>1.754</v>
+      </c>
+      <c r="I101" s="5">
+        <v>1</v>
+      </c>
+      <c r="J101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N101" s="14">
+        <v>9.9820485E-2</v>
+      </c>
+      <c r="O101" s="14">
+        <v>8.4593173999999993E-2</v>
+      </c>
+      <c r="P101" s="14">
+        <v>0.620123066</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="7">
+        <v>860</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="7">
+        <v>2</v>
+      </c>
+      <c r="E102" s="7">
+        <v>10</v>
+      </c>
+      <c r="F102" s="7">
+        <v>1</v>
+      </c>
+      <c r="H102" s="9">
+        <v>1.950738904507078</v>
+      </c>
+      <c r="I102" s="7">
+        <v>1</v>
+      </c>
+      <c r="J102" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K102" s="9"/>
+      <c r="L102" s="9">
+        <v>0.35597068375707558</v>
+      </c>
+      <c r="N102" s="15"/>
+      <c r="O102" s="15"/>
+      <c r="P102" s="15"/>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="1"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1"/>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="1"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+      <c r="D104" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="1"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="1"/>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="1"/>
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1"/>
+      <c r="J107" s="1"/>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108" s="1"/>
+      <c r="B108" s="3"/>
+      <c r="C108" s="3"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
+      <c r="H108" s="1"/>
+      <c r="I108" s="1"/>
+      <c r="J108" s="1"/>
+      <c r="K108" s="1"/>
+      <c r="L108" s="1"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="9">
+    <mergeCell ref="D105:L105"/>
+    <mergeCell ref="D106:L106"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="H3:L3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="D104:L104"/>
+    <mergeCell ref="N104:P107"/>
+  </mergeCells>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="36" max="16383" man="1"/>
+    <brk id="69" max="16383" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>118</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -8791,237 +12890,3994 @@
       </c>
       <c r="P102" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A941F369-0148-4D27-ADD8-F0F080776575}">
+  <dimension ref="A1:P107"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K115" sqref="K115"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="21" max="23" width="12" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+    </row>
+    <row r="4" spans="1:16" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C4" s="12"/>
+      <c r="D4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="12"/>
+      <c r="H4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="P4" s="10" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="5">
+        <v>101</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="17">
+        <v>3</v>
+      </c>
+      <c r="E5" s="17">
+        <v>0</v>
+      </c>
+      <c r="F5" s="17">
+        <v>2</v>
+      </c>
+      <c r="H5" s="19">
+        <v>2</v>
+      </c>
+      <c r="I5" s="20">
+        <v>1</v>
+      </c>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="N5" s="14">
+        <v>0</v>
+      </c>
+      <c r="O5" s="14">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="P5" s="14">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="7">
+        <v>147</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="18">
+        <v>3</v>
+      </c>
+      <c r="E6" s="18">
+        <v>0</v>
+      </c>
+      <c r="F6" s="18">
+        <v>1</v>
+      </c>
+      <c r="H6" s="21">
+        <v>1.95</v>
+      </c>
+      <c r="I6" s="22">
+        <v>1</v>
+      </c>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="N6" s="15">
+        <v>0</v>
+      </c>
+      <c r="O6" s="15">
+        <v>0.64</v>
+      </c>
+      <c r="P6" s="15">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>151</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="17">
+        <v>3</v>
+      </c>
+      <c r="E7" s="17">
+        <v>0</v>
+      </c>
+      <c r="F7" s="17">
+        <v>1</v>
+      </c>
+      <c r="H7" s="19">
+        <v>2</v>
+      </c>
+      <c r="I7" s="20">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="N7" s="14">
+        <v>0</v>
+      </c>
+      <c r="O7" s="14">
+        <v>0</v>
+      </c>
+      <c r="P7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="7">
+        <v>153</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="18">
+        <v>3</v>
+      </c>
+      <c r="E8" s="18">
+        <v>1</v>
+      </c>
+      <c r="F8" s="18">
+        <v>1</v>
+      </c>
+      <c r="H8" s="21">
+        <v>2</v>
+      </c>
+      <c r="I8" s="22">
+        <v>1</v>
+      </c>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="N8" s="15">
+        <v>0</v>
+      </c>
+      <c r="O8" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="P8" s="15">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>155</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="17">
+        <v>3</v>
+      </c>
+      <c r="E9" s="17">
+        <v>1</v>
+      </c>
+      <c r="F9" s="17">
+        <v>1</v>
+      </c>
+      <c r="H9" s="19">
+        <v>2</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="N9" s="14">
+        <v>0</v>
+      </c>
+      <c r="O9" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="P9" s="14">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="7">
+        <v>157</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="18">
+        <v>3</v>
+      </c>
+      <c r="E10" s="18">
+        <v>0</v>
+      </c>
+      <c r="F10" s="18">
+        <v>1</v>
+      </c>
+      <c r="H10" s="21">
+        <v>2</v>
+      </c>
+      <c r="I10" s="22">
+        <v>1</v>
+      </c>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P10" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>159</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="17">
+        <v>3</v>
+      </c>
+      <c r="E11" s="17">
+        <v>0</v>
+      </c>
+      <c r="F11" s="17">
+        <v>1</v>
+      </c>
+      <c r="H11" s="19">
+        <v>2</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="N11" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="O11" s="14">
+        <v>0.45</v>
+      </c>
+      <c r="P11" s="14">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="7">
+        <v>161</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="18">
+        <v>2</v>
+      </c>
+      <c r="E12" s="18">
+        <v>10</v>
+      </c>
+      <c r="F12" s="18">
+        <v>1</v>
+      </c>
+      <c r="H12" s="21">
+        <v>2</v>
+      </c>
+      <c r="I12" s="22">
+        <v>1</v>
+      </c>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="N12" s="15">
+        <v>0</v>
+      </c>
+      <c r="O12" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="P12" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>163</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="17">
+        <v>3</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1</v>
+      </c>
+      <c r="F13" s="17">
+        <v>1</v>
+      </c>
+      <c r="H13" s="19">
+        <v>1.92</v>
+      </c>
+      <c r="I13" s="20">
+        <v>1</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="N13" s="14">
+        <v>0</v>
+      </c>
+      <c r="O13" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P13" s="14">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="7">
+        <v>165</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="18">
+        <v>2</v>
+      </c>
+      <c r="E14" s="18">
+        <v>10</v>
+      </c>
+      <c r="F14" s="18">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
+        <v>1.95</v>
+      </c>
+      <c r="I14" s="22">
+        <v>1</v>
+      </c>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="N14" s="15">
+        <v>0</v>
+      </c>
+      <c r="O14" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="P14" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>167</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="17">
+        <v>3</v>
+      </c>
+      <c r="E15" s="17">
+        <v>1</v>
+      </c>
+      <c r="F15" s="17">
+        <v>1</v>
+      </c>
+      <c r="H15" s="19">
+        <v>1.96</v>
+      </c>
+      <c r="I15" s="20">
+        <v>1</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="N15" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="O15" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
+        <v>169</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="18">
+        <v>3</v>
+      </c>
+      <c r="E16" s="18">
+        <v>0</v>
+      </c>
+      <c r="F16" s="18">
+        <v>1</v>
+      </c>
+      <c r="H16" s="21">
+        <v>2</v>
+      </c>
+      <c r="I16" s="22">
+        <v>1</v>
+      </c>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="P16" s="15">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>173</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="17">
+        <v>3</v>
+      </c>
+      <c r="E17" s="17">
+        <v>1</v>
+      </c>
+      <c r="F17" s="17">
+        <v>1</v>
+      </c>
+      <c r="H17" s="19">
+        <v>2</v>
+      </c>
+      <c r="I17" s="20">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="N17" s="14">
+        <v>0</v>
+      </c>
+      <c r="O17" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="P17" s="14">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="7">
+        <v>175</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="18">
+        <v>3</v>
+      </c>
+      <c r="E18" s="18">
+        <v>0</v>
+      </c>
+      <c r="F18" s="18">
+        <v>1</v>
+      </c>
+      <c r="H18" s="21">
+        <v>2</v>
+      </c>
+      <c r="I18" s="22">
+        <v>1</v>
+      </c>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="N18" s="15">
+        <v>0</v>
+      </c>
+      <c r="O18" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="P18" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>183</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="17">
+        <v>3</v>
+      </c>
+      <c r="E19" s="17">
+        <v>1</v>
+      </c>
+      <c r="F19" s="17">
+        <v>1</v>
+      </c>
+      <c r="H19" s="19">
+        <v>2.137</v>
+      </c>
+      <c r="I19" s="20">
+        <v>1</v>
+      </c>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="N19" s="14">
+        <v>0</v>
+      </c>
+      <c r="O19" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="P19" s="14">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="7">
+        <v>185</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="18">
+        <v>3</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1</v>
+      </c>
+      <c r="F20" s="18">
+        <v>1</v>
+      </c>
+      <c r="H20" s="21">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I20" s="22">
+        <v>1</v>
+      </c>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="N20" s="15">
+        <v>0.06</v>
+      </c>
+      <c r="O20" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="P20" s="15">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>187</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="17">
+        <v>3</v>
+      </c>
+      <c r="E21" s="17">
+        <v>1</v>
+      </c>
+      <c r="F21" s="17">
+        <v>1</v>
+      </c>
+      <c r="H21" s="19">
+        <v>2</v>
+      </c>
+      <c r="I21" s="20">
+        <v>1</v>
+      </c>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="N21" s="14">
+        <v>0</v>
+      </c>
+      <c r="O21" s="14">
+        <v>0</v>
+      </c>
+      <c r="P21" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="7">
+        <v>190</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="18">
+        <v>3</v>
+      </c>
+      <c r="E22" s="18">
+        <v>0</v>
+      </c>
+      <c r="F22" s="18">
+        <v>1</v>
+      </c>
+      <c r="H22" s="21">
+        <v>1.9419999999999999</v>
+      </c>
+      <c r="I22" s="22">
+        <v>1</v>
+      </c>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="N22" s="15">
+        <v>0</v>
+      </c>
+      <c r="O22" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="P22" s="15">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>201</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="17">
+        <v>3</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1</v>
+      </c>
+      <c r="H23" s="19">
+        <v>2</v>
+      </c>
+      <c r="I23" s="20">
+        <v>1</v>
+      </c>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="N23" s="14">
+        <v>0</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P23" s="14">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="7">
+        <v>210</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="18">
+        <v>3</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="18">
+        <v>1</v>
+      </c>
+      <c r="H24" s="21">
+        <v>2.02</v>
+      </c>
+      <c r="I24" s="22">
+        <v>1</v>
+      </c>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="N24" s="15">
+        <v>0</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="P24" s="15">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>217</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="17">
+        <v>3</v>
+      </c>
+      <c r="E25" s="17">
+        <v>0</v>
+      </c>
+      <c r="F25" s="17">
+        <v>1</v>
+      </c>
+      <c r="H25" s="19">
+        <v>2</v>
+      </c>
+      <c r="I25" s="20">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="N25" s="14">
+        <v>0</v>
+      </c>
+      <c r="O25" s="14">
+        <v>0.3</v>
+      </c>
+      <c r="P25" s="14">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="7">
+        <v>219</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="18">
+        <v>3</v>
+      </c>
+      <c r="E26" s="18">
+        <v>1</v>
+      </c>
+      <c r="F26" s="18">
+        <v>1</v>
+      </c>
+      <c r="H26" s="21">
+        <v>2</v>
+      </c>
+      <c r="I26" s="22">
+        <v>1</v>
+      </c>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="N26" s="15">
+        <v>0</v>
+      </c>
+      <c r="O26" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="P26" s="15">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>223</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="17">
+        <v>3</v>
+      </c>
+      <c r="E27" s="17">
+        <v>1</v>
+      </c>
+      <c r="F27" s="17">
+        <v>1</v>
+      </c>
+      <c r="H27" s="19">
+        <v>2</v>
+      </c>
+      <c r="I27" s="20">
+        <v>1</v>
+      </c>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="N27" s="14">
+        <v>0</v>
+      </c>
+      <c r="O27" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="7">
+        <v>230</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="18">
+        <v>3</v>
+      </c>
+      <c r="E28" s="18">
+        <v>1</v>
+      </c>
+      <c r="F28" s="18">
+        <v>1</v>
+      </c>
+      <c r="H28" s="21">
+        <v>2</v>
+      </c>
+      <c r="I28" s="22">
+        <v>1</v>
+      </c>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9"/>
+      <c r="N28" s="15">
+        <v>0</v>
+      </c>
+      <c r="O28" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="P28" s="15">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>240</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="17">
+        <v>3</v>
+      </c>
+      <c r="E29" s="17">
+        <v>1</v>
+      </c>
+      <c r="F29" s="17">
+        <v>1</v>
+      </c>
+      <c r="H29" s="19">
+        <v>2</v>
+      </c>
+      <c r="I29" s="20">
+        <v>1</v>
+      </c>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="N29" s="14">
+        <v>0</v>
+      </c>
+      <c r="O29" s="14">
+        <v>0</v>
+      </c>
+      <c r="P29" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="7">
+        <v>250</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="18">
+        <v>3</v>
+      </c>
+      <c r="E30" s="18">
+        <v>1</v>
+      </c>
+      <c r="F30" s="18">
+        <v>1</v>
+      </c>
+      <c r="H30" s="21">
+        <v>2</v>
+      </c>
+      <c r="I30" s="22">
+        <v>1</v>
+      </c>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="N30" s="15">
+        <v>0</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0.60829999999999995</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>253</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="17">
+        <v>3</v>
+      </c>
+      <c r="E31" s="17">
+        <v>1</v>
+      </c>
+      <c r="F31" s="17">
+        <v>1</v>
+      </c>
+      <c r="H31" s="19">
+        <v>2</v>
+      </c>
+      <c r="I31" s="20">
+        <v>1</v>
+      </c>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4"/>
+      <c r="N31" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="O31" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P31" s="14">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="7">
+        <v>259</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="18">
+        <v>3</v>
+      </c>
+      <c r="E32" s="18">
+        <v>1</v>
+      </c>
+      <c r="F32" s="18">
+        <v>1</v>
+      </c>
+      <c r="H32" s="21">
+        <v>2</v>
+      </c>
+      <c r="I32" s="22">
+        <v>1</v>
+      </c>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="N32" s="15">
+        <v>0</v>
+      </c>
+      <c r="O32" s="15">
+        <v>0</v>
+      </c>
+      <c r="P32" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>260</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="17">
+        <v>3</v>
+      </c>
+      <c r="E33" s="17">
+        <v>0</v>
+      </c>
+      <c r="F33" s="17">
+        <v>1</v>
+      </c>
+      <c r="H33" s="19">
+        <v>2</v>
+      </c>
+      <c r="I33" s="20">
+        <v>1</v>
+      </c>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="N33" s="14">
+        <v>0</v>
+      </c>
+      <c r="O33" s="14">
+        <v>0</v>
+      </c>
+      <c r="P33" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="7">
+        <v>265</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="18">
+        <v>3</v>
+      </c>
+      <c r="E34" s="18">
+        <v>0</v>
+      </c>
+      <c r="F34" s="18">
+        <v>1</v>
+      </c>
+      <c r="H34" s="21">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="I34" s="22">
+        <v>1</v>
+      </c>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="N34" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0.45</v>
+      </c>
+      <c r="P34" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>269</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="17">
+        <v>3</v>
+      </c>
+      <c r="E35" s="17">
+        <v>1</v>
+      </c>
+      <c r="F35" s="17">
+        <v>1</v>
+      </c>
+      <c r="H35" s="19">
+        <v>2</v>
+      </c>
+      <c r="I35" s="20">
+        <v>1</v>
+      </c>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="L35" s="4"/>
+      <c r="N35" s="14">
+        <v>0.06</v>
+      </c>
+      <c r="O35" s="14">
+        <v>0.31</v>
+      </c>
+      <c r="P35" s="14">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="7">
+        <v>270</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="18">
+        <v>3</v>
+      </c>
+      <c r="E36" s="18">
+        <v>1</v>
+      </c>
+      <c r="F36" s="18">
+        <v>1</v>
+      </c>
+      <c r="H36" s="21">
+        <v>2</v>
+      </c>
+      <c r="I36" s="22">
+        <v>1</v>
+      </c>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="N36" s="15">
+        <v>0</v>
+      </c>
+      <c r="O36" s="15">
+        <v>9.9997044831617504E-2</v>
+      </c>
+      <c r="P36" s="15">
+        <v>0.90000295516838247</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>306</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="17">
+        <v>3</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1</v>
+      </c>
+      <c r="H37" s="19">
+        <v>2</v>
+      </c>
+      <c r="I37" s="20">
+        <v>1</v>
+      </c>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="N37" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="O37" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P37" s="14">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="7">
+        <v>316</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="18">
+        <v>3</v>
+      </c>
+      <c r="E38" s="18">
+        <v>0</v>
+      </c>
+      <c r="F38" s="18">
+        <v>1</v>
+      </c>
+      <c r="H38" s="21">
+        <v>2</v>
+      </c>
+      <c r="I38" s="22">
+        <v>1</v>
+      </c>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="N38" s="15">
+        <v>0</v>
+      </c>
+      <c r="O38" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="P38" s="15">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>320</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="17">
+        <v>3</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>1</v>
+      </c>
+      <c r="H39" s="19">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="I39" s="20">
+        <v>1</v>
+      </c>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="N39" s="14">
+        <v>0</v>
+      </c>
+      <c r="O39" s="14">
+        <v>0.23</v>
+      </c>
+      <c r="P39" s="14">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="7">
+        <v>326</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="18">
+        <v>3</v>
+      </c>
+      <c r="E40" s="18">
+        <v>0</v>
+      </c>
+      <c r="F40" s="18">
+        <v>1</v>
+      </c>
+      <c r="H40" s="21">
+        <v>2</v>
+      </c>
+      <c r="I40" s="22">
+        <v>1</v>
+      </c>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="N40" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O40" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="P40" s="15">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>329</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="17">
+        <v>3</v>
+      </c>
+      <c r="E41" s="17">
+        <v>1</v>
+      </c>
+      <c r="F41" s="17">
+        <v>1</v>
+      </c>
+      <c r="H41" s="19">
+        <v>2</v>
+      </c>
+      <c r="I41" s="20">
+        <v>1</v>
+      </c>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="N41" s="14">
+        <v>0</v>
+      </c>
+      <c r="O41" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="P41" s="14">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="7">
+        <v>330</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="18">
+        <v>3</v>
+      </c>
+      <c r="E42" s="18">
+        <v>0</v>
+      </c>
+      <c r="F42" s="18">
+        <v>1</v>
+      </c>
+      <c r="H42" s="21">
+        <v>2.1</v>
+      </c>
+      <c r="I42" s="22">
+        <v>1</v>
+      </c>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="N42" s="15">
+        <v>0</v>
+      </c>
+      <c r="O42" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="P42" s="15">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>336</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="17">
+        <v>2</v>
+      </c>
+      <c r="E43" s="17">
+        <v>10</v>
+      </c>
+      <c r="F43" s="17">
+        <v>1</v>
+      </c>
+      <c r="H43" s="19">
+        <v>2</v>
+      </c>
+      <c r="I43" s="20">
+        <v>1</v>
+      </c>
+      <c r="J43" s="4"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="N43" s="14">
+        <v>0</v>
+      </c>
+      <c r="O43" s="14">
+        <v>0</v>
+      </c>
+      <c r="P43" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="7">
+        <v>340</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="18">
+        <v>3</v>
+      </c>
+      <c r="E44" s="18">
+        <v>1</v>
+      </c>
+      <c r="F44" s="18">
+        <v>1</v>
+      </c>
+      <c r="H44" s="21">
+        <v>2</v>
+      </c>
+      <c r="I44" s="22">
+        <v>1</v>
+      </c>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="N44" s="15">
+        <v>0</v>
+      </c>
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+      <c r="P44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>350</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="17">
+        <v>3</v>
+      </c>
+      <c r="E45" s="17">
+        <v>1</v>
+      </c>
+      <c r="F45" s="17">
+        <v>1</v>
+      </c>
+      <c r="H45" s="19">
+        <v>2</v>
+      </c>
+      <c r="I45" s="20">
+        <v>1</v>
+      </c>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="N45" s="14">
+        <v>0</v>
+      </c>
+      <c r="O45" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P45" s="14">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="7">
+        <v>360</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="18">
+        <v>3</v>
+      </c>
+      <c r="E46" s="18">
+        <v>1</v>
+      </c>
+      <c r="F46" s="18">
+        <v>1</v>
+      </c>
+      <c r="H46" s="21">
+        <v>2</v>
+      </c>
+      <c r="I46" s="22">
+        <v>1</v>
+      </c>
+      <c r="J46" s="9"/>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9"/>
+      <c r="N46" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="O46" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="P46" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>370</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="17">
+        <v>3</v>
+      </c>
+      <c r="E47" s="17">
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <v>1</v>
+      </c>
+      <c r="H47" s="19">
+        <v>2.1</v>
+      </c>
+      <c r="I47" s="20">
+        <v>1</v>
+      </c>
+      <c r="J47" s="4"/>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="N47" s="14">
+        <v>0</v>
+      </c>
+      <c r="O47" s="14">
+        <v>0</v>
+      </c>
+      <c r="P47" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="7">
+        <v>376</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="18">
+        <v>3</v>
+      </c>
+      <c r="E48" s="18">
+        <v>1</v>
+      </c>
+      <c r="F48" s="18">
+        <v>1</v>
+      </c>
+      <c r="H48" s="21">
+        <v>2</v>
+      </c>
+      <c r="I48" s="22">
+        <v>1</v>
+      </c>
+      <c r="J48" s="9"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="N48" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0.49590000000000001</v>
+      </c>
+      <c r="P48" s="15">
+        <v>0.50409999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>390</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="17">
+        <v>3</v>
+      </c>
+      <c r="E49" s="17">
+        <v>1</v>
+      </c>
+      <c r="F49" s="17">
+        <v>1</v>
+      </c>
+      <c r="H49" s="19">
+        <v>2</v>
+      </c>
+      <c r="I49" s="20">
+        <v>1</v>
+      </c>
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+      <c r="N49" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="O49" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="P49" s="14">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="7">
+        <v>400</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="18">
+        <v>3</v>
+      </c>
+      <c r="E50" s="18">
+        <v>1</v>
+      </c>
+      <c r="F50" s="18">
+        <v>1</v>
+      </c>
+      <c r="H50" s="21">
+        <v>1.75</v>
+      </c>
+      <c r="I50" s="22">
+        <v>1</v>
+      </c>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
+      <c r="L50" s="9"/>
+      <c r="N50" s="15">
+        <v>0</v>
+      </c>
+      <c r="O50" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="P50" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>410</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="17">
+        <v>3</v>
+      </c>
+      <c r="E51" s="17">
+        <v>1</v>
+      </c>
+      <c r="F51" s="17">
+        <v>1</v>
+      </c>
+      <c r="H51" s="19">
+        <v>2</v>
+      </c>
+      <c r="I51" s="20">
+        <v>1</v>
+      </c>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="N51" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="O51" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="P51" s="14">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="7">
+        <v>420</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="18">
+        <v>3</v>
+      </c>
+      <c r="E52" s="18">
+        <v>1</v>
+      </c>
+      <c r="F52" s="18">
+        <v>1</v>
+      </c>
+      <c r="H52" s="21">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="I52" s="22">
+        <v>1</v>
+      </c>
+      <c r="J52" s="9"/>
+      <c r="K52" s="9"/>
+      <c r="L52" s="9"/>
+      <c r="N52" s="15">
+        <v>0</v>
+      </c>
+      <c r="O52" s="15">
+        <v>0</v>
+      </c>
+      <c r="P52" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>430</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="17">
+        <v>2</v>
+      </c>
+      <c r="E53" s="17">
+        <v>11</v>
+      </c>
+      <c r="F53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="19">
+        <v>2</v>
+      </c>
+      <c r="I53" s="20">
+        <v>1</v>
+      </c>
+      <c r="J53" s="4"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="N53" s="14">
+        <v>0</v>
+      </c>
+      <c r="O53" s="14">
+        <v>0</v>
+      </c>
+      <c r="P53" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="7">
+        <v>440</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="18">
+        <v>3</v>
+      </c>
+      <c r="E54" s="18">
+        <v>1</v>
+      </c>
+      <c r="F54" s="18">
+        <v>1</v>
+      </c>
+      <c r="H54" s="21">
+        <v>2</v>
+      </c>
+      <c r="I54" s="22">
+        <v>1</v>
+      </c>
+      <c r="J54" s="9"/>
+      <c r="K54" s="9"/>
+      <c r="L54" s="9"/>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="15">
+        <v>0</v>
+      </c>
+      <c r="P54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>450</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="17">
+        <v>3</v>
+      </c>
+      <c r="E55" s="17">
+        <v>0</v>
+      </c>
+      <c r="F55" s="17">
+        <v>1</v>
+      </c>
+      <c r="H55" s="19">
+        <v>2</v>
+      </c>
+      <c r="I55" s="20">
+        <v>1</v>
+      </c>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="N55" s="14">
+        <v>0</v>
+      </c>
+      <c r="O55" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="P55" s="14">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="7">
+        <v>461</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="18">
+        <v>2</v>
+      </c>
+      <c r="E56" s="18">
+        <v>10</v>
+      </c>
+      <c r="F56" s="18">
+        <v>1</v>
+      </c>
+      <c r="H56" s="21">
+        <v>1.8519000000000001</v>
+      </c>
+      <c r="I56" s="22">
+        <v>1</v>
+      </c>
+      <c r="J56" s="9"/>
+      <c r="K56" s="9"/>
+      <c r="L56" s="9"/>
+      <c r="N56" s="15">
+        <v>0</v>
+      </c>
+      <c r="O56" s="15">
+        <v>0.44030000000000002</v>
+      </c>
+      <c r="P56" s="15">
+        <v>0.55969999999999998</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>479</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="17">
+        <v>3</v>
+      </c>
+      <c r="E57" s="17">
+        <v>0</v>
+      </c>
+      <c r="F57" s="17">
+        <v>1</v>
+      </c>
+      <c r="H57" s="19">
+        <v>1.97</v>
+      </c>
+      <c r="I57" s="20">
+        <v>1</v>
+      </c>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="N57" s="14">
+        <v>0.06</v>
+      </c>
+      <c r="O57" s="14">
+        <v>0.17</v>
+      </c>
+      <c r="P57" s="14">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="7">
+        <v>480</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="18">
+        <v>3</v>
+      </c>
+      <c r="E58" s="18">
+        <v>0</v>
+      </c>
+      <c r="F58" s="18">
+        <v>1</v>
+      </c>
+      <c r="H58" s="21">
+        <v>2.15</v>
+      </c>
+      <c r="I58" s="22">
+        <v>1</v>
+      </c>
+      <c r="J58" s="9"/>
+      <c r="K58" s="9"/>
+      <c r="L58" s="9"/>
+      <c r="N58" s="15">
+        <v>0</v>
+      </c>
+      <c r="O58" s="15">
+        <v>0</v>
+      </c>
+      <c r="P58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>482</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="17">
+        <v>3</v>
+      </c>
+      <c r="E59" s="17">
+        <v>0</v>
+      </c>
+      <c r="F59" s="17">
+        <v>1</v>
+      </c>
+      <c r="H59" s="19">
+        <v>2</v>
+      </c>
+      <c r="I59" s="20">
+        <v>1</v>
+      </c>
+      <c r="J59" s="4"/>
+      <c r="K59" s="4"/>
+      <c r="L59" s="4"/>
+      <c r="N59" s="14">
+        <v>0</v>
+      </c>
+      <c r="O59" s="14">
+        <v>0</v>
+      </c>
+      <c r="P59" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="7">
+        <v>492</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="18">
+        <v>3</v>
+      </c>
+      <c r="E60" s="18">
+        <v>1</v>
+      </c>
+      <c r="F60" s="18">
+        <v>1</v>
+      </c>
+      <c r="H60" s="21">
+        <v>1.66</v>
+      </c>
+      <c r="I60" s="22">
+        <v>1</v>
+      </c>
+      <c r="J60" s="9"/>
+      <c r="K60" s="9"/>
+      <c r="L60" s="9"/>
+      <c r="N60" s="15">
+        <v>0</v>
+      </c>
+      <c r="O60" s="15">
+        <v>0</v>
+      </c>
+      <c r="P60" s="15">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>510</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="17">
+        <v>3</v>
+      </c>
+      <c r="E61" s="17">
+        <v>1</v>
+      </c>
+      <c r="F61" s="17">
+        <v>1</v>
+      </c>
+      <c r="H61" s="19">
+        <v>1.93</v>
+      </c>
+      <c r="I61" s="20">
+        <v>1</v>
+      </c>
+      <c r="J61" s="4"/>
+      <c r="K61" s="4"/>
+      <c r="L61" s="4"/>
+      <c r="N61" s="14">
+        <v>0</v>
+      </c>
+      <c r="O61" s="14">
+        <v>0.23</v>
+      </c>
+      <c r="P61" s="14">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="7">
+        <v>530</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="18">
+        <v>3</v>
+      </c>
+      <c r="E62" s="18">
+        <v>0</v>
+      </c>
+      <c r="F62" s="18">
+        <v>1</v>
+      </c>
+      <c r="H62" s="21">
+        <v>2</v>
+      </c>
+      <c r="I62" s="22">
+        <v>1</v>
+      </c>
+      <c r="J62" s="9"/>
+      <c r="K62" s="9"/>
+      <c r="L62" s="9"/>
+      <c r="N62" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="O62" s="15">
+        <v>0.11</v>
+      </c>
+      <c r="P62" s="15">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>540</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="17">
+        <v>2</v>
+      </c>
+      <c r="E63" s="17">
+        <v>9</v>
+      </c>
+      <c r="F63" s="17">
+        <v>1</v>
+      </c>
+      <c r="H63" s="19">
+        <v>1.99</v>
+      </c>
+      <c r="I63" s="20">
+        <v>1</v>
+      </c>
+      <c r="J63" s="4"/>
+      <c r="K63" s="4"/>
+      <c r="L63" s="4"/>
+      <c r="N63" s="14">
+        <v>0</v>
+      </c>
+      <c r="O63" s="14">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P63" s="14">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="7">
+        <v>550</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="18">
+        <v>3</v>
+      </c>
+      <c r="E64" s="18">
+        <v>1</v>
+      </c>
+      <c r="F64" s="18">
+        <v>1</v>
+      </c>
+      <c r="H64" s="21">
+        <v>2</v>
+      </c>
+      <c r="I64" s="22">
+        <v>1</v>
+      </c>
+      <c r="J64" s="9"/>
+      <c r="K64" s="9"/>
+      <c r="L64" s="9"/>
+      <c r="N64" s="15">
+        <v>0</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P64" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>561</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="17">
+        <v>3</v>
+      </c>
+      <c r="E65" s="17">
+        <v>0</v>
+      </c>
+      <c r="F65" s="17">
+        <v>1</v>
+      </c>
+      <c r="H65" s="19">
+        <v>1.96</v>
+      </c>
+      <c r="I65" s="20">
+        <v>1</v>
+      </c>
+      <c r="J65" s="4"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="N65" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="O65" s="14">
+        <v>0.32</v>
+      </c>
+      <c r="P65" s="14">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="7">
+        <v>563</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="18">
+        <v>3</v>
+      </c>
+      <c r="E66" s="18">
+        <v>0</v>
+      </c>
+      <c r="F66" s="18">
+        <v>1</v>
+      </c>
+      <c r="H66" s="21">
+        <v>2</v>
+      </c>
+      <c r="I66" s="22">
+        <v>1</v>
+      </c>
+      <c r="J66" s="9"/>
+      <c r="K66" s="9"/>
+      <c r="L66" s="9"/>
+      <c r="N66" s="15">
+        <v>0</v>
+      </c>
+      <c r="O66" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="P66" s="15">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>573</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="17">
+        <v>3</v>
+      </c>
+      <c r="E67" s="17">
+        <v>1</v>
+      </c>
+      <c r="F67" s="17">
+        <v>1</v>
+      </c>
+      <c r="H67" s="19">
+        <v>2.06</v>
+      </c>
+      <c r="I67" s="20">
+        <v>1</v>
+      </c>
+      <c r="J67" s="4"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="N67" s="14">
+        <v>0</v>
+      </c>
+      <c r="O67" s="14">
+        <v>0</v>
+      </c>
+      <c r="P67" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="7">
+        <v>575</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="18">
+        <v>2</v>
+      </c>
+      <c r="E68" s="18">
+        <v>10</v>
+      </c>
+      <c r="F68" s="18">
+        <v>1</v>
+      </c>
+      <c r="H68" s="21">
+        <v>2</v>
+      </c>
+      <c r="I68" s="22">
+        <v>1</v>
+      </c>
+      <c r="J68" s="9"/>
+      <c r="K68" s="9"/>
+      <c r="L68" s="9"/>
+      <c r="N68" s="15">
+        <v>0.04</v>
+      </c>
+      <c r="O68" s="15">
+        <v>0.13</v>
+      </c>
+      <c r="P68" s="15">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>580</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="17">
+        <v>3</v>
+      </c>
+      <c r="E69" s="17">
+        <v>0</v>
+      </c>
+      <c r="F69" s="17">
+        <v>1</v>
+      </c>
+      <c r="H69" s="19">
+        <v>1.88</v>
+      </c>
+      <c r="I69" s="20">
+        <v>1</v>
+      </c>
+      <c r="J69" s="4"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="N69" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="O69" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="P69" s="14">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="7">
+        <v>607</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="18">
+        <v>3</v>
+      </c>
+      <c r="E70" s="18">
+        <v>1</v>
+      </c>
+      <c r="F70" s="18">
+        <v>1</v>
+      </c>
+      <c r="H70" s="21">
+        <v>1.86</v>
+      </c>
+      <c r="I70" s="22">
+        <v>1</v>
+      </c>
+      <c r="J70" s="9"/>
+      <c r="K70" s="9"/>
+      <c r="L70" s="9"/>
+      <c r="N70" s="15">
+        <v>0</v>
+      </c>
+      <c r="O70" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="P70" s="15">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>615</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="17">
+        <v>3</v>
+      </c>
+      <c r="E71" s="17">
+        <v>1</v>
+      </c>
+      <c r="F71" s="17">
+        <v>1</v>
+      </c>
+      <c r="H71" s="19">
+        <v>2</v>
+      </c>
+      <c r="I71" s="20">
+        <v>1</v>
+      </c>
+      <c r="J71" s="4"/>
+      <c r="K71" s="4"/>
+      <c r="L71" s="4"/>
+      <c r="N71" s="14">
+        <v>0</v>
+      </c>
+      <c r="O71" s="14">
+        <v>0</v>
+      </c>
+      <c r="P71" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="7">
+        <v>621</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="18">
+        <v>3</v>
+      </c>
+      <c r="E72" s="18">
+        <v>0</v>
+      </c>
+      <c r="F72" s="18">
+        <v>1</v>
+      </c>
+      <c r="H72" s="21">
+        <v>2</v>
+      </c>
+      <c r="I72" s="22">
+        <v>1</v>
+      </c>
+      <c r="J72" s="9"/>
+      <c r="K72" s="9"/>
+      <c r="L72" s="9"/>
+      <c r="N72" s="15">
+        <v>0</v>
+      </c>
+      <c r="O72" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="P72" s="15">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>630</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="17">
+        <v>2</v>
+      </c>
+      <c r="E73" s="17">
+        <v>11</v>
+      </c>
+      <c r="F73" s="17">
+        <v>1</v>
+      </c>
+      <c r="H73" s="19">
+        <v>1.96</v>
+      </c>
+      <c r="I73" s="20">
+        <v>1</v>
+      </c>
+      <c r="J73" s="4"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="N73" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="O73" s="14">
+        <v>0.31</v>
+      </c>
+      <c r="P73" s="14">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="7">
+        <v>657</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="18">
+        <v>2</v>
+      </c>
+      <c r="E74" s="18">
+        <v>9</v>
+      </c>
+      <c r="F74" s="18">
+        <v>1</v>
+      </c>
+      <c r="H74" s="21">
+        <v>1.82</v>
+      </c>
+      <c r="I74" s="22">
+        <v>1</v>
+      </c>
+      <c r="J74" s="9"/>
+      <c r="K74" s="9"/>
+      <c r="L74" s="9"/>
+      <c r="N74" s="15">
+        <v>0</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+      <c r="P74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>661</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="17">
+        <v>3</v>
+      </c>
+      <c r="E75" s="17">
+        <v>0</v>
+      </c>
+      <c r="F75" s="17">
+        <v>1</v>
+      </c>
+      <c r="H75" s="19">
+        <v>1.95</v>
+      </c>
+      <c r="I75" s="20">
+        <v>1</v>
+      </c>
+      <c r="J75" s="4"/>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4"/>
+      <c r="N75" s="14">
+        <v>0</v>
+      </c>
+      <c r="O75" s="14">
+        <v>0.29389999999999999</v>
+      </c>
+      <c r="P75" s="14">
+        <v>0.56279999999999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="7">
+        <v>665</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="18">
+        <v>3</v>
+      </c>
+      <c r="E76" s="18">
+        <v>1</v>
+      </c>
+      <c r="F76" s="18">
+        <v>1</v>
+      </c>
+      <c r="H76" s="21">
+        <v>2</v>
+      </c>
+      <c r="I76" s="22">
+        <v>1</v>
+      </c>
+      <c r="J76" s="9"/>
+      <c r="K76" s="9"/>
+      <c r="L76" s="9"/>
+      <c r="N76" s="15">
+        <v>0</v>
+      </c>
+      <c r="O76" s="15">
+        <v>0</v>
+      </c>
+      <c r="P76" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>671</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="17">
+        <v>2</v>
+      </c>
+      <c r="E77" s="17">
+        <v>10</v>
+      </c>
+      <c r="F77" s="17">
+        <v>1</v>
+      </c>
+      <c r="H77" s="19">
+        <v>2</v>
+      </c>
+      <c r="I77" s="20">
+        <v>1</v>
+      </c>
+      <c r="J77" s="4"/>
+      <c r="K77" s="4"/>
+      <c r="L77" s="4"/>
+      <c r="N77" s="14">
+        <v>0</v>
+      </c>
+      <c r="O77" s="14">
+        <v>0</v>
+      </c>
+      <c r="P77" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="7">
+        <v>706</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="18">
+        <v>3</v>
+      </c>
+      <c r="E78" s="18">
+        <v>1</v>
+      </c>
+      <c r="F78" s="18">
+        <v>1</v>
+      </c>
+      <c r="H78" s="21">
+        <v>2</v>
+      </c>
+      <c r="I78" s="22">
+        <v>1</v>
+      </c>
+      <c r="J78" s="9"/>
+      <c r="K78" s="9"/>
+      <c r="L78" s="9"/>
+      <c r="N78" s="15">
+        <v>0.13</v>
+      </c>
+      <c r="O78" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="P78" s="15">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>707</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="17">
+        <v>3</v>
+      </c>
+      <c r="E79" s="17">
+        <v>1</v>
+      </c>
+      <c r="F79" s="17">
+        <v>1</v>
+      </c>
+      <c r="H79" s="19">
+        <v>2</v>
+      </c>
+      <c r="I79" s="20">
+        <v>1</v>
+      </c>
+      <c r="J79" s="4"/>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4"/>
+      <c r="N79" s="14">
+        <v>0</v>
+      </c>
+      <c r="O79" s="14">
+        <v>0.39</v>
+      </c>
+      <c r="P79" s="14">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="7">
+        <v>710</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="18">
+        <v>3</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="18">
+        <v>1</v>
+      </c>
+      <c r="H80" s="21">
+        <v>2</v>
+      </c>
+      <c r="I80" s="22">
+        <v>1</v>
+      </c>
+      <c r="J80" s="9"/>
+      <c r="K80" s="9"/>
+      <c r="L80" s="9"/>
+      <c r="N80" s="15">
+        <v>0</v>
+      </c>
+      <c r="O80" s="15">
+        <v>0</v>
+      </c>
+      <c r="P80" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>727</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="17">
+        <v>3</v>
+      </c>
+      <c r="E81" s="17">
+        <v>0</v>
+      </c>
+      <c r="F81" s="17">
+        <v>1</v>
+      </c>
+      <c r="H81" s="19">
+        <v>2</v>
+      </c>
+      <c r="I81" s="20">
+        <v>1</v>
+      </c>
+      <c r="J81" s="4"/>
+      <c r="K81" s="4"/>
+      <c r="L81" s="4"/>
+      <c r="N81" s="14">
+        <v>0</v>
+      </c>
+      <c r="O81" s="14">
+        <v>0</v>
+      </c>
+      <c r="P81" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="7">
+        <v>730</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="18">
+        <v>3</v>
+      </c>
+      <c r="E82" s="18">
+        <v>1</v>
+      </c>
+      <c r="F82" s="18">
+        <v>1</v>
+      </c>
+      <c r="H82" s="21">
+        <v>2</v>
+      </c>
+      <c r="I82" s="22">
+        <v>1</v>
+      </c>
+      <c r="J82" s="9"/>
+      <c r="K82" s="9"/>
+      <c r="L82" s="9"/>
+      <c r="N82" s="15">
+        <v>0</v>
+      </c>
+      <c r="O82" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="P82" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>740</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="17">
+        <v>3</v>
+      </c>
+      <c r="E83" s="17">
+        <v>1</v>
+      </c>
+      <c r="F83" s="17">
+        <v>1</v>
+      </c>
+      <c r="H83" s="19">
+        <v>2</v>
+      </c>
+      <c r="I83" s="20">
+        <v>1</v>
+      </c>
+      <c r="J83" s="4"/>
+      <c r="K83" s="4"/>
+      <c r="L83" s="4"/>
+      <c r="N83" s="14">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="O83" s="14">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="P83" s="14">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="7">
+        <v>741</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="18">
+        <v>3</v>
+      </c>
+      <c r="E84" s="18">
+        <v>1</v>
+      </c>
+      <c r="F84" s="18">
+        <v>1</v>
+      </c>
+      <c r="H84" s="21">
+        <v>1.5</v>
+      </c>
+      <c r="I84" s="22">
+        <v>1</v>
+      </c>
+      <c r="J84" s="9"/>
+      <c r="K84" s="9"/>
+      <c r="L84" s="9"/>
+      <c r="N84" s="15">
+        <v>0</v>
+      </c>
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+      <c r="P84" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>746</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="17">
+        <v>3</v>
+      </c>
+      <c r="E85" s="17">
+        <v>1</v>
+      </c>
+      <c r="F85" s="17">
+        <v>1</v>
+      </c>
+      <c r="H85" s="19">
+        <v>2</v>
+      </c>
+      <c r="I85" s="20">
+        <v>1</v>
+      </c>
+      <c r="J85" s="4"/>
+      <c r="K85" s="4"/>
+      <c r="L85" s="4"/>
+      <c r="N85" s="14">
+        <v>0</v>
+      </c>
+      <c r="O85" s="14">
+        <v>0</v>
+      </c>
+      <c r="P85" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="7">
+        <v>751</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="18">
+        <v>3</v>
+      </c>
+      <c r="E86" s="18">
+        <v>1</v>
+      </c>
+      <c r="F86" s="18">
+        <v>1</v>
+      </c>
+      <c r="H86" s="21">
+        <v>2</v>
+      </c>
+      <c r="I86" s="22">
+        <v>1</v>
+      </c>
+      <c r="J86" s="9"/>
+      <c r="K86" s="9"/>
+      <c r="L86" s="9"/>
+      <c r="N86" s="15">
+        <v>0</v>
+      </c>
+      <c r="O86" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="P86" s="15">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>756</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="17">
+        <v>3</v>
+      </c>
+      <c r="E87" s="17">
+        <v>1</v>
+      </c>
+      <c r="F87" s="17">
+        <v>1</v>
+      </c>
+      <c r="H87" s="19">
+        <v>1.96</v>
+      </c>
+      <c r="I87" s="20">
+        <v>1</v>
+      </c>
+      <c r="J87" s="4"/>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4"/>
+      <c r="N87" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="O87" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="P87" s="14">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="7">
+        <v>760</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="18">
+        <v>2</v>
+      </c>
+      <c r="E88" s="18">
+        <v>10</v>
+      </c>
+      <c r="F88" s="18">
+        <v>1</v>
+      </c>
+      <c r="H88" s="21">
+        <v>1.9</v>
+      </c>
+      <c r="I88" s="22">
+        <v>1</v>
+      </c>
+      <c r="J88" s="9"/>
+      <c r="K88" s="9"/>
+      <c r="L88" s="9"/>
+      <c r="N88" s="15">
+        <v>0</v>
+      </c>
+      <c r="O88" s="15">
+        <v>0.09</v>
+      </c>
+      <c r="P88" s="15">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>766</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="17">
+        <v>3</v>
+      </c>
+      <c r="E89" s="17">
+        <v>0</v>
+      </c>
+      <c r="F89" s="17">
+        <v>1</v>
+      </c>
+      <c r="H89" s="19">
+        <v>2</v>
+      </c>
+      <c r="I89" s="20">
+        <v>1</v>
+      </c>
+      <c r="J89" s="4"/>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="N89" s="14">
+        <v>0</v>
+      </c>
+      <c r="O89" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="P89" s="14">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="7">
+        <v>773</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="18">
+        <v>3</v>
+      </c>
+      <c r="E90" s="18">
+        <v>1</v>
+      </c>
+      <c r="F90" s="18">
+        <v>1</v>
+      </c>
+      <c r="H90" s="21">
+        <v>2</v>
+      </c>
+      <c r="I90" s="22">
+        <v>1</v>
+      </c>
+      <c r="J90" s="9"/>
+      <c r="K90" s="9"/>
+      <c r="L90" s="9"/>
+      <c r="N90" s="15">
+        <v>0</v>
+      </c>
+      <c r="O90" s="15">
+        <v>0</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>779</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="17">
+        <v>2</v>
+      </c>
+      <c r="E91" s="17">
+        <v>11</v>
+      </c>
+      <c r="F91" s="17">
+        <v>1</v>
+      </c>
+      <c r="H91" s="19">
+        <v>2</v>
+      </c>
+      <c r="I91" s="20">
+        <v>1</v>
+      </c>
+      <c r="J91" s="4"/>
+      <c r="K91" s="4"/>
+      <c r="L91" s="4"/>
+      <c r="N91" s="14">
+        <v>0</v>
+      </c>
+      <c r="O91" s="14">
+        <v>0</v>
+      </c>
+      <c r="P91" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="7">
+        <v>787</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="18">
+        <v>3</v>
+      </c>
+      <c r="E92" s="18">
+        <v>1</v>
+      </c>
+      <c r="F92" s="18">
+        <v>1</v>
+      </c>
+      <c r="H92" s="21">
+        <v>2</v>
+      </c>
+      <c r="I92" s="22">
+        <v>1</v>
+      </c>
+      <c r="J92" s="9"/>
+      <c r="K92" s="9"/>
+      <c r="L92" s="9"/>
+      <c r="N92" s="15">
+        <v>0</v>
+      </c>
+      <c r="O92" s="15">
+        <v>0</v>
+      </c>
+      <c r="P92" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>791</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="17">
+        <v>3</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="17">
+        <v>1</v>
+      </c>
+      <c r="H93" s="19">
+        <v>2</v>
+      </c>
+      <c r="I93" s="20">
+        <v>1</v>
+      </c>
+      <c r="J93" s="4"/>
+      <c r="K93" s="4"/>
+      <c r="L93" s="4"/>
+      <c r="N93" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="O93" s="14">
+        <v>0.38</v>
+      </c>
+      <c r="P93" s="14">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="7">
+        <v>810</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="18">
+        <v>3</v>
+      </c>
+      <c r="E94" s="18">
+        <v>0</v>
+      </c>
+      <c r="F94" s="18">
+        <v>1</v>
+      </c>
+      <c r="H94" s="21">
+        <v>2.08</v>
+      </c>
+      <c r="I94" s="22">
+        <v>1</v>
+      </c>
+      <c r="J94" s="9"/>
+      <c r="K94" s="9"/>
+      <c r="L94" s="9"/>
+      <c r="N94" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0.09</v>
+      </c>
+      <c r="P94" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>813</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="17">
+        <v>3</v>
+      </c>
+      <c r="E95" s="17">
+        <v>1</v>
+      </c>
+      <c r="F95" s="17">
+        <v>1</v>
+      </c>
+      <c r="H95" s="19">
+        <v>2</v>
+      </c>
+      <c r="I95" s="20">
+        <v>1</v>
+      </c>
+      <c r="J95" s="4"/>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4"/>
+      <c r="N95" s="14">
+        <v>0</v>
+      </c>
+      <c r="O95" s="14">
+        <v>0</v>
+      </c>
+      <c r="P95" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="7">
+        <v>820</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="18">
+        <v>3</v>
+      </c>
+      <c r="E96" s="18">
+        <v>1</v>
+      </c>
+      <c r="F96" s="18">
+        <v>1</v>
+      </c>
+      <c r="H96" s="21">
+        <v>2</v>
+      </c>
+      <c r="I96" s="22">
+        <v>1</v>
+      </c>
+      <c r="J96" s="9"/>
+      <c r="K96" s="9"/>
+      <c r="L96" s="9"/>
+      <c r="N96" s="15">
+        <v>0</v>
+      </c>
+      <c r="O96" s="15">
+        <v>0</v>
+      </c>
+      <c r="P96" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>825</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="17">
+        <v>2</v>
+      </c>
+      <c r="E97" s="17">
+        <v>11</v>
+      </c>
+      <c r="F97" s="17">
+        <v>1</v>
+      </c>
+      <c r="H97" s="19">
+        <v>1.76</v>
+      </c>
+      <c r="I97" s="20">
+        <v>1</v>
+      </c>
+      <c r="J97" s="4"/>
+      <c r="K97" s="4"/>
+      <c r="L97" s="4"/>
+      <c r="N97" s="14">
+        <v>0</v>
+      </c>
+      <c r="O97" s="14">
+        <v>0</v>
+      </c>
+      <c r="P97" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="7">
+        <v>840</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="18">
+        <v>2</v>
+      </c>
+      <c r="E98" s="18">
+        <v>11</v>
+      </c>
+      <c r="F98" s="18">
+        <v>1</v>
+      </c>
+      <c r="H98" s="21">
+        <v>2</v>
+      </c>
+      <c r="I98" s="22">
+        <v>1</v>
+      </c>
+      <c r="J98" s="9"/>
+      <c r="K98" s="9"/>
+      <c r="L98" s="9"/>
+      <c r="N98" s="15">
+        <v>0</v>
+      </c>
+      <c r="O98" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P98" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>846</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="17">
+        <v>3</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>1</v>
+      </c>
+      <c r="H99" s="19">
+        <v>2.15</v>
+      </c>
+      <c r="I99" s="20">
+        <v>1</v>
+      </c>
+      <c r="J99" s="4"/>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="N99" s="14">
+        <v>0</v>
+      </c>
+      <c r="O99" s="14">
+        <v>0</v>
+      </c>
+      <c r="P99" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="7">
+        <v>849</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="18">
+        <v>2</v>
+      </c>
+      <c r="E100" s="18">
+        <v>11</v>
+      </c>
+      <c r="F100" s="18">
+        <v>1</v>
+      </c>
+      <c r="H100" s="21">
+        <v>2</v>
+      </c>
+      <c r="I100" s="22">
+        <v>1</v>
+      </c>
+      <c r="J100" s="9"/>
+      <c r="K100" s="9"/>
+      <c r="L100" s="9"/>
+      <c r="N100" s="15">
+        <v>0</v>
+      </c>
+      <c r="O100" s="15">
+        <v>0</v>
+      </c>
+      <c r="P100" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>851</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="17">
+        <v>3</v>
+      </c>
+      <c r="E101" s="17">
+        <v>0</v>
+      </c>
+      <c r="F101" s="17">
+        <v>1</v>
+      </c>
+      <c r="H101" s="19">
+        <v>1.99</v>
+      </c>
+      <c r="I101" s="20">
+        <v>1</v>
+      </c>
+      <c r="J101" s="4"/>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4"/>
+      <c r="N101" s="14">
+        <v>0</v>
+      </c>
+      <c r="O101" s="14">
+        <v>0.59</v>
+      </c>
+      <c r="P101" s="14">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="7">
+        <v>860</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="18">
+        <v>3</v>
+      </c>
+      <c r="E102" s="18">
+        <v>1</v>
+      </c>
+      <c r="F102" s="18">
+        <v>1</v>
+      </c>
+      <c r="H102" s="21">
+        <v>2.16</v>
+      </c>
+      <c r="I102" s="22">
+        <v>1</v>
+      </c>
+      <c r="J102" s="9"/>
+      <c r="K102" s="9"/>
+      <c r="L102" s="9"/>
+      <c r="N102" s="15">
+        <v>0</v>
+      </c>
+      <c r="O102" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="P102" s="15">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="1"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1"/>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="1"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+      <c r="D104" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="1"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="1"/>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="1"/>
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1"/>
+      <c r="J107" s="1"/>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="D104:L104"/>
+    <mergeCell ref="N104:P107"/>
+    <mergeCell ref="D105:L105"/>
+    <mergeCell ref="D106:L106"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="H3:L3"/>
+    <mergeCell ref="N3:P3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -12570,221 +20426,221 @@
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="R4:T101">
     <sortCondition ref="R5"/>
   </sortState>
   <mergeCells count="9">
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:B102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -16286,236 +24142,236 @@
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>122</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -20511,236 +28367,236 @@
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:P1"/>
+      <selection activeCell="O5" sqref="O5:P5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -24804,4511 +32660,4511 @@
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...4272 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:S108"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:P1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.140625" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6" customWidth="1"/>
+    <col min="4" max="6" width="9.7109375" customWidth="1"/>
+    <col min="7" max="7" width="6" customWidth="1"/>
+    <col min="8" max="12" width="9.7109375" customWidth="1"/>
+    <col min="13" max="13" width="6" customWidth="1"/>
+    <col min="14" max="16" width="9.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+    </row>
+    <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C4" s="12"/>
+      <c r="D4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="12"/>
+      <c r="H4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="P4" s="10" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A5" s="5">
+        <v>101</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="5">
+        <v>3</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <v>2</v>
+      </c>
+      <c r="H5" s="4">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="I5" s="5">
+        <v>1</v>
+      </c>
+      <c r="J5" s="4">
+        <v>0.46831253804017042</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L5" s="4">
+        <v>0.27158779671332928</v>
+      </c>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="14"/>
+      <c r="S5" s="16"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A6" s="7">
+        <v>147</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="7">
+        <v>3</v>
+      </c>
+      <c r="E6" s="7">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7">
+        <v>1</v>
+      </c>
+      <c r="H6" s="9">
+        <v>2</v>
+      </c>
+      <c r="I6" s="7">
+        <v>1</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="15"/>
+      <c r="P6" s="15"/>
+      <c r="S6" s="16"/>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>151</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="5">
+        <v>3</v>
+      </c>
+      <c r="E7" s="5">
+        <v>0</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>2</v>
+      </c>
+      <c r="I7" s="5">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+      <c r="S7" s="16"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A8" s="7">
+        <v>153</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7">
+        <v>8</v>
+      </c>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="H8" s="9">
+        <v>2</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="P8" s="15">
+        <v>0.69</v>
+      </c>
+      <c r="S8" s="16"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>155</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="5">
+        <v>2</v>
+      </c>
+      <c r="E9" s="5">
+        <v>11</v>
+      </c>
+      <c r="F9" s="5">
+        <v>2</v>
+      </c>
+      <c r="H9" s="4">
+        <v>2</v>
+      </c>
+      <c r="I9" s="5">
+        <v>1</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O9" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="P9" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="S9" s="16"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="7">
+        <v>157</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="7">
+        <v>3</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="H10" s="9">
+        <v>2</v>
+      </c>
+      <c r="I10" s="7">
+        <v>1</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="P10" s="15">
+        <v>0.75</v>
+      </c>
+      <c r="S10" s="16"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>159</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="5">
+        <v>3</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <v>1</v>
+      </c>
+      <c r="H11" s="4">
+        <v>2</v>
+      </c>
+      <c r="I11" s="5">
+        <v>1</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N11" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O11" s="14">
+        <v>0.26</v>
+      </c>
+      <c r="P11" s="14">
+        <v>0.74</v>
+      </c>
+      <c r="S11" s="16"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="7">
+        <v>161</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7">
+        <v>10</v>
+      </c>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="H12" s="9">
+        <v>2</v>
+      </c>
+      <c r="I12" s="7">
+        <v>1</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="S12" s="16"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>163</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
+      <c r="F13" s="5">
+        <v>1</v>
+      </c>
+      <c r="H13" s="4">
+        <v>1.92</v>
+      </c>
+      <c r="I13" s="5">
+        <v>1</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O13" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P13" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="S13" s="16"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="7">
+        <v>165</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="7">
+        <v>2</v>
+      </c>
+      <c r="E14" s="7">
+        <v>10</v>
+      </c>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="H14" s="9">
+        <v>2</v>
+      </c>
+      <c r="I14" s="7">
+        <v>1</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="9">
+        <v>0.26697709986208029</v>
+      </c>
+      <c r="N14" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>167</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="5">
+        <v>2</v>
+      </c>
+      <c r="E15" s="5">
+        <v>10</v>
+      </c>
+      <c r="F15" s="5">
+        <v>1</v>
+      </c>
+      <c r="H15" s="4">
+        <v>2.12</v>
+      </c>
+      <c r="I15" s="5">
+        <v>1</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L15" s="4">
+        <v>0.2522027573338862</v>
+      </c>
+      <c r="N15" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O15" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="7">
+        <v>169</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="7">
+        <v>3</v>
+      </c>
+      <c r="E16" s="7">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2</v>
+      </c>
+      <c r="I16" s="7">
+        <v>1</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="P16" s="15">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>173</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
+      <c r="F17" s="5">
+        <v>1</v>
+      </c>
+      <c r="H17" s="4">
+        <v>1.9693422196464794</v>
+      </c>
+      <c r="I17" s="5">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O17" s="14">
+        <v>0.35149512258013282</v>
+      </c>
+      <c r="P17" s="14">
+        <v>0.64850487741986718</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="7">
+        <v>175</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="7">
+        <v>3</v>
+      </c>
+      <c r="E18" s="7">
+        <v>0</v>
+      </c>
+      <c r="F18" s="7">
+        <v>1</v>
+      </c>
+      <c r="H18" s="9">
+        <v>2</v>
+      </c>
+      <c r="I18" s="7">
+        <v>1</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="P18" s="15">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>183</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="5">
+        <v>2</v>
+      </c>
+      <c r="E19" s="5">
+        <v>11</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2</v>
+      </c>
+      <c r="H19" s="4">
+        <v>1.83</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="14">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P19" s="14">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="7">
+        <v>185</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="7">
+        <v>3</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1</v>
+      </c>
+      <c r="F20" s="7">
+        <v>1</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I20" s="7">
+        <v>1</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L20" s="9">
+        <v>0.16279069767441859</v>
+      </c>
+      <c r="N20" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="P20" s="15">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>187</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5">
+        <v>1</v>
+      </c>
+      <c r="F21" s="5">
+        <v>1</v>
+      </c>
+      <c r="H21" s="4">
+        <v>2</v>
+      </c>
+      <c r="I21" s="5">
+        <v>1</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="14"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="7">
+        <v>190</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="7">
+        <v>3</v>
+      </c>
+      <c r="E22" s="7">
+        <v>0</v>
+      </c>
+      <c r="F22" s="7">
+        <v>2</v>
+      </c>
+      <c r="H22" s="9">
+        <v>1.9500025422436147</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N22" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O22" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="P22" s="15">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>201</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="5">
+        <v>3</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0</v>
+      </c>
+      <c r="F23" s="5">
+        <v>1</v>
+      </c>
+      <c r="H23" s="4">
+        <v>2</v>
+      </c>
+      <c r="I23" s="5">
+        <v>1</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N23" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O23" s="14">
+        <v>0.19</v>
+      </c>
+      <c r="P23" s="14">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="7">
+        <v>210</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="7">
+        <v>3</v>
+      </c>
+      <c r="E24" s="7">
+        <v>0</v>
+      </c>
+      <c r="F24" s="7">
+        <v>1</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2.09</v>
+      </c>
+      <c r="I24" s="7">
+        <v>1</v>
+      </c>
+      <c r="J24" s="9">
+        <v>0.42</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L24" s="9">
+        <v>0.24</v>
+      </c>
+      <c r="N24" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O24" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="P24" s="15">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>217</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5">
+        <v>0</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1</v>
+      </c>
+      <c r="H25" s="4">
+        <v>2</v>
+      </c>
+      <c r="I25" s="5">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L25" s="4">
+        <v>3.1908237747653808E-4</v>
+      </c>
+      <c r="N25" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O25" s="14">
+        <v>0.52401433691756272</v>
+      </c>
+      <c r="P25" s="14">
+        <v>0.47598566308243728</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="7">
+        <v>219</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="7">
+        <v>3</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0</v>
+      </c>
+      <c r="F26" s="7">
+        <v>1</v>
+      </c>
+      <c r="H26" s="9">
+        <v>2</v>
+      </c>
+      <c r="I26" s="7">
+        <v>1</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O26" s="15">
+        <v>0.3780701754385965</v>
+      </c>
+      <c r="P26" s="15">
+        <v>0.62192982456140355</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>223</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="5">
+        <v>3</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
+      <c r="F27" s="5">
+        <v>1</v>
+      </c>
+      <c r="H27" s="4">
+        <v>2</v>
+      </c>
+      <c r="I27" s="5">
+        <v>1</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O27" s="14">
+        <v>0.55406797116374873</v>
+      </c>
+      <c r="P27" s="14">
+        <v>0.44593202883625127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="7">
+        <v>230</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="7">
+        <v>3</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1</v>
+      </c>
+      <c r="H28" s="9">
+        <v>2</v>
+      </c>
+      <c r="I28" s="7">
+        <v>1</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O28" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="P28" s="15">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>240</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="5">
+        <v>2</v>
+      </c>
+      <c r="E29" s="5">
+        <v>11</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1</v>
+      </c>
+      <c r="H29" s="4">
+        <v>2</v>
+      </c>
+      <c r="I29" s="5">
+        <v>1</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L29" s="4">
+        <v>0.24941790071714631</v>
+      </c>
+      <c r="N29" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P29" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="7">
+        <v>250</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="7">
+        <v>3</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1</v>
+      </c>
+      <c r="H30" s="9">
+        <v>2</v>
+      </c>
+      <c r="I30" s="7">
+        <v>1</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L30" s="9">
+        <v>1</v>
+      </c>
+      <c r="N30" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O30" s="15">
+        <v>0.21</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>253</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="5">
+        <v>3</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
+      <c r="F31" s="5">
+        <v>1</v>
+      </c>
+      <c r="H31" s="4">
+        <v>2</v>
+      </c>
+      <c r="I31" s="5">
+        <v>1</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N31" s="14">
+        <v>5.0005072277126646E-2</v>
+      </c>
+      <c r="O31" s="14">
+        <v>0.10002772414747441</v>
+      </c>
+      <c r="P31" s="14">
+        <v>0.84996720357539901</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="7">
+        <v>259</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="7">
+        <v>3</v>
+      </c>
+      <c r="E32" s="7">
+        <v>0</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1</v>
+      </c>
+      <c r="H32" s="9">
+        <v>2</v>
+      </c>
+      <c r="I32" s="7">
+        <v>1</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N32" s="15">
+        <v>9.3762813657492505E-3</v>
+      </c>
+      <c r="O32" s="15">
+        <v>0.27506057709871129</v>
+      </c>
+      <c r="P32" s="15">
+        <v>0.71556314153553946</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>260</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="5">
+        <v>3</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1</v>
+      </c>
+      <c r="H33" s="4">
+        <v>2</v>
+      </c>
+      <c r="I33" s="5">
+        <v>1</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N33" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O33" s="14">
+        <v>0.27796587268019873</v>
+      </c>
+      <c r="P33" s="14">
+        <v>0.72203412731980132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="7">
+        <v>265</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="7">
+        <v>3</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1</v>
+      </c>
+      <c r="H34" s="9">
+        <v>2.0575467366745568</v>
+      </c>
+      <c r="I34" s="7">
+        <v>1</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L34" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="O34" s="15">
+        <v>0.48</v>
+      </c>
+      <c r="P34" s="15">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>269</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="5">
+        <v>2</v>
+      </c>
+      <c r="E35" s="5">
+        <v>10</v>
+      </c>
+      <c r="F35" s="5">
+        <v>1</v>
+      </c>
+      <c r="H35" s="4">
+        <v>2</v>
+      </c>
+      <c r="I35" s="5">
+        <v>1</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N35" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O35" s="14">
+        <v>0.43</v>
+      </c>
+      <c r="P35" s="14">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="7">
+        <v>270</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="7">
+        <v>3</v>
+      </c>
+      <c r="E36" s="7">
+        <v>0</v>
+      </c>
+      <c r="F36" s="7">
+        <v>1</v>
+      </c>
+      <c r="H36" s="9">
+        <v>2</v>
+      </c>
+      <c r="I36" s="7">
+        <v>1</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L36" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N36" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O36" s="15">
+        <v>9.9997044831617504E-2</v>
+      </c>
+      <c r="P36" s="15">
+        <v>0.90000295516838247</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>306</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="5">
+        <v>3</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0</v>
+      </c>
+      <c r="F37" s="5">
+        <v>1</v>
+      </c>
+      <c r="H37" s="4">
+        <v>2</v>
+      </c>
+      <c r="I37" s="5">
+        <v>1</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N37" s="14">
+        <v>0.22</v>
+      </c>
+      <c r="O37" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="P37" s="14">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="7">
+        <v>316</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="7">
+        <v>3</v>
+      </c>
+      <c r="E38" s="7">
+        <v>0</v>
+      </c>
+      <c r="F38" s="7">
+        <v>1</v>
+      </c>
+      <c r="H38" s="9">
+        <v>2</v>
+      </c>
+      <c r="I38" s="7">
+        <v>1</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N38" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O38" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="P38" s="15">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>320</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="5">
+        <v>3</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1</v>
+      </c>
+      <c r="H39" s="4">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="I39" s="5">
+        <v>1</v>
+      </c>
+      <c r="J39" s="4">
+        <v>0.33869193900965366</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N39" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O39" s="14">
+        <v>0.23</v>
+      </c>
+      <c r="P39" s="14">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="7">
+        <v>326</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="7">
+        <v>3</v>
+      </c>
+      <c r="E40" s="7">
+        <v>0</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1</v>
+      </c>
+      <c r="H40" s="9">
+        <v>2</v>
+      </c>
+      <c r="I40" s="7">
+        <v>1</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N40" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="O40" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="P40" s="15">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>329</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="5">
+        <v>2</v>
+      </c>
+      <c r="E41" s="5">
+        <v>10</v>
+      </c>
+      <c r="F41" s="5">
+        <v>1</v>
+      </c>
+      <c r="H41" s="4">
+        <v>1.84</v>
+      </c>
+      <c r="I41" s="5">
+        <v>1</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N41" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O41" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P41" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="7">
+        <v>330</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="7">
+        <v>3</v>
+      </c>
+      <c r="E42" s="7">
+        <v>0</v>
+      </c>
+      <c r="F42" s="7">
+        <v>1</v>
+      </c>
+      <c r="H42" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="I42" s="7">
+        <v>1</v>
+      </c>
+      <c r="J42" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L42" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="N42" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O42" s="15">
+        <v>0.39</v>
+      </c>
+      <c r="P42" s="15">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>336</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="5">
+        <v>2</v>
+      </c>
+      <c r="E43" s="5">
+        <v>10</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1</v>
+      </c>
+      <c r="H43" s="4">
+        <v>2</v>
+      </c>
+      <c r="I43" s="5">
+        <v>1</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N43" s="14"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="7">
+        <v>340</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="7">
+        <v>3</v>
+      </c>
+      <c r="E44" s="7">
+        <v>0</v>
+      </c>
+      <c r="F44" s="7">
+        <v>1</v>
+      </c>
+      <c r="H44" s="9">
+        <v>1.7999955579246625</v>
+      </c>
+      <c r="I44" s="7">
+        <v>1</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L44" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N44" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O44" s="15"/>
+      <c r="P44" s="15"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>350</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="5">
+        <v>3</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1</v>
+      </c>
+      <c r="H45" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="I45" s="5">
+        <v>1</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N45" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O45" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P45" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="7">
+        <v>360</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="7">
+        <v>2</v>
+      </c>
+      <c r="E46" s="7">
+        <v>10</v>
+      </c>
+      <c r="F46" s="7">
+        <v>1</v>
+      </c>
+      <c r="H46" s="9">
+        <v>2</v>
+      </c>
+      <c r="I46" s="7">
+        <v>1</v>
+      </c>
+      <c r="J46" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K46" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L46" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N46" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O46" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="P46" s="15">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>370</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="5">
+        <v>3</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1</v>
+      </c>
+      <c r="H47" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="I47" s="5">
+        <v>1</v>
+      </c>
+      <c r="J47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="7">
+        <v>376</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="7">
+        <v>2</v>
+      </c>
+      <c r="E48" s="7">
+        <v>10</v>
+      </c>
+      <c r="F48" s="7">
+        <v>1</v>
+      </c>
+      <c r="H48" s="9">
+        <v>2</v>
+      </c>
+      <c r="I48" s="7">
+        <v>1</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K48" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L48" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N48" s="15">
+        <v>0.19</v>
+      </c>
+      <c r="O48" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="P48" s="15">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>390</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="5">
+        <v>2</v>
+      </c>
+      <c r="E49" s="5">
+        <v>10</v>
+      </c>
+      <c r="F49" s="5">
+        <v>1</v>
+      </c>
+      <c r="H49" s="4">
+        <v>2</v>
+      </c>
+      <c r="I49" s="5">
+        <v>1</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N49" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="7">
+        <v>400</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="7">
+        <v>3</v>
+      </c>
+      <c r="E50" s="7">
+        <v>0</v>
+      </c>
+      <c r="F50" s="7">
+        <v>1</v>
+      </c>
+      <c r="H50" s="9">
+        <v>1.7334158610390631</v>
+      </c>
+      <c r="I50" s="7">
+        <v>1</v>
+      </c>
+      <c r="J50" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K50" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L50" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N50" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="O50" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P50" s="15">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>410</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="5">
+        <v>2</v>
+      </c>
+      <c r="E51" s="5">
+        <v>10</v>
+      </c>
+      <c r="F51" s="5">
+        <v>1</v>
+      </c>
+      <c r="H51" s="4">
+        <v>1.84</v>
+      </c>
+      <c r="I51" s="5">
+        <v>1</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N51" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O51" s="14">
+        <v>0.3</v>
+      </c>
+      <c r="P51" s="14">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="7">
+        <v>420</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="7">
+        <v>2</v>
+      </c>
+      <c r="E52" s="7">
+        <v>11</v>
+      </c>
+      <c r="F52" s="7">
+        <v>1</v>
+      </c>
+      <c r="H52" s="9">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="I52" s="7">
+        <v>1</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K52" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L52" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N52" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O52" s="15"/>
+      <c r="P52" s="15"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>430</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="5">
+        <v>2</v>
+      </c>
+      <c r="E53" s="5">
+        <v>11</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1</v>
+      </c>
+      <c r="H53" s="4">
+        <v>2</v>
+      </c>
+      <c r="I53" s="5">
+        <v>1</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N53" s="14">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="O53" s="14">
+        <v>0.08</v>
+      </c>
+      <c r="P53" s="14">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="7">
+        <v>440</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="7">
+        <v>2</v>
+      </c>
+      <c r="E54" s="7">
+        <v>10</v>
+      </c>
+      <c r="F54" s="7">
+        <v>1</v>
+      </c>
+      <c r="H54" s="9">
+        <v>2</v>
+      </c>
+      <c r="I54" s="7">
+        <v>1</v>
+      </c>
+      <c r="J54" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K54" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L54" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N54" s="15"/>
+      <c r="O54" s="15"/>
+      <c r="P54" s="15"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>450</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="5">
+        <v>3</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1</v>
+      </c>
+      <c r="H55" s="4">
+        <v>2</v>
+      </c>
+      <c r="I55" s="5">
+        <v>1</v>
+      </c>
+      <c r="J55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N55" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O55" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="P55" s="14">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="7">
+        <v>461</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="7">
+        <v>2</v>
+      </c>
+      <c r="E56" s="7">
+        <v>10</v>
+      </c>
+      <c r="F56" s="7">
+        <v>1</v>
+      </c>
+      <c r="H56" s="9">
+        <v>2</v>
+      </c>
+      <c r="I56" s="7">
+        <v>1</v>
+      </c>
+      <c r="J56" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K56" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L56" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N56" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O56" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P56" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>479</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="5">
+        <v>3</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1</v>
+      </c>
+      <c r="H57" s="4">
+        <v>1.97</v>
+      </c>
+      <c r="I57" s="5">
+        <v>1</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N57" s="14">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="O57" s="14">
+        <v>0.246</v>
+      </c>
+      <c r="P57" s="14">
+        <v>0.63800000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="7">
+        <v>480</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="7">
+        <v>2</v>
+      </c>
+      <c r="E58" s="7">
+        <v>10</v>
+      </c>
+      <c r="F58" s="7">
+        <v>1</v>
+      </c>
+      <c r="H58" s="9">
+        <v>2</v>
+      </c>
+      <c r="I58" s="7">
+        <v>1</v>
+      </c>
+      <c r="J58" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K58" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L58" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N58" s="15">
+        <v>0.04</v>
+      </c>
+      <c r="O58" s="15">
+        <v>0.04</v>
+      </c>
+      <c r="P58" s="15">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>482</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="5">
+        <v>2</v>
+      </c>
+      <c r="E59" s="5">
+        <v>10</v>
+      </c>
+      <c r="F59" s="5">
+        <v>1</v>
+      </c>
+      <c r="H59" s="4">
+        <v>1.63</v>
+      </c>
+      <c r="I59" s="5">
+        <v>1</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N59" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O59" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P59" s="14">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="7">
+        <v>492</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="7">
+        <v>2</v>
+      </c>
+      <c r="E60" s="7">
+        <v>11</v>
+      </c>
+      <c r="F60" s="7">
+        <v>1</v>
+      </c>
+      <c r="H60" s="9">
+        <v>1.66</v>
+      </c>
+      <c r="I60" s="7">
+        <v>1</v>
+      </c>
+      <c r="J60" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K60" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L60" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N60" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O60" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="P60" s="15"/>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>510</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="5">
+        <v>2</v>
+      </c>
+      <c r="E61" s="5">
+        <v>11</v>
+      </c>
+      <c r="F61" s="5">
+        <v>1</v>
+      </c>
+      <c r="H61" s="4">
+        <v>1.91</v>
+      </c>
+      <c r="I61" s="5">
+        <v>1</v>
+      </c>
+      <c r="J61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N61" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O61" s="14">
+        <v>0.17484489565707839</v>
+      </c>
+      <c r="P61" s="14">
+        <v>0.82515510434292161</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="7">
+        <v>530</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="7">
+        <v>3</v>
+      </c>
+      <c r="E62" s="7">
+        <v>0</v>
+      </c>
+      <c r="F62" s="7">
+        <v>1</v>
+      </c>
+      <c r="H62" s="9">
+        <v>2</v>
+      </c>
+      <c r="I62" s="7">
+        <v>1</v>
+      </c>
+      <c r="J62" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K62" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L62" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N62" s="15">
+        <v>1.334571098060597E-2</v>
+      </c>
+      <c r="O62" s="15">
+        <v>0.11089500665689292</v>
+      </c>
+      <c r="P62" s="15">
+        <v>0.87575928236250111</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>540</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="5">
+        <v>2</v>
+      </c>
+      <c r="E63" s="5">
+        <v>9</v>
+      </c>
+      <c r="F63" s="5">
+        <v>1</v>
+      </c>
+      <c r="H63" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="I63" s="5">
+        <v>1</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N63" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O63" s="14">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="P63" s="14">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="7">
+        <v>550</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="7">
+        <v>3</v>
+      </c>
+      <c r="E64" s="7">
+        <v>0</v>
+      </c>
+      <c r="F64" s="7">
+        <v>1</v>
+      </c>
+      <c r="H64" s="9">
+        <v>1.7989999999999999</v>
+      </c>
+      <c r="I64" s="7">
+        <v>1</v>
+      </c>
+      <c r="J64" s="9">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="K64" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L64" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N64" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O64" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="P64" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>561</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="5">
+        <v>3</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1.83</v>
+      </c>
+      <c r="I65" s="5">
+        <v>1</v>
+      </c>
+      <c r="J65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N65" s="14">
+        <v>0.03</v>
+      </c>
+      <c r="O65" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="P65" s="14">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="7">
+        <v>563</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="7">
+        <v>3</v>
+      </c>
+      <c r="E66" s="7">
+        <v>0</v>
+      </c>
+      <c r="F66" s="7">
+        <v>1</v>
+      </c>
+      <c r="H66" s="9">
+        <v>2</v>
+      </c>
+      <c r="I66" s="7">
+        <v>1</v>
+      </c>
+      <c r="J66" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K66" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L66" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N66" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O66" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="P66" s="15">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>573</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="5">
+        <v>2</v>
+      </c>
+      <c r="E67" s="5">
+        <v>11</v>
+      </c>
+      <c r="F67" s="5">
+        <v>1</v>
+      </c>
+      <c r="H67" s="4">
+        <v>2.06</v>
+      </c>
+      <c r="I67" s="5">
+        <v>1</v>
+      </c>
+      <c r="J67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N67" s="14"/>
+      <c r="O67" s="14"/>
+      <c r="P67" s="14"/>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="7">
+        <v>575</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="7">
+        <v>2</v>
+      </c>
+      <c r="E68" s="7">
+        <v>10</v>
+      </c>
+      <c r="F68" s="7">
+        <v>1</v>
+      </c>
+      <c r="H68" s="9">
+        <v>2</v>
+      </c>
+      <c r="I68" s="7">
+        <v>1</v>
+      </c>
+      <c r="J68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L68" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N68" s="15">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="O68" s="15">
+        <v>0.125</v>
+      </c>
+      <c r="P68" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>580</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="5">
+        <v>3</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0</v>
+      </c>
+      <c r="F69" s="5">
+        <v>1</v>
+      </c>
+      <c r="H69" s="4">
+        <v>1.88</v>
+      </c>
+      <c r="I69" s="5">
+        <v>1</v>
+      </c>
+      <c r="J69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N69" s="14">
+        <v>0.08</v>
+      </c>
+      <c r="O69" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="P69" s="14">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="7">
+        <v>607</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="7">
+        <v>3</v>
+      </c>
+      <c r="E70" s="7">
+        <v>1</v>
+      </c>
+      <c r="F70" s="7">
+        <v>1</v>
+      </c>
+      <c r="H70" s="9">
+        <v>1.86</v>
+      </c>
+      <c r="I70" s="7">
+        <v>1</v>
+      </c>
+      <c r="J70" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K70" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L70" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N70" s="15">
+        <v>0</v>
+      </c>
+      <c r="O70" s="15">
+        <v>0.04</v>
+      </c>
+      <c r="P70" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>615</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="5">
+        <v>3</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0</v>
+      </c>
+      <c r="F71" s="5">
+        <v>1</v>
+      </c>
+      <c r="H71" s="4">
+        <v>1.87</v>
+      </c>
+      <c r="I71" s="5">
+        <v>1</v>
+      </c>
+      <c r="J71" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L71" s="4">
+        <v>0.19383985222070516</v>
+      </c>
+      <c r="N71" s="14"/>
+      <c r="O71" s="14"/>
+      <c r="P71" s="14"/>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="7">
+        <v>621</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="7">
+        <v>3</v>
+      </c>
+      <c r="E72" s="7">
+        <v>0</v>
+      </c>
+      <c r="F72" s="7">
+        <v>1</v>
+      </c>
+      <c r="H72" s="9">
+        <v>2</v>
+      </c>
+      <c r="I72" s="7">
+        <v>1</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L72" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N72" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O72" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="P72" s="15">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>630</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="5">
+        <v>3</v>
+      </c>
+      <c r="E73" s="5">
+        <v>0</v>
+      </c>
+      <c r="F73" s="5">
+        <v>1</v>
+      </c>
+      <c r="H73" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="I73" s="5">
+        <v>1</v>
+      </c>
+      <c r="J73" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N73" s="14">
+        <v>0.17</v>
+      </c>
+      <c r="O73" s="14">
+        <v>0.32</v>
+      </c>
+      <c r="P73" s="14">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="7">
+        <v>657</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="7">
+        <v>2</v>
+      </c>
+      <c r="E74" s="7">
+        <v>9</v>
+      </c>
+      <c r="F74" s="7">
+        <v>1</v>
+      </c>
+      <c r="H74" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="I74" s="7">
+        <v>1</v>
+      </c>
+      <c r="J74" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="K74" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="L74" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="N74" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O74" s="15">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="P74" s="15">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>661</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="5">
+        <v>3</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0</v>
+      </c>
+      <c r="F75" s="5">
+        <v>1</v>
+      </c>
+      <c r="H75" s="4">
+        <v>2</v>
+      </c>
+      <c r="I75" s="5">
+        <v>1</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N75" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O75" s="14">
+        <v>9.2399999999999996E-2</v>
+      </c>
+      <c r="P75" s="14">
+        <v>0.87619999999999998</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="7">
+        <v>665</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="7">
+        <v>2</v>
+      </c>
+      <c r="E76" s="7">
+        <v>10</v>
+      </c>
+      <c r="F76" s="7">
+        <v>2</v>
+      </c>
+      <c r="H76" s="9">
+        <v>2</v>
+      </c>
+      <c r="I76" s="7">
+        <v>1</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N76" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O76" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="P76" s="15"/>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>671</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="5">
+        <v>2</v>
+      </c>
+      <c r="E77" s="5">
+        <v>11</v>
+      </c>
+      <c r="F77" s="5">
+        <v>2</v>
+      </c>
+      <c r="H77" s="4">
+        <v>2</v>
+      </c>
+      <c r="I77" s="5">
+        <v>1</v>
+      </c>
+      <c r="J77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N77" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O77" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P77" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="7">
+        <v>706</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="7">
+        <v>2</v>
+      </c>
+      <c r="E78" s="7">
+        <v>10</v>
+      </c>
+      <c r="F78" s="7">
+        <v>1</v>
+      </c>
+      <c r="H78" s="9">
+        <v>2</v>
+      </c>
+      <c r="I78" s="7">
+        <v>1</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K78" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L78" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N78" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="O78" s="15">
+        <v>0.22</v>
+      </c>
+      <c r="P78" s="15">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>707</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="5">
+        <v>3</v>
+      </c>
+      <c r="E79" s="5">
+        <v>0</v>
+      </c>
+      <c r="F79" s="5">
+        <v>1</v>
+      </c>
+      <c r="H79" s="4">
+        <v>1.83</v>
+      </c>
+      <c r="I79" s="5">
+        <v>1</v>
+      </c>
+      <c r="J79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N79" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O79" s="14">
+        <v>0.31288584977487049</v>
+      </c>
+      <c r="P79" s="14">
+        <v>0.68711415022512956</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="7">
+        <v>710</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="7">
+        <v>2</v>
+      </c>
+      <c r="E80" s="7">
+        <v>11</v>
+      </c>
+      <c r="F80" s="7">
+        <v>1</v>
+      </c>
+      <c r="H80" s="9">
+        <v>2</v>
+      </c>
+      <c r="I80" s="7">
+        <v>1</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L80" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N80" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O80" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="P80" s="15">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>727</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="5">
+        <v>3</v>
+      </c>
+      <c r="E81" s="5">
+        <v>0</v>
+      </c>
+      <c r="F81" s="5">
+        <v>1</v>
+      </c>
+      <c r="H81" s="4">
+        <v>2</v>
+      </c>
+      <c r="I81" s="5">
+        <v>1</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N81" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O81" s="14"/>
+      <c r="P81" s="14"/>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="7">
+        <v>730</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="7">
+        <v>3</v>
+      </c>
+      <c r="E82" s="7">
+        <v>0</v>
+      </c>
+      <c r="F82" s="7">
+        <v>1</v>
+      </c>
+      <c r="H82" s="9">
+        <v>2</v>
+      </c>
+      <c r="I82" s="7">
+        <v>1</v>
+      </c>
+      <c r="J82" s="9">
+        <v>0.69392879193249635</v>
+      </c>
+      <c r="K82" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L82" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N82" s="15"/>
+      <c r="O82" s="15"/>
+      <c r="P82" s="15"/>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>740</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="5">
+        <v>3</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0</v>
+      </c>
+      <c r="F83" s="5">
+        <v>1</v>
+      </c>
+      <c r="H83" s="4">
+        <v>1.872281982328083</v>
+      </c>
+      <c r="I83" s="5">
+        <v>1</v>
+      </c>
+      <c r="J83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N83" s="14">
+        <v>0.30621923519110572</v>
+      </c>
+      <c r="O83" s="14">
+        <v>0.24357771516505355</v>
+      </c>
+      <c r="P83" s="14">
+        <v>0.45020304964384072</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="7">
+        <v>741</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="7">
+        <v>3</v>
+      </c>
+      <c r="E84" s="7">
+        <v>0</v>
+      </c>
+      <c r="F84" s="7">
+        <v>1</v>
+      </c>
+      <c r="H84" s="9">
+        <v>1.5</v>
+      </c>
+      <c r="I84" s="7">
+        <v>1</v>
+      </c>
+      <c r="J84" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K84" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L84" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N84" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O84" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="P84" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>746</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="5">
+        <v>2</v>
+      </c>
+      <c r="E85" s="5">
+        <v>9</v>
+      </c>
+      <c r="F85" s="5">
+        <v>1</v>
+      </c>
+      <c r="H85" s="4">
+        <v>2.1670086887204278</v>
+      </c>
+      <c r="I85" s="5">
+        <v>1</v>
+      </c>
+      <c r="J85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N85" s="14"/>
+      <c r="O85" s="14"/>
+      <c r="P85" s="14"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="7">
+        <v>751</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="7">
+        <v>3</v>
+      </c>
+      <c r="E86" s="7">
+        <v>0</v>
+      </c>
+      <c r="F86" s="7">
+        <v>1</v>
+      </c>
+      <c r="H86" s="9">
+        <v>2.17</v>
+      </c>
+      <c r="I86" s="7">
+        <v>1</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K86" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L86" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N86" s="15"/>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15"/>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>756</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="5">
+        <v>2</v>
+      </c>
+      <c r="E87" s="5">
+        <v>9</v>
+      </c>
+      <c r="F87" s="5">
+        <v>1</v>
+      </c>
+      <c r="H87" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="I87" s="5">
+        <v>1</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N87" s="14">
+        <v>6.9975905625149937E-2</v>
+      </c>
+      <c r="O87" s="14">
+        <v>5.0016167221219737E-3</v>
+      </c>
+      <c r="P87" s="14">
+        <v>0.92502247765272805</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="7">
+        <v>760</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="7">
+        <v>2</v>
+      </c>
+      <c r="E88" s="7">
+        <v>10</v>
+      </c>
+      <c r="F88" s="7">
+        <v>1</v>
+      </c>
+      <c r="H88" s="9">
+        <v>1.8999812944257388</v>
+      </c>
+      <c r="I88" s="7">
+        <v>1</v>
+      </c>
+      <c r="J88" s="9">
+        <v>0.33999251777029549</v>
+      </c>
+      <c r="K88" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L88" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N88" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O88" s="15">
+        <v>8.676687366921973E-2</v>
+      </c>
+      <c r="P88" s="15">
+        <v>0.91323312633078024</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>766</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="5">
+        <v>2</v>
+      </c>
+      <c r="E89" s="5">
+        <v>11</v>
+      </c>
+      <c r="F89" s="5">
+        <v>1</v>
+      </c>
+      <c r="H89" s="4">
+        <v>2</v>
+      </c>
+      <c r="I89" s="5">
+        <v>1</v>
+      </c>
+      <c r="J89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N89" s="14"/>
+      <c r="O89" s="14">
+        <v>0.15</v>
+      </c>
+      <c r="P89" s="14">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="7">
+        <v>773</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="7">
+        <v>2</v>
+      </c>
+      <c r="E90" s="7">
+        <v>9</v>
+      </c>
+      <c r="F90" s="7">
+        <v>1</v>
+      </c>
+      <c r="H90" s="9">
+        <v>1.78</v>
+      </c>
+      <c r="I90" s="7">
+        <v>1</v>
+      </c>
+      <c r="J90" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K90" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L90" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N90" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O90" s="15">
+        <v>0.24007081875271066</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0.75992918124728936</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>779</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="5">
+        <v>2</v>
+      </c>
+      <c r="E91" s="5">
+        <v>11</v>
+      </c>
+      <c r="F91" s="5">
+        <v>1</v>
+      </c>
+      <c r="H91" s="4">
+        <v>2.25</v>
+      </c>
+      <c r="I91" s="5">
+        <v>1</v>
+      </c>
+      <c r="J91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N91" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O91" s="14">
+        <v>7.9813909079009079E-2</v>
+      </c>
+      <c r="P91" s="14">
+        <v>0.92018609092099091</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="7">
+        <v>787</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="7">
+        <v>2</v>
+      </c>
+      <c r="E92" s="7">
+        <v>11</v>
+      </c>
+      <c r="F92" s="7">
+        <v>1</v>
+      </c>
+      <c r="H92" s="9">
+        <v>2</v>
+      </c>
+      <c r="I92" s="7">
+        <v>1</v>
+      </c>
+      <c r="J92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L92" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N92" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O92" s="15">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="P92" s="15">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>791</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="5">
+        <v>3</v>
+      </c>
+      <c r="E93" s="5">
+        <v>0</v>
+      </c>
+      <c r="F93" s="5">
+        <v>1</v>
+      </c>
+      <c r="H93" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="I93" s="5">
+        <v>1</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N93" s="14">
+        <v>0.26</v>
+      </c>
+      <c r="O93" s="14">
+        <v>0.26</v>
+      </c>
+      <c r="P93" s="14">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="7">
+        <v>810</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="7">
+        <v>2</v>
+      </c>
+      <c r="E94" s="7">
+        <v>10</v>
+      </c>
+      <c r="F94" s="7">
+        <v>1</v>
+      </c>
+      <c r="H94" s="9">
+        <v>2.0638297872340425</v>
+      </c>
+      <c r="I94" s="7">
+        <v>1</v>
+      </c>
+      <c r="J94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N94" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="O94" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="P94" s="15">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>813</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="5">
+        <v>2</v>
+      </c>
+      <c r="E95" s="5">
+        <v>11</v>
+      </c>
+      <c r="F95" s="5">
+        <v>1</v>
+      </c>
+      <c r="H95" s="4">
+        <v>2</v>
+      </c>
+      <c r="I95" s="5">
+        <v>1</v>
+      </c>
+      <c r="J95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N95" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O95" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P95" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="7">
+        <v>820</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="7">
+        <v>3</v>
+      </c>
+      <c r="E96" s="7">
+        <v>0</v>
+      </c>
+      <c r="F96" s="7">
+        <v>1</v>
+      </c>
+      <c r="H96" s="9">
+        <v>1.9185200581999586</v>
+      </c>
+      <c r="I96" s="7">
+        <v>1</v>
+      </c>
+      <c r="J96" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K96" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L96" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N96" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O96" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="P96" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>825</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="5">
+        <v>3</v>
+      </c>
+      <c r="E97" s="5">
+        <v>0</v>
+      </c>
+      <c r="F97" s="5">
+        <v>1</v>
+      </c>
+      <c r="H97" s="4">
+        <v>1.76</v>
+      </c>
+      <c r="I97" s="5">
+        <v>1</v>
+      </c>
+      <c r="J97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L97" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N97" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="O97" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="P97" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="7">
+        <v>840</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="7">
+        <v>2</v>
+      </c>
+      <c r="E98" s="7">
+        <v>11</v>
+      </c>
+      <c r="F98" s="7">
+        <v>1</v>
+      </c>
+      <c r="H98" s="9">
+        <v>2</v>
+      </c>
+      <c r="I98" s="7">
+        <v>1</v>
+      </c>
+      <c r="J98" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K98" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L98" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N98" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O98" s="15">
+        <v>0.16</v>
+      </c>
+      <c r="P98" s="15">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>846</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="5">
+        <v>3</v>
+      </c>
+      <c r="E99" s="5">
+        <v>0</v>
+      </c>
+      <c r="F99" s="5">
+        <v>1</v>
+      </c>
+      <c r="H99" s="4">
+        <v>2.19</v>
+      </c>
+      <c r="I99" s="5">
+        <v>1</v>
+      </c>
+      <c r="J99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N99" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="O99" s="14">
+        <v>0.06</v>
+      </c>
+      <c r="P99" s="14">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="7">
+        <v>849</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="7">
+        <v>2</v>
+      </c>
+      <c r="E100" s="7">
+        <v>11</v>
+      </c>
+      <c r="F100" s="7">
+        <v>1</v>
+      </c>
+      <c r="H100" s="9">
+        <v>2</v>
+      </c>
+      <c r="I100" s="7">
+        <v>1</v>
+      </c>
+      <c r="J100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="N100" s="15"/>
+      <c r="O100" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="P100" s="15"/>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>851</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="5">
+        <v>3</v>
+      </c>
+      <c r="E101" s="5">
+        <v>0</v>
+      </c>
+      <c r="F101" s="5">
+        <v>1</v>
+      </c>
+      <c r="H101" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="I101" s="5">
+        <v>1</v>
+      </c>
+      <c r="J101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="L101" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="N101" s="14"/>
+      <c r="O101" s="14">
+        <v>0.25</v>
+      </c>
+      <c r="P101" s="14">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="7">
+        <v>860</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="7">
+        <v>2</v>
+      </c>
+      <c r="E102" s="7">
+        <v>10</v>
+      </c>
+      <c r="F102" s="7">
+        <v>1</v>
+      </c>
+      <c r="H102" s="9">
+        <v>1.95</v>
+      </c>
+      <c r="I102" s="7">
+        <v>1</v>
+      </c>
+      <c r="J102" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="K102" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="L102" s="9">
+        <v>0.35524899540338817</v>
+      </c>
+      <c r="N102" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O102" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="P102" s="15">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="1"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1"/>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="1"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+      <c r="D104" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="1"/>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="1"/>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="1"/>
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1"/>
+      <c r="J107" s="1"/>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108" s="1"/>
+      <c r="B108" s="3"/>
+      <c r="C108" s="3"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
+      <c r="H108" s="1"/>
+      <c r="I108" s="1"/>
+      <c r="J108" s="1"/>
+      <c r="K108" s="1"/>
+      <c r="L108" s="1"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="9">
+    <mergeCell ref="D105:L105"/>
+    <mergeCell ref="D106:L106"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="H3:L3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="D104:L104"/>
+    <mergeCell ref="N104:P107"/>
+  </mergeCells>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="36" max="16383" man="1"/>
+    <brk id="69" max="16383" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -33388,240 +41244,240 @@
       </c>
       <c r="P102" s="15">
         <v>0.95</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:S108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="6" customWidth="1"/>
     <col min="14" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="32"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="33"/>
+      <c r="B3" s="26"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="34" t="s">
+      <c r="D3" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
       <c r="G3" s="13"/>
-      <c r="H3" s="34" t="s">
+      <c r="H3" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="I3" s="34"/>
-[...2 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
       <c r="M3" s="13"/>
-      <c r="N3" s="34" t="s">
+      <c r="N3" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="O3" s="34"/>
-      <c r="P3" s="34"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="10" t="s">
         <v>114</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>115</v>
       </c>
@@ -37763,4177 +45619,183 @@
       </c>
       <c r="P102" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" s="1"/>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" s="1"/>
       <c r="B104" s="3"/>
       <c r="C104" s="3"/>
-      <c r="D104" s="17" t="s">
+      <c r="D104" s="28" t="s">
         <v>109</v>
       </c>
-      <c r="E104" s="18"/>
-[...7 lines deleted...]
-      <c r="N104" s="20" t="s">
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="29"/>
+      <c r="J104" s="29"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="30"/>
+      <c r="N104" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="O104" s="21"/>
-      <c r="P104" s="22"/>
+      <c r="O104" s="32"/>
+      <c r="P104" s="33"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" s="1"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
-      <c r="D105" s="29" t="s">
+      <c r="D105" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="E105" s="29"/>
-[...9 lines deleted...]
-      <c r="P105" s="25"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="40"/>
+      <c r="I105" s="40"/>
+      <c r="J105" s="40"/>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="N105" s="34"/>
+      <c r="O105" s="35"/>
+      <c r="P105" s="36"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" s="1"/>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
-      <c r="D106" s="29" t="s">
+      <c r="D106" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="E106" s="29"/>
-[...9 lines deleted...]
-      <c r="P106" s="25"/>
+      <c r="E106" s="40"/>
+      <c r="F106" s="40"/>
+      <c r="G106" s="40"/>
+      <c r="H106" s="40"/>
+      <c r="I106" s="40"/>
+      <c r="J106" s="40"/>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="N106" s="34"/>
+      <c r="O106" s="35"/>
+      <c r="P106" s="36"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="1"/>
       <c r="B107" s="3"/>
       <c r="C107" s="3"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
-      <c r="N107" s="26"/>
-[...1 lines deleted...]
-      <c r="P107" s="28"/>
+      <c r="N107" s="37"/>
+      <c r="O107" s="38"/>
+      <c r="P107" s="39"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" s="1"/>
       <c r="B108" s="3"/>
       <c r="C108" s="3"/>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="D105:L105"/>
     <mergeCell ref="D106:L106"/>
     <mergeCell ref="D104:L104"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="N104:P107"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...3993 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>'2015'!Udskriftstitler</vt:lpstr>
       <vt:lpstr>'2016'!Udskriftstitler</vt:lpstr>
       <vt:lpstr>'2017'!Udskriftstitler</vt:lpstr>
       <vt:lpstr>'2018'!Udskriftstitler</vt:lpstr>
       <vt:lpstr>'2019'!Udskriftstitler</vt:lpstr>
       <vt:lpstr>'2020'!Udskriftstitler</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>