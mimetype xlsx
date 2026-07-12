--- v0 (2026-04-08)
+++ v1 (2026-07-12)
@@ -1171,54 +1171,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="AS4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BI4" sqref="BI4"/>
+      <selection pane="bottomRight" activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="40.7109375" style="2" customWidth="1"/>
     <col min="3" max="59" width="10" style="2" customWidth="1"/>
     <col min="60" max="60" width="9.140625" style="2"/>
     <col min="61" max="62" width="11.140625" style="9" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:62" x14ac:dyDescent="0.25">
       <c r="C3" s="7" t="s">
         <v>26</v>
       </c>
@@ -1557,57 +1557,57 @@
       <c r="AZ4" s="5">
         <v>3977497</v>
       </c>
       <c r="BA4" s="5">
         <v>4057307</v>
       </c>
       <c r="BB4" s="5">
         <v>4095180</v>
       </c>
       <c r="BC4" s="5">
         <v>4089619</v>
       </c>
       <c r="BD4" s="5">
         <v>4122911</v>
       </c>
       <c r="BE4" s="5">
         <v>3982709</v>
       </c>
       <c r="BF4" s="5">
         <v>4219498</v>
       </c>
       <c r="BG4" s="5">
         <v>4379839</v>
       </c>
       <c r="BH4" s="6">
-        <v>4392376</v>
+        <v>4384582</v>
       </c>
       <c r="BI4" s="6">
-        <v>4412710</v>
+        <v>4391877</v>
       </c>
       <c r="BJ4" s="6">
-        <v>4457145</v>
+        <v>4414799</v>
       </c>
     </row>
     <row r="5" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5">
         <v>563299</v>
       </c>
       <c r="D5" s="5">
         <v>605492</v>
       </c>
       <c r="E5" s="5">
         <v>619291</v>
       </c>
       <c r="F5" s="5">
         <v>652728</v>
       </c>
       <c r="G5" s="5">
         <v>687816</v>
       </c>
       <c r="H5" s="5">
         <v>723774</v>
       </c>
       <c r="I5" s="5">
@@ -1742,57 +1742,57 @@
       <c r="AZ5" s="5">
         <v>1116842</v>
       </c>
       <c r="BA5" s="5">
         <v>1105341</v>
       </c>
       <c r="BB5" s="5">
         <v>1107007</v>
       </c>
       <c r="BC5" s="5">
         <v>1109560</v>
       </c>
       <c r="BD5" s="5">
         <v>1121900</v>
       </c>
       <c r="BE5" s="5">
         <v>1097028</v>
       </c>
       <c r="BF5" s="5">
         <v>1151651</v>
       </c>
       <c r="BG5" s="5">
         <v>1155684</v>
       </c>
       <c r="BH5" s="6">
-        <v>1167427</v>
+        <v>1166489</v>
       </c>
       <c r="BI5" s="6">
-        <v>1177352</v>
+        <v>1181901</v>
       </c>
       <c r="BJ5" s="6">
-        <v>1185029</v>
+        <v>1191239</v>
       </c>
     </row>
     <row r="6" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5">
         <v>663692</v>
       </c>
       <c r="D6" s="5">
         <v>627986</v>
       </c>
       <c r="E6" s="5">
         <v>592215</v>
       </c>
       <c r="F6" s="5">
         <v>561349</v>
       </c>
       <c r="G6" s="5">
         <v>532635</v>
       </c>
       <c r="H6" s="5">
         <v>498586</v>
       </c>
       <c r="I6" s="5">
@@ -1927,57 +1927,57 @@
       <c r="AZ6" s="5">
         <v>107855</v>
       </c>
       <c r="BA6" s="5">
         <v>101836</v>
       </c>
       <c r="BB6" s="5">
         <v>102730</v>
       </c>
       <c r="BC6" s="5">
         <v>100026</v>
       </c>
       <c r="BD6" s="5">
         <v>94749</v>
       </c>
       <c r="BE6" s="5">
         <v>95208</v>
       </c>
       <c r="BF6" s="5">
         <v>97298</v>
       </c>
       <c r="BG6" s="5">
         <v>94540</v>
       </c>
       <c r="BH6" s="6">
-        <v>95342</v>
+        <v>90700</v>
       </c>
       <c r="BI6" s="6">
-        <v>94263</v>
+        <v>86904</v>
       </c>
       <c r="BJ6" s="6">
-        <v>94048</v>
+        <v>86258</v>
       </c>
     </row>
     <row r="7" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5">
         <v>7945</v>
       </c>
       <c r="D7" s="5">
         <v>11693</v>
       </c>
       <c r="E7" s="5">
         <v>10649</v>
       </c>
       <c r="F7" s="5">
         <v>9733</v>
       </c>
       <c r="G7" s="5">
         <v>8808</v>
       </c>
       <c r="H7" s="5">
         <v>9025</v>
       </c>
       <c r="I7" s="5">
@@ -2112,57 +2112,57 @@
       <c r="AZ7" s="5">
         <v>6885</v>
       </c>
       <c r="BA7" s="5">
         <v>7145</v>
       </c>
       <c r="BB7" s="5">
         <v>7350</v>
       </c>
       <c r="BC7" s="5">
         <v>7856</v>
       </c>
       <c r="BD7" s="5">
         <v>7576</v>
       </c>
       <c r="BE7" s="5">
         <v>7002</v>
       </c>
       <c r="BF7" s="5">
         <v>6553</v>
       </c>
       <c r="BG7" s="5">
         <v>6697</v>
       </c>
       <c r="BH7" s="6">
-        <v>6687</v>
+        <v>6684</v>
       </c>
       <c r="BI7" s="6">
-        <v>6586</v>
+        <v>6513</v>
       </c>
       <c r="BJ7" s="6">
-        <v>6232</v>
+        <v>6125</v>
       </c>
     </row>
     <row r="8" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5">
         <v>1100466</v>
       </c>
       <c r="D8" s="5">
         <v>1040150</v>
       </c>
       <c r="E8" s="5">
         <v>1023127</v>
       </c>
       <c r="F8" s="5">
         <v>1030659</v>
       </c>
       <c r="G8" s="5">
         <v>1009057</v>
       </c>
       <c r="H8" s="5">
         <v>955855</v>
       </c>
       <c r="I8" s="5">
@@ -2297,57 +2297,57 @@
       <c r="AZ8" s="5">
         <v>435918</v>
       </c>
       <c r="BA8" s="5">
         <v>446764</v>
       </c>
       <c r="BB8" s="5">
         <v>452835</v>
       </c>
       <c r="BC8" s="5">
         <v>441367</v>
       </c>
       <c r="BD8" s="5">
         <v>441729</v>
       </c>
       <c r="BE8" s="5">
         <v>427535</v>
       </c>
       <c r="BF8" s="5">
         <v>445852</v>
       </c>
       <c r="BG8" s="5">
         <v>463910</v>
       </c>
       <c r="BH8" s="6">
-        <v>467908</v>
+        <v>467120</v>
       </c>
       <c r="BI8" s="6">
-        <v>476531</v>
+        <v>469550</v>
       </c>
       <c r="BJ8" s="6">
-        <v>484922</v>
+        <v>476362</v>
       </c>
     </row>
     <row r="9" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="5">
         <v>29333</v>
       </c>
       <c r="D9" s="5">
         <v>29593</v>
       </c>
       <c r="E9" s="5">
         <v>29586</v>
       </c>
       <c r="F9" s="5">
         <v>29628</v>
       </c>
       <c r="G9" s="5">
         <v>30178</v>
       </c>
       <c r="H9" s="5">
         <v>30710</v>
       </c>
       <c r="I9" s="5">
@@ -2482,57 +2482,57 @@
       <c r="AZ9" s="5">
         <v>33948</v>
       </c>
       <c r="BA9" s="5">
         <v>34719</v>
       </c>
       <c r="BB9" s="5">
         <v>33097</v>
       </c>
       <c r="BC9" s="5">
         <v>32678</v>
       </c>
       <c r="BD9" s="5">
         <v>34489</v>
       </c>
       <c r="BE9" s="5">
         <v>35528</v>
       </c>
       <c r="BF9" s="5">
         <v>37189</v>
       </c>
       <c r="BG9" s="5">
         <v>41315</v>
       </c>
       <c r="BH9" s="6">
-        <v>43463</v>
+        <v>42555</v>
       </c>
       <c r="BI9" s="6">
-        <v>46167</v>
+        <v>43413</v>
       </c>
       <c r="BJ9" s="6">
-        <v>47861</v>
+        <v>44069</v>
       </c>
     </row>
     <row r="10" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="5">
         <v>474532</v>
       </c>
       <c r="D10" s="5">
         <v>482999</v>
       </c>
       <c r="E10" s="5">
         <v>488649</v>
       </c>
       <c r="F10" s="5">
         <v>492010</v>
       </c>
       <c r="G10" s="5">
         <v>500870</v>
       </c>
       <c r="H10" s="5">
         <v>483525</v>
       </c>
       <c r="I10" s="5">
@@ -2667,57 +2667,57 @@
       <c r="AZ10" s="5">
         <v>277565</v>
       </c>
       <c r="BA10" s="5">
         <v>286538</v>
       </c>
       <c r="BB10" s="5">
         <v>295653</v>
       </c>
       <c r="BC10" s="5">
         <v>300484</v>
       </c>
       <c r="BD10" s="5">
         <v>302881</v>
       </c>
       <c r="BE10" s="5">
         <v>304586</v>
       </c>
       <c r="BF10" s="5">
         <v>320423</v>
       </c>
       <c r="BG10" s="5">
         <v>331182</v>
       </c>
       <c r="BH10" s="6">
-        <v>326417</v>
+        <v>326598</v>
       </c>
       <c r="BI10" s="6">
-        <v>329342</v>
+        <v>327893</v>
       </c>
       <c r="BJ10" s="6">
-        <v>334292</v>
+        <v>331712</v>
       </c>
     </row>
     <row r="11" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="5">
         <v>1107148</v>
       </c>
       <c r="D11" s="5">
         <v>1093407</v>
       </c>
       <c r="E11" s="5">
         <v>1076917</v>
       </c>
       <c r="F11" s="5">
         <v>1061791</v>
       </c>
       <c r="G11" s="5">
         <v>1064498</v>
       </c>
       <c r="H11" s="5">
         <v>1050354</v>
       </c>
       <c r="I11" s="5">
@@ -2852,57 +2852,57 @@
       <c r="AZ11" s="5">
         <v>945870</v>
       </c>
       <c r="BA11" s="5">
         <v>983361</v>
       </c>
       <c r="BB11" s="5">
         <v>992070</v>
       </c>
       <c r="BC11" s="5">
         <v>991764</v>
       </c>
       <c r="BD11" s="5">
         <v>1005489</v>
       </c>
       <c r="BE11" s="5">
         <v>924269</v>
       </c>
       <c r="BF11" s="5">
         <v>990923</v>
       </c>
       <c r="BG11" s="5">
         <v>1065646</v>
       </c>
       <c r="BH11" s="6">
-        <v>1057216</v>
+        <v>1048276</v>
       </c>
       <c r="BI11" s="6">
-        <v>1050087</v>
+        <v>1042127</v>
       </c>
       <c r="BJ11" s="6">
-        <v>1051920</v>
+        <v>1036139</v>
       </c>
     </row>
     <row r="12" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="5">
         <v>82711</v>
       </c>
       <c r="D12" s="5">
         <v>84733</v>
       </c>
       <c r="E12" s="5">
         <v>84374</v>
       </c>
       <c r="F12" s="5">
         <v>84920</v>
       </c>
       <c r="G12" s="5">
         <v>86535</v>
       </c>
       <c r="H12" s="5">
         <v>86878</v>
       </c>
       <c r="I12" s="5">
@@ -3037,57 +3037,57 @@
       <c r="AZ12" s="5">
         <v>151961</v>
       </c>
       <c r="BA12" s="5">
         <v>156374</v>
       </c>
       <c r="BB12" s="5">
         <v>157423</v>
       </c>
       <c r="BC12" s="5">
         <v>157468</v>
       </c>
       <c r="BD12" s="5">
         <v>161384</v>
       </c>
       <c r="BE12" s="5">
         <v>163448</v>
       </c>
       <c r="BF12" s="5">
         <v>173892</v>
       </c>
       <c r="BG12" s="5">
         <v>179604</v>
       </c>
       <c r="BH12" s="6">
-        <v>179142</v>
+        <v>179684</v>
       </c>
       <c r="BI12" s="6">
-        <v>176519</v>
+        <v>174084</v>
       </c>
       <c r="BJ12" s="6">
-        <v>175645</v>
+        <v>171667</v>
       </c>
     </row>
     <row r="13" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="5">
         <v>82865</v>
       </c>
       <c r="D13" s="5">
         <v>85530</v>
       </c>
       <c r="E13" s="5">
         <v>87392</v>
       </c>
       <c r="F13" s="5">
         <v>89169</v>
       </c>
       <c r="G13" s="5">
         <v>92852</v>
       </c>
       <c r="H13" s="5">
         <v>95940</v>
       </c>
       <c r="I13" s="5">
@@ -3222,57 +3222,57 @@
       <c r="AZ13" s="5">
         <v>111863</v>
       </c>
       <c r="BA13" s="5">
         <v>108985</v>
       </c>
       <c r="BB13" s="5">
         <v>112737</v>
       </c>
       <c r="BC13" s="5">
         <v>111447</v>
       </c>
       <c r="BD13" s="5">
         <v>115918</v>
       </c>
       <c r="BE13" s="5">
         <v>113057</v>
       </c>
       <c r="BF13" s="5">
         <v>111763</v>
       </c>
       <c r="BG13" s="5">
         <v>109328</v>
       </c>
       <c r="BH13" s="6">
-        <v>115969</v>
+        <v>119886</v>
       </c>
       <c r="BI13" s="6">
-        <v>111170</v>
+        <v>117212</v>
       </c>
       <c r="BJ13" s="6">
-        <v>112975</v>
+        <v>114695</v>
       </c>
     </row>
     <row r="14" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="5">
         <v>7705</v>
       </c>
       <c r="D14" s="5">
         <v>7919</v>
       </c>
       <c r="E14" s="5">
         <v>7963</v>
       </c>
       <c r="F14" s="5">
         <v>9257</v>
       </c>
       <c r="G14" s="5">
         <v>9616</v>
       </c>
       <c r="H14" s="5">
         <v>10430</v>
       </c>
       <c r="I14" s="5">
@@ -3407,57 +3407,57 @@
       <c r="AZ14" s="5">
         <v>42301</v>
       </c>
       <c r="BA14" s="5">
         <v>42660</v>
       </c>
       <c r="BB14" s="5">
         <v>42509</v>
       </c>
       <c r="BC14" s="5">
         <v>42492</v>
       </c>
       <c r="BD14" s="5">
         <v>42130</v>
       </c>
       <c r="BE14" s="5">
         <v>42286</v>
       </c>
       <c r="BF14" s="5">
         <v>44852</v>
       </c>
       <c r="BG14" s="5">
         <v>46417</v>
       </c>
       <c r="BH14" s="6">
-        <v>44920</v>
+        <v>46650</v>
       </c>
       <c r="BI14" s="6">
-        <v>44974</v>
+        <v>46000</v>
       </c>
       <c r="BJ14" s="6">
-        <v>46174</v>
+        <v>46913</v>
       </c>
     </row>
     <row r="15" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="5">
         <v>15926</v>
       </c>
       <c r="D15" s="5">
         <v>16398</v>
       </c>
       <c r="E15" s="5">
         <v>16822</v>
       </c>
       <c r="F15" s="5">
         <v>17021</v>
       </c>
       <c r="G15" s="5">
         <v>17464</v>
       </c>
       <c r="H15" s="5">
         <v>18184</v>
       </c>
       <c r="I15" s="5">
@@ -3592,57 +3592,57 @@
       <c r="AZ15" s="5">
         <v>24729</v>
       </c>
       <c r="BA15" s="5">
         <v>25248</v>
       </c>
       <c r="BB15" s="5">
         <v>24980</v>
       </c>
       <c r="BC15" s="5">
         <v>24227</v>
       </c>
       <c r="BD15" s="5">
         <v>24118</v>
       </c>
       <c r="BE15" s="5">
         <v>23483</v>
       </c>
       <c r="BF15" s="5">
         <v>24301</v>
       </c>
       <c r="BG15" s="5">
         <v>24513</v>
       </c>
       <c r="BH15" s="6">
-        <v>24331</v>
+        <v>24316</v>
       </c>
       <c r="BI15" s="6">
-        <v>24627</v>
+        <v>24507</v>
       </c>
       <c r="BJ15" s="6">
-        <v>24838</v>
+        <v>24566</v>
       </c>
     </row>
     <row r="16" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="5">
         <v>158206</v>
       </c>
       <c r="D16" s="5">
         <v>159473</v>
       </c>
       <c r="E16" s="5">
         <v>160069</v>
       </c>
       <c r="F16" s="5">
         <v>161489</v>
       </c>
       <c r="G16" s="5">
         <v>167056</v>
       </c>
       <c r="H16" s="5">
         <v>173286</v>
       </c>
       <c r="I16" s="5">
@@ -3777,57 +3777,57 @@
       <c r="AZ16" s="5">
         <v>434653</v>
       </c>
       <c r="BA16" s="5">
         <v>458632</v>
       </c>
       <c r="BB16" s="5">
         <v>468463</v>
       </c>
       <c r="BC16" s="5">
         <v>474482</v>
       </c>
       <c r="BD16" s="5">
         <v>474306</v>
       </c>
       <c r="BE16" s="5">
         <v>459606</v>
       </c>
       <c r="BF16" s="5">
         <v>501928</v>
       </c>
       <c r="BG16" s="5">
         <v>532756</v>
       </c>
       <c r="BH16" s="6">
-        <v>531645</v>
+        <v>536139</v>
       </c>
       <c r="BI16" s="6">
-        <v>536182</v>
+        <v>537031</v>
       </c>
       <c r="BJ16" s="6">
-        <v>549222</v>
+        <v>546763</v>
       </c>
     </row>
     <row r="17" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5">
         <v>599109</v>
       </c>
       <c r="D17" s="5">
         <v>643300</v>
       </c>
       <c r="E17" s="5">
         <v>654623</v>
       </c>
       <c r="F17" s="5">
         <v>690380</v>
       </c>
       <c r="G17" s="5">
         <v>726112</v>
       </c>
       <c r="H17" s="5">
         <v>757009</v>
       </c>
       <c r="I17" s="5">
@@ -3962,57 +3962,57 @@
       <c r="AZ17" s="5">
         <v>1210862</v>
       </c>
       <c r="BA17" s="5">
         <v>1210208</v>
       </c>
       <c r="BB17" s="5">
         <v>1209880</v>
       </c>
       <c r="BC17" s="5">
         <v>1211743</v>
       </c>
       <c r="BD17" s="5">
         <v>1221900</v>
       </c>
       <c r="BE17" s="5">
         <v>1206371</v>
       </c>
       <c r="BF17" s="5">
         <v>1272731</v>
       </c>
       <c r="BG17" s="5">
         <v>1280027</v>
       </c>
       <c r="BH17" s="6">
-        <v>1295411</v>
+        <v>1293023</v>
       </c>
       <c r="BI17" s="6">
-        <v>1311040</v>
+        <v>1313463</v>
       </c>
       <c r="BJ17" s="6">
-        <v>1320453</v>
+        <v>1322442</v>
       </c>
     </row>
     <row r="18" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="5">
         <v>274747</v>
       </c>
       <c r="D18" s="5">
         <v>253985</v>
       </c>
       <c r="E18" s="5">
         <v>235028</v>
       </c>
       <c r="F18" s="5">
         <v>215942</v>
       </c>
       <c r="G18" s="5">
         <v>203551</v>
       </c>
       <c r="H18" s="5">
         <v>191758</v>
       </c>
       <c r="I18" s="5">
@@ -4147,57 +4147,57 @@
       <c r="AZ18" s="5">
         <v>193087</v>
       </c>
       <c r="BA18" s="5">
         <v>194836</v>
       </c>
       <c r="BB18" s="5">
         <v>195455</v>
       </c>
       <c r="BC18" s="5">
         <v>193584</v>
       </c>
       <c r="BD18" s="5">
         <v>196244</v>
       </c>
       <c r="BE18" s="5">
         <v>180331</v>
       </c>
       <c r="BF18" s="5">
         <v>191794</v>
       </c>
       <c r="BG18" s="5">
         <v>203905</v>
       </c>
       <c r="BH18" s="6">
-        <v>203924</v>
+        <v>202950</v>
       </c>
       <c r="BI18" s="6">
-        <v>205220</v>
+        <v>203180</v>
       </c>
       <c r="BJ18" s="6">
-        <v>208563</v>
+        <v>207089</v>
       </c>
     </row>
     <row r="19" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5">
         <v>3637974</v>
       </c>
       <c r="D19" s="5">
         <v>3605118</v>
       </c>
       <c r="E19" s="5">
         <v>3568827</v>
       </c>
       <c r="F19" s="5">
         <v>3585142</v>
       </c>
       <c r="G19" s="5">
         <v>3608565</v>
       </c>
       <c r="H19" s="5">
@@ -4335,57 +4335,57 @@
       <c r="AZ19" s="5">
         <v>3647137</v>
       </c>
       <c r="BA19" s="5">
         <v>3742892</v>
       </c>
       <c r="BB19" s="5">
         <v>3785312</v>
       </c>
       <c r="BC19" s="5">
         <v>3788313</v>
       </c>
       <c r="BD19" s="5">
         <v>3843317</v>
       </c>
       <c r="BE19" s="5">
         <v>3715338</v>
       </c>
       <c r="BF19" s="5">
         <v>3920103</v>
       </c>
       <c r="BG19" s="5">
         <v>4078475</v>
       </c>
       <c r="BH19" s="6">
-        <v>4112214</v>
+        <v>4105972</v>
       </c>
       <c r="BI19" s="6">
-        <v>4135052</v>
+        <v>4129282</v>
       </c>
       <c r="BJ19" s="6">
-        <v>4180293</v>
+        <v>4158584</v>
       </c>
     </row>
     <row r="20" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B20" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="5">
         <v>563299</v>
       </c>
       <c r="D20" s="5">
         <v>605492</v>
       </c>
       <c r="E20" s="5">
         <v>619291</v>
       </c>
       <c r="F20" s="5">
         <v>652728</v>
       </c>
       <c r="G20" s="5">
         <v>687816</v>
       </c>
       <c r="H20" s="5">
         <v>723774</v>
       </c>
       <c r="I20" s="5">
@@ -4520,57 +4520,57 @@
       <c r="AZ20" s="5">
         <v>1116842</v>
       </c>
       <c r="BA20" s="5">
         <v>1105341</v>
       </c>
       <c r="BB20" s="5">
         <v>1107007</v>
       </c>
       <c r="BC20" s="5">
         <v>1109560</v>
       </c>
       <c r="BD20" s="5">
         <v>1121900</v>
       </c>
       <c r="BE20" s="5">
         <v>1097028</v>
       </c>
       <c r="BF20" s="5">
         <v>1151651</v>
       </c>
       <c r="BG20" s="5">
         <v>1155684</v>
       </c>
       <c r="BH20" s="6">
-        <v>1167427</v>
+        <v>1166489</v>
       </c>
       <c r="BI20" s="6">
-        <v>1177352</v>
+        <v>1181901</v>
       </c>
       <c r="BJ20" s="6">
-        <v>1185029</v>
+        <v>1191239</v>
       </c>
     </row>
     <row r="21" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B21" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="5">
         <v>199995</v>
       </c>
       <c r="D21" s="5">
         <v>188317</v>
       </c>
       <c r="E21" s="5">
         <v>176286</v>
       </c>
       <c r="F21" s="5">
         <v>166290</v>
       </c>
       <c r="G21" s="5">
         <v>157194</v>
       </c>
       <c r="H21" s="5">
         <v>143945</v>
       </c>
       <c r="I21" s="5">
@@ -4705,57 +4705,57 @@
       <c r="AZ21" s="5">
         <v>55816</v>
       </c>
       <c r="BA21" s="5">
         <v>55712</v>
       </c>
       <c r="BB21" s="5">
         <v>58354</v>
       </c>
       <c r="BC21" s="5">
         <v>57707</v>
       </c>
       <c r="BD21" s="5">
         <v>56349</v>
       </c>
       <c r="BE21" s="5">
         <v>57806</v>
       </c>
       <c r="BF21" s="5">
         <v>56416</v>
       </c>
       <c r="BG21" s="5">
         <v>55790</v>
       </c>
       <c r="BH21" s="6">
-        <v>59021</v>
+        <v>54379</v>
       </c>
       <c r="BI21" s="6">
-        <v>58845</v>
+        <v>52598</v>
       </c>
       <c r="BJ21" s="6">
-        <v>58990</v>
+        <v>53477</v>
       </c>
     </row>
     <row r="22" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B22" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="5">
         <v>7370</v>
       </c>
       <c r="D22" s="5">
         <v>11179</v>
       </c>
       <c r="E22" s="5">
         <v>10160</v>
       </c>
       <c r="F22" s="5">
         <v>9282</v>
       </c>
       <c r="G22" s="5">
         <v>8389</v>
       </c>
       <c r="H22" s="5">
         <v>8566</v>
       </c>
       <c r="I22" s="5">
@@ -4890,57 +4890,57 @@
       <c r="AZ22" s="5">
         <v>6751</v>
       </c>
       <c r="BA22" s="5">
         <v>7029</v>
       </c>
       <c r="BB22" s="5">
         <v>7231</v>
       </c>
       <c r="BC22" s="5">
         <v>7729</v>
       </c>
       <c r="BD22" s="5">
         <v>7457</v>
       </c>
       <c r="BE22" s="5">
         <v>6897</v>
       </c>
       <c r="BF22" s="5">
         <v>6439</v>
       </c>
       <c r="BG22" s="5">
         <v>6590</v>
       </c>
       <c r="BH22" s="6">
-        <v>6582</v>
+        <v>6579</v>
       </c>
       <c r="BI22" s="6">
-        <v>6483</v>
+        <v>6409</v>
       </c>
       <c r="BJ22" s="6">
-        <v>6130</v>
+        <v>6024</v>
       </c>
     </row>
     <row r="23" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B23" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5">
         <v>1021079</v>
       </c>
       <c r="D23" s="5">
         <v>964401</v>
       </c>
       <c r="E23" s="5">
         <v>950923</v>
       </c>
       <c r="F23" s="5">
         <v>960662</v>
       </c>
       <c r="G23" s="5">
         <v>941984</v>
       </c>
       <c r="H23" s="5">
         <v>891167</v>
       </c>
       <c r="I23" s="5">
@@ -5075,57 +5075,57 @@
       <c r="AZ23" s="5">
         <v>422171</v>
       </c>
       <c r="BA23" s="5">
         <v>433620</v>
       </c>
       <c r="BB23" s="5">
         <v>439728</v>
       </c>
       <c r="BC23" s="5">
         <v>428585</v>
       </c>
       <c r="BD23" s="5">
         <v>429791</v>
       </c>
       <c r="BE23" s="5">
         <v>415986</v>
       </c>
       <c r="BF23" s="5">
         <v>432864</v>
       </c>
       <c r="BG23" s="5">
         <v>451021</v>
       </c>
       <c r="BH23" s="6">
-        <v>456157</v>
+        <v>455369</v>
       </c>
       <c r="BI23" s="6">
-        <v>465082</v>
+        <v>458600</v>
       </c>
       <c r="BJ23" s="6">
-        <v>473106</v>
+        <v>465644</v>
       </c>
     </row>
     <row r="24" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B24" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="5">
         <v>28635</v>
       </c>
       <c r="D24" s="5">
         <v>28913</v>
       </c>
       <c r="E24" s="5">
         <v>28937</v>
       </c>
       <c r="F24" s="5">
         <v>29002</v>
       </c>
       <c r="G24" s="5">
         <v>29561</v>
       </c>
       <c r="H24" s="5">
         <v>30088</v>
       </c>
       <c r="I24" s="5">
@@ -5260,57 +5260,57 @@
       <c r="AZ24" s="5">
         <v>32429</v>
       </c>
       <c r="BA24" s="5">
         <v>33680</v>
       </c>
       <c r="BB24" s="5">
         <v>32124</v>
       </c>
       <c r="BC24" s="5">
         <v>31792</v>
       </c>
       <c r="BD24" s="5">
         <v>33732</v>
       </c>
       <c r="BE24" s="5">
         <v>34848</v>
       </c>
       <c r="BF24" s="5">
         <v>36392</v>
       </c>
       <c r="BG24" s="5">
         <v>40529</v>
       </c>
       <c r="BH24" s="6">
-        <v>42744</v>
+        <v>41836</v>
       </c>
       <c r="BI24" s="6">
-        <v>45509</v>
+        <v>42738</v>
       </c>
       <c r="BJ24" s="6">
-        <v>47223</v>
+        <v>43421</v>
       </c>
     </row>
     <row r="25" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B25" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="5">
         <v>394620</v>
       </c>
       <c r="D25" s="5">
         <v>403325</v>
       </c>
       <c r="E25" s="5">
         <v>409649</v>
       </c>
       <c r="F25" s="5">
         <v>412813</v>
       </c>
       <c r="G25" s="5">
         <v>422081</v>
       </c>
       <c r="H25" s="5">
         <v>404677</v>
       </c>
       <c r="I25" s="5">
@@ -5445,57 +5445,57 @@
       <c r="AZ25" s="5">
         <v>238700</v>
       </c>
       <c r="BA25" s="5">
         <v>248642</v>
       </c>
       <c r="BB25" s="5">
         <v>257953</v>
       </c>
       <c r="BC25" s="5">
         <v>263841</v>
       </c>
       <c r="BD25" s="5">
         <v>268312</v>
       </c>
       <c r="BE25" s="5">
         <v>272991</v>
       </c>
       <c r="BF25" s="5">
         <v>286025</v>
       </c>
       <c r="BG25" s="5">
         <v>297197</v>
       </c>
       <c r="BH25" s="6">
-        <v>295325</v>
+        <v>295503</v>
       </c>
       <c r="BI25" s="6">
-        <v>299004</v>
+        <v>298955</v>
       </c>
       <c r="BJ25" s="6">
-        <v>304216</v>
+        <v>303758</v>
       </c>
     </row>
     <row r="26" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="5">
         <v>885333</v>
       </c>
       <c r="D26" s="5">
         <v>874907</v>
       </c>
       <c r="E26" s="5">
         <v>861110</v>
       </c>
       <c r="F26" s="5">
         <v>849328</v>
       </c>
       <c r="G26" s="5">
         <v>854145</v>
       </c>
       <c r="H26" s="5">
         <v>843104</v>
       </c>
       <c r="I26" s="5">
@@ -5630,57 +5630,57 @@
       <c r="AZ26" s="5">
         <v>873990</v>
       </c>
       <c r="BA26" s="5">
         <v>914982</v>
       </c>
       <c r="BB26" s="5">
         <v>925747</v>
       </c>
       <c r="BC26" s="5">
         <v>928757</v>
       </c>
       <c r="BD26" s="5">
         <v>947414</v>
       </c>
       <c r="BE26" s="5">
         <v>871943</v>
       </c>
       <c r="BF26" s="5">
         <v>931671</v>
       </c>
       <c r="BG26" s="5">
         <v>1006521</v>
       </c>
       <c r="BH26" s="6">
-        <v>1004662</v>
+        <v>997259</v>
       </c>
       <c r="BI26" s="6">
-        <v>999259</v>
+        <v>996320</v>
       </c>
       <c r="BJ26" s="6">
-        <v>1002074</v>
+        <v>993625</v>
       </c>
     </row>
     <row r="27" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="5">
         <v>79168</v>
       </c>
       <c r="D27" s="5">
         <v>80907</v>
       </c>
       <c r="E27" s="5">
         <v>80428</v>
       </c>
       <c r="F27" s="5">
         <v>80915</v>
       </c>
       <c r="G27" s="5">
         <v>82517</v>
       </c>
       <c r="H27" s="5">
         <v>82692</v>
       </c>
       <c r="I27" s="5">
@@ -5815,57 +5815,57 @@
       <c r="AZ27" s="5">
         <v>134036</v>
       </c>
       <c r="BA27" s="5">
         <v>139142</v>
       </c>
       <c r="BB27" s="5">
         <v>140181</v>
       </c>
       <c r="BC27" s="5">
         <v>140489</v>
       </c>
       <c r="BD27" s="5">
         <v>145508</v>
       </c>
       <c r="BE27" s="5">
         <v>148157</v>
       </c>
       <c r="BF27" s="5">
         <v>156261</v>
       </c>
       <c r="BG27" s="5">
         <v>161699</v>
       </c>
       <c r="BH27" s="6">
-        <v>162412</v>
+        <v>162952</v>
       </c>
       <c r="BI27" s="6">
-        <v>159711</v>
+        <v>158314</v>
       </c>
       <c r="BJ27" s="6">
-        <v>158963</v>
+        <v>156076</v>
       </c>
     </row>
     <row r="28" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B28" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="5">
         <v>82865</v>
       </c>
       <c r="D28" s="5">
         <v>85530</v>
       </c>
       <c r="E28" s="5">
         <v>87392</v>
       </c>
       <c r="F28" s="5">
         <v>89169</v>
       </c>
       <c r="G28" s="5">
         <v>92852</v>
       </c>
       <c r="H28" s="5">
         <v>95940</v>
       </c>
       <c r="I28" s="5">
@@ -6000,57 +6000,57 @@
       <c r="AZ28" s="5">
         <v>111863</v>
       </c>
       <c r="BA28" s="5">
         <v>108985</v>
       </c>
       <c r="BB28" s="5">
         <v>112737</v>
       </c>
       <c r="BC28" s="5">
         <v>111447</v>
       </c>
       <c r="BD28" s="5">
         <v>115918</v>
       </c>
       <c r="BE28" s="5">
         <v>113057</v>
       </c>
       <c r="BF28" s="5">
         <v>111763</v>
       </c>
       <c r="BG28" s="5">
         <v>109328</v>
       </c>
       <c r="BH28" s="6">
-        <v>115969</v>
+        <v>119886</v>
       </c>
       <c r="BI28" s="6">
-        <v>111170</v>
+        <v>117212</v>
       </c>
       <c r="BJ28" s="6">
-        <v>112975</v>
+        <v>114695</v>
       </c>
     </row>
     <row r="29" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="5">
         <v>5551</v>
       </c>
       <c r="D29" s="5">
         <v>5784</v>
       </c>
       <c r="E29" s="5">
         <v>5861</v>
       </c>
       <c r="F29" s="5">
         <v>6934</v>
       </c>
       <c r="G29" s="5">
         <v>7245</v>
       </c>
       <c r="H29" s="5">
         <v>7969</v>
       </c>
       <c r="I29" s="5">
@@ -6185,57 +6185,57 @@
       <c r="AZ29" s="5">
         <v>29548</v>
       </c>
       <c r="BA29" s="5">
         <v>32131</v>
       </c>
       <c r="BB29" s="5">
         <v>32583</v>
       </c>
       <c r="BC29" s="5">
         <v>32821</v>
       </c>
       <c r="BD29" s="5">
         <v>33814</v>
       </c>
       <c r="BE29" s="5">
         <v>34330</v>
       </c>
       <c r="BF29" s="5">
         <v>36141</v>
       </c>
       <c r="BG29" s="5">
         <v>38255</v>
       </c>
       <c r="BH29" s="6">
-        <v>37601</v>
+        <v>39331</v>
       </c>
       <c r="BI29" s="6">
-        <v>38199</v>
+        <v>39196</v>
       </c>
       <c r="BJ29" s="6">
-        <v>39737</v>
+        <v>40662</v>
       </c>
     </row>
     <row r="30" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="5">
         <v>13484</v>
       </c>
       <c r="D30" s="5">
         <v>13943</v>
       </c>
       <c r="E30" s="5">
         <v>14357</v>
       </c>
       <c r="F30" s="5">
         <v>14548</v>
       </c>
       <c r="G30" s="5">
         <v>14978</v>
       </c>
       <c r="H30" s="5">
         <v>15717</v>
       </c>
       <c r="I30" s="5">
@@ -6370,57 +6370,57 @@
       <c r="AZ30" s="5">
         <v>23723</v>
       </c>
       <c r="BA30" s="5">
         <v>24291</v>
       </c>
       <c r="BB30" s="5">
         <v>24016</v>
       </c>
       <c r="BC30" s="5">
         <v>23201</v>
       </c>
       <c r="BD30" s="5">
         <v>23152</v>
       </c>
       <c r="BE30" s="5">
         <v>22499</v>
       </c>
       <c r="BF30" s="5">
         <v>23104</v>
       </c>
       <c r="BG30" s="5">
         <v>23242</v>
       </c>
       <c r="BH30" s="6">
-        <v>23072</v>
+        <v>23057</v>
       </c>
       <c r="BI30" s="6">
-        <v>23335</v>
+        <v>23226</v>
       </c>
       <c r="BJ30" s="6">
-        <v>23464</v>
+        <v>23221</v>
       </c>
     </row>
     <row r="31" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="5">
         <v>121424</v>
       </c>
       <c r="D31" s="5">
         <v>123355</v>
       </c>
       <c r="E31" s="5">
         <v>124401</v>
       </c>
       <c r="F31" s="5">
         <v>125937</v>
       </c>
       <c r="G31" s="5">
         <v>131134</v>
       </c>
       <c r="H31" s="5">
         <v>136129</v>
       </c>
       <c r="I31" s="5">
@@ -6555,57 +6555,57 @@
       <c r="AZ31" s="5">
         <v>370980</v>
       </c>
       <c r="BA31" s="5">
         <v>395991</v>
       </c>
       <c r="BB31" s="5">
         <v>406047</v>
       </c>
       <c r="BC31" s="5">
         <v>412453</v>
       </c>
       <c r="BD31" s="5">
         <v>416880</v>
       </c>
       <c r="BE31" s="5">
         <v>403272</v>
       </c>
       <c r="BF31" s="5">
         <v>436851</v>
       </c>
       <c r="BG31" s="5">
         <v>466641</v>
       </c>
       <c r="BH31" s="6">
-        <v>469576</v>
+        <v>474070</v>
       </c>
       <c r="BI31" s="6">
-        <v>473275</v>
+        <v>477132</v>
       </c>
       <c r="BJ31" s="6">
-        <v>485205</v>
+        <v>486640</v>
       </c>
     </row>
     <row r="32" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5">
         <v>584670</v>
       </c>
       <c r="D32" s="5">
         <v>629046</v>
       </c>
       <c r="E32" s="5">
         <v>640500</v>
       </c>
       <c r="F32" s="5">
         <v>676771</v>
       </c>
       <c r="G32" s="5">
         <v>712595</v>
       </c>
       <c r="H32" s="5">
         <v>743408</v>
       </c>
       <c r="I32" s="5">
@@ -6740,57 +6740,57 @@
       <c r="AZ32" s="5">
         <v>1182518</v>
       </c>
       <c r="BA32" s="5">
         <v>1182044</v>
       </c>
       <c r="BB32" s="5">
         <v>1181640</v>
       </c>
       <c r="BC32" s="5">
         <v>1183644</v>
       </c>
       <c r="BD32" s="5">
         <v>1195717</v>
       </c>
       <c r="BE32" s="5">
         <v>1179837</v>
       </c>
       <c r="BF32" s="5">
         <v>1242964</v>
       </c>
       <c r="BG32" s="5">
         <v>1247718</v>
       </c>
       <c r="BH32" s="6">
-        <v>1263748</v>
+        <v>1261361</v>
       </c>
       <c r="BI32" s="6">
-        <v>1278958</v>
+        <v>1282822</v>
       </c>
       <c r="BJ32" s="6">
-        <v>1289040</v>
+        <v>1291515</v>
       </c>
     </row>
     <row r="33" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="5">
         <v>213780</v>
       </c>
       <c r="D33" s="5">
         <v>195513</v>
       </c>
       <c r="E33" s="5">
         <v>178822</v>
       </c>
       <c r="F33" s="5">
         <v>163493</v>
       </c>
       <c r="G33" s="5">
         <v>153891</v>
       </c>
       <c r="H33" s="5">
         <v>144049</v>
       </c>
       <c r="I33" s="5">
@@ -6925,57 +6925,57 @@
       <c r="AZ33" s="5">
         <v>164612</v>
       </c>
       <c r="BA33" s="5">
         <v>166645</v>
       </c>
       <c r="BB33" s="5">
         <v>166972</v>
       </c>
       <c r="BC33" s="5">
         <v>165847</v>
       </c>
       <c r="BD33" s="5">
         <v>169271</v>
       </c>
       <c r="BE33" s="5">
         <v>153715</v>
       </c>
       <c r="BF33" s="5">
         <v>163212</v>
       </c>
       <c r="BG33" s="5">
         <v>173944</v>
       </c>
       <c r="BH33" s="6">
-        <v>175345</v>
+        <v>174390</v>
       </c>
       <c r="BI33" s="6">
-        <v>176221</v>
+        <v>175761</v>
       </c>
       <c r="BJ33" s="6">
-        <v>179170</v>
+        <v>179826</v>
       </c>
     </row>
     <row r="34" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="5">
         <v>966410</v>
       </c>
       <c r="D34" s="5">
         <v>932048</v>
       </c>
       <c r="E34" s="5">
         <v>898586</v>
       </c>
       <c r="F34" s="5">
         <v>868208</v>
       </c>
       <c r="G34" s="5">
         <v>840666</v>
       </c>
       <c r="H34" s="5">
@@ -7113,57 +7113,57 @@
       <c r="AZ34" s="5">
         <v>330361</v>
       </c>
       <c r="BA34" s="5">
         <v>314415</v>
       </c>
       <c r="BB34" s="5">
         <v>309868</v>
       </c>
       <c r="BC34" s="5">
         <v>301305</v>
       </c>
       <c r="BD34" s="5">
         <v>279594</v>
       </c>
       <c r="BE34" s="5">
         <v>267372</v>
       </c>
       <c r="BF34" s="5">
         <v>299395</v>
       </c>
       <c r="BG34" s="5">
         <v>301363</v>
       </c>
       <c r="BH34" s="6">
-        <v>280162</v>
+        <v>278610</v>
       </c>
       <c r="BI34" s="6">
-        <v>277657</v>
+        <v>262595</v>
       </c>
       <c r="BJ34" s="6">
-        <v>276853</v>
+        <v>256215</v>
       </c>
     </row>
     <row r="35" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B35" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="5">
         <v>0</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
@@ -7486,54 +7486,54 @@
       <c r="BA36" s="5">
         <v>46125</v>
       </c>
       <c r="BB36" s="5">
         <v>44375</v>
       </c>
       <c r="BC36" s="5">
         <v>42319</v>
       </c>
       <c r="BD36" s="5">
         <v>38400</v>
       </c>
       <c r="BE36" s="5">
         <v>37401</v>
       </c>
       <c r="BF36" s="5">
         <v>40882</v>
       </c>
       <c r="BG36" s="5">
         <v>38750</v>
       </c>
       <c r="BH36" s="6">
         <v>36321</v>
       </c>
       <c r="BI36" s="6">
-        <v>35417</v>
+        <v>34306</v>
       </c>
       <c r="BJ36" s="6">
-        <v>35058</v>
+        <v>32781</v>
       </c>
     </row>
     <row r="37" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="5">
         <v>576</v>
       </c>
       <c r="D37" s="5">
         <v>514</v>
       </c>
       <c r="E37" s="5">
         <v>489</v>
       </c>
       <c r="F37" s="5">
         <v>451</v>
       </c>
       <c r="G37" s="5">
         <v>418</v>
       </c>
       <c r="H37" s="5">
         <v>458</v>
       </c>
       <c r="I37" s="5">
@@ -7671,54 +7671,54 @@
       <c r="BA37" s="5">
         <v>116</v>
       </c>
       <c r="BB37" s="5">
         <v>119</v>
       </c>
       <c r="BC37" s="5">
         <v>126</v>
       </c>
       <c r="BD37" s="5">
         <v>119</v>
       </c>
       <c r="BE37" s="5">
         <v>105</v>
       </c>
       <c r="BF37" s="5">
         <v>114</v>
       </c>
       <c r="BG37" s="5">
         <v>106</v>
       </c>
       <c r="BH37" s="6">
         <v>105</v>
       </c>
       <c r="BI37" s="6">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="BJ37" s="6">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B38" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5">
         <v>79387</v>
       </c>
       <c r="D38" s="5">
         <v>75750</v>
       </c>
       <c r="E38" s="5">
         <v>72204</v>
       </c>
       <c r="F38" s="5">
         <v>69998</v>
       </c>
       <c r="G38" s="5">
         <v>67073</v>
       </c>
       <c r="H38" s="5">
         <v>64688</v>
       </c>
       <c r="I38" s="5">
@@ -7856,54 +7856,54 @@
       <c r="BA38" s="5">
         <v>13145</v>
       </c>
       <c r="BB38" s="5">
         <v>13107</v>
       </c>
       <c r="BC38" s="5">
         <v>12782</v>
       </c>
       <c r="BD38" s="5">
         <v>11937</v>
       </c>
       <c r="BE38" s="5">
         <v>11549</v>
       </c>
       <c r="BF38" s="5">
         <v>12988</v>
       </c>
       <c r="BG38" s="5">
         <v>12889</v>
       </c>
       <c r="BH38" s="6">
         <v>11751</v>
       </c>
       <c r="BI38" s="6">
-        <v>11449</v>
+        <v>10950</v>
       </c>
       <c r="BJ38" s="6">
-        <v>11816</v>
+        <v>10718</v>
       </c>
     </row>
     <row r="39" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="5">
         <v>698</v>
       </c>
       <c r="D39" s="5">
         <v>680</v>
       </c>
       <c r="E39" s="5">
         <v>649</v>
       </c>
       <c r="F39" s="5">
         <v>627</v>
       </c>
       <c r="G39" s="5">
         <v>618</v>
       </c>
       <c r="H39" s="5">
         <v>622</v>
       </c>
       <c r="I39" s="5">
@@ -8041,54 +8041,54 @@
       <c r="BA39" s="5">
         <v>1039</v>
       </c>
       <c r="BB39" s="5">
         <v>973</v>
       </c>
       <c r="BC39" s="5">
         <v>886</v>
       </c>
       <c r="BD39" s="5">
         <v>757</v>
       </c>
       <c r="BE39" s="5">
         <v>681</v>
       </c>
       <c r="BF39" s="5">
         <v>797</v>
       </c>
       <c r="BG39" s="5">
         <v>786</v>
       </c>
       <c r="BH39" s="6">
         <v>719</v>
       </c>
       <c r="BI39" s="6">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="BJ39" s="6">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="40" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B40" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="5">
         <v>79912</v>
       </c>
       <c r="D40" s="5">
         <v>79675</v>
       </c>
       <c r="E40" s="5">
         <v>79000</v>
       </c>
       <c r="F40" s="5">
         <v>79197</v>
       </c>
       <c r="G40" s="5">
         <v>78789</v>
       </c>
       <c r="H40" s="5">
         <v>78848</v>
       </c>
       <c r="I40" s="5">
@@ -8223,57 +8223,57 @@
       <c r="AZ40" s="5">
         <v>38865</v>
       </c>
       <c r="BA40" s="5">
         <v>37896</v>
       </c>
       <c r="BB40" s="5">
         <v>37700</v>
       </c>
       <c r="BC40" s="5">
         <v>36643</v>
       </c>
       <c r="BD40" s="5">
         <v>34568</v>
       </c>
       <c r="BE40" s="5">
         <v>31595</v>
       </c>
       <c r="BF40" s="5">
         <v>34398</v>
       </c>
       <c r="BG40" s="5">
         <v>33985</v>
       </c>
       <c r="BH40" s="6">
-        <v>31092</v>
+        <v>31094</v>
       </c>
       <c r="BI40" s="6">
-        <v>30338</v>
+        <v>28937</v>
       </c>
       <c r="BJ40" s="6">
-        <v>30076</v>
+        <v>27954</v>
       </c>
     </row>
     <row r="41" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="5">
         <v>221815</v>
       </c>
       <c r="D41" s="5">
         <v>218500</v>
       </c>
       <c r="E41" s="5">
         <v>215807</v>
       </c>
       <c r="F41" s="5">
         <v>212463</v>
       </c>
       <c r="G41" s="5">
         <v>210353</v>
       </c>
       <c r="H41" s="5">
         <v>207250</v>
       </c>
       <c r="I41" s="5">
@@ -8408,57 +8408,57 @@
       <c r="AZ41" s="5">
         <v>71880</v>
       </c>
       <c r="BA41" s="5">
         <v>68380</v>
       </c>
       <c r="BB41" s="5">
         <v>66323</v>
       </c>
       <c r="BC41" s="5">
         <v>63007</v>
       </c>
       <c r="BD41" s="5">
         <v>58075</v>
       </c>
       <c r="BE41" s="5">
         <v>52326</v>
       </c>
       <c r="BF41" s="5">
         <v>59252</v>
       </c>
       <c r="BG41" s="5">
         <v>59125</v>
       </c>
       <c r="BH41" s="6">
-        <v>52554</v>
+        <v>51017</v>
       </c>
       <c r="BI41" s="6">
-        <v>50828</v>
+        <v>45807</v>
       </c>
       <c r="BJ41" s="6">
-        <v>49846</v>
+        <v>42514</v>
       </c>
     </row>
     <row r="42" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B42" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="5">
         <v>3542</v>
       </c>
       <c r="D42" s="5">
         <v>3827</v>
       </c>
       <c r="E42" s="5">
         <v>3945</v>
       </c>
       <c r="F42" s="5">
         <v>4005</v>
       </c>
       <c r="G42" s="5">
         <v>4018</v>
       </c>
       <c r="H42" s="5">
         <v>4185</v>
       </c>
       <c r="I42" s="5">
@@ -8593,57 +8593,57 @@
       <c r="AZ42" s="5">
         <v>17925</v>
       </c>
       <c r="BA42" s="5">
         <v>17231</v>
       </c>
       <c r="BB42" s="5">
         <v>17242</v>
       </c>
       <c r="BC42" s="5">
         <v>16979</v>
       </c>
       <c r="BD42" s="5">
         <v>15876</v>
       </c>
       <c r="BE42" s="5">
         <v>15291</v>
       </c>
       <c r="BF42" s="5">
         <v>17631</v>
       </c>
       <c r="BG42" s="5">
         <v>17904</v>
       </c>
       <c r="BH42" s="6">
-        <v>16730</v>
+        <v>16731</v>
       </c>
       <c r="BI42" s="6">
-        <v>16808</v>
+        <v>15770</v>
       </c>
       <c r="BJ42" s="6">
-        <v>16682</v>
+        <v>15591</v>
       </c>
     </row>
     <row r="43" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43" s="5">
         <v>0</v>
       </c>
       <c r="H43" s="5">
         <v>0</v>
       </c>
       <c r="I43" s="5">
@@ -8966,54 +8966,54 @@
       <c r="BA44" s="5">
         <v>10529</v>
       </c>
       <c r="BB44" s="5">
         <v>9926</v>
       </c>
       <c r="BC44" s="5">
         <v>9671</v>
       </c>
       <c r="BD44" s="5">
         <v>8315</v>
       </c>
       <c r="BE44" s="5">
         <v>7956</v>
       </c>
       <c r="BF44" s="5">
         <v>8711</v>
       </c>
       <c r="BG44" s="5">
         <v>8162</v>
       </c>
       <c r="BH44" s="6">
         <v>7320</v>
       </c>
       <c r="BI44" s="6">
-        <v>6775</v>
+        <v>6805</v>
       </c>
       <c r="BJ44" s="6">
-        <v>6437</v>
+        <v>6251</v>
       </c>
     </row>
     <row r="45" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="5">
         <v>2442</v>
       </c>
       <c r="D45" s="5">
         <v>2455</v>
       </c>
       <c r="E45" s="5">
         <v>2465</v>
       </c>
       <c r="F45" s="5">
         <v>2473</v>
       </c>
       <c r="G45" s="5">
         <v>2487</v>
       </c>
       <c r="H45" s="5">
         <v>2467</v>
       </c>
       <c r="I45" s="5">
@@ -9151,54 +9151,54 @@
       <c r="BA45" s="5">
         <v>957</v>
       </c>
       <c r="BB45" s="5">
         <v>964</v>
       </c>
       <c r="BC45" s="5">
         <v>1026</v>
       </c>
       <c r="BD45" s="5">
         <v>965</v>
       </c>
       <c r="BE45" s="5">
         <v>984</v>
       </c>
       <c r="BF45" s="5">
         <v>1196</v>
       </c>
       <c r="BG45" s="5">
         <v>1271</v>
       </c>
       <c r="BH45" s="6">
         <v>1259</v>
       </c>
       <c r="BI45" s="6">
-        <v>1293</v>
+        <v>1281</v>
       </c>
       <c r="BJ45" s="6">
-        <v>1374</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="46" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="5">
         <v>36781</v>
       </c>
       <c r="D46" s="5">
         <v>36118</v>
       </c>
       <c r="E46" s="5">
         <v>35667</v>
       </c>
       <c r="F46" s="5">
         <v>35552</v>
       </c>
       <c r="G46" s="5">
         <v>35921</v>
       </c>
       <c r="H46" s="5">
         <v>37157</v>
       </c>
       <c r="I46" s="5">
@@ -9336,54 +9336,54 @@
       <c r="BA46" s="5">
         <v>62642</v>
       </c>
       <c r="BB46" s="5">
         <v>62416</v>
       </c>
       <c r="BC46" s="5">
         <v>62029</v>
       </c>
       <c r="BD46" s="5">
         <v>57426</v>
       </c>
       <c r="BE46" s="5">
         <v>56334</v>
       </c>
       <c r="BF46" s="5">
         <v>65076</v>
       </c>
       <c r="BG46" s="5">
         <v>66115</v>
       </c>
       <c r="BH46" s="6">
         <v>62069</v>
       </c>
       <c r="BI46" s="6">
-        <v>62907</v>
+        <v>59899</v>
       </c>
       <c r="BJ46" s="6">
-        <v>64017</v>
+        <v>60123</v>
       </c>
     </row>
     <row r="47" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5">
         <v>14439</v>
       </c>
       <c r="D47" s="5">
         <v>14254</v>
       </c>
       <c r="E47" s="5">
         <v>14123</v>
       </c>
       <c r="F47" s="5">
         <v>13610</v>
       </c>
       <c r="G47" s="5">
         <v>13517</v>
       </c>
       <c r="H47" s="5">
         <v>13601</v>
       </c>
       <c r="I47" s="5">
@@ -9518,57 +9518,57 @@
       <c r="AZ47" s="5">
         <v>28344</v>
       </c>
       <c r="BA47" s="5">
         <v>28164</v>
       </c>
       <c r="BB47" s="5">
         <v>28240</v>
       </c>
       <c r="BC47" s="5">
         <v>28100</v>
       </c>
       <c r="BD47" s="5">
         <v>26182</v>
       </c>
       <c r="BE47" s="5">
         <v>26534</v>
       </c>
       <c r="BF47" s="5">
         <v>29767</v>
       </c>
       <c r="BG47" s="5">
         <v>32309</v>
       </c>
       <c r="BH47" s="6">
-        <v>31662</v>
+        <v>31663</v>
       </c>
       <c r="BI47" s="6">
-        <v>32082</v>
+        <v>30641</v>
       </c>
       <c r="BJ47" s="6">
-        <v>31413</v>
+        <v>30927</v>
       </c>
     </row>
     <row r="48" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="5">
         <v>60967</v>
       </c>
       <c r="D48" s="5">
         <v>58472</v>
       </c>
       <c r="E48" s="5">
         <v>56205</v>
       </c>
       <c r="F48" s="5">
         <v>52450</v>
       </c>
       <c r="G48" s="5">
         <v>49660</v>
       </c>
       <c r="H48" s="5">
         <v>47709</v>
       </c>
       <c r="I48" s="5">
@@ -9703,57 +9703,57 @@
       <c r="AZ48" s="5">
         <v>28475</v>
       </c>
       <c r="BA48" s="5">
         <v>28191</v>
       </c>
       <c r="BB48" s="5">
         <v>28483</v>
       </c>
       <c r="BC48" s="5">
         <v>27737</v>
       </c>
       <c r="BD48" s="5">
         <v>26972</v>
       </c>
       <c r="BE48" s="5">
         <v>26616</v>
       </c>
       <c r="BF48" s="5">
         <v>28582</v>
       </c>
       <c r="BG48" s="5">
         <v>29960</v>
       </c>
       <c r="BH48" s="6">
-        <v>28579</v>
+        <v>28561</v>
       </c>
       <c r="BI48" s="6">
-        <v>28999</v>
+        <v>27419</v>
       </c>
       <c r="BJ48" s="6">
-        <v>29394</v>
+        <v>27263</v>
       </c>
     </row>
     <row r="49" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="5">
         <v>2322800</v>
       </c>
       <c r="D49" s="5">
         <v>2322390</v>
       </c>
       <c r="E49" s="5">
         <v>2339947</v>
       </c>
       <c r="F49" s="5">
         <v>2381853</v>
       </c>
       <c r="G49" s="5">
         <v>2411052</v>
       </c>
       <c r="H49" s="5">
@@ -9891,57 +9891,57 @@
       <c r="AZ49" s="5">
         <v>2827150</v>
       </c>
       <c r="BA49" s="5">
         <v>2873406</v>
       </c>
       <c r="BB49" s="5">
         <v>2916640</v>
       </c>
       <c r="BC49" s="5">
         <v>2961805</v>
       </c>
       <c r="BD49" s="5">
         <v>3004186</v>
       </c>
       <c r="BE49" s="5">
         <v>2970846</v>
       </c>
       <c r="BF49" s="5">
         <v>3038181</v>
       </c>
       <c r="BG49" s="5">
         <v>3161156</v>
       </c>
       <c r="BH49" s="6">
-        <v>3195965</v>
+        <v>3194185</v>
       </c>
       <c r="BI49" s="6">
-        <v>3217364</v>
+        <v>3215305</v>
       </c>
       <c r="BJ49" s="6">
-        <v>3254965</v>
+        <v>3244933</v>
       </c>
     </row>
     <row r="50" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B50" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="5">
         <v>268884</v>
       </c>
       <c r="D50" s="5">
         <v>293121</v>
       </c>
       <c r="E50" s="5">
         <v>308046</v>
       </c>
       <c r="F50" s="5">
         <v>333831</v>
       </c>
       <c r="G50" s="5">
         <v>358885</v>
       </c>
       <c r="H50" s="5">
         <v>389016</v>
       </c>
       <c r="I50" s="5">
@@ -10079,54 +10079,54 @@
       <c r="BA50" s="5">
         <v>818539</v>
       </c>
       <c r="BB50" s="5">
         <v>818189</v>
       </c>
       <c r="BC50" s="5">
         <v>824077</v>
       </c>
       <c r="BD50" s="5">
         <v>829715</v>
       </c>
       <c r="BE50" s="5">
         <v>832946</v>
       </c>
       <c r="BF50" s="5">
         <v>853238</v>
       </c>
       <c r="BG50" s="5">
         <v>866241</v>
       </c>
       <c r="BH50" s="6">
         <v>872679</v>
       </c>
       <c r="BI50" s="6">
-        <v>877821</v>
+        <v>876629</v>
       </c>
       <c r="BJ50" s="6">
-        <v>884418</v>
+        <v>883909</v>
       </c>
     </row>
     <row r="51" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="5">
         <v>298679</v>
       </c>
       <c r="D51" s="5">
         <v>287460</v>
       </c>
       <c r="E51" s="5">
         <v>275295</v>
       </c>
       <c r="F51" s="5">
         <v>263447</v>
       </c>
       <c r="G51" s="5">
         <v>250135</v>
       </c>
       <c r="H51" s="5">
         <v>237010</v>
       </c>
       <c r="I51" s="5">
@@ -10261,57 +10261,57 @@
       <c r="AZ51" s="5">
         <v>71657</v>
       </c>
       <c r="BA51" s="5">
         <v>70062</v>
       </c>
       <c r="BB51" s="5">
         <v>70894</v>
       </c>
       <c r="BC51" s="5">
         <v>70414</v>
       </c>
       <c r="BD51" s="5">
         <v>68962</v>
       </c>
       <c r="BE51" s="5">
         <v>68763</v>
       </c>
       <c r="BF51" s="5">
         <v>65392</v>
       </c>
       <c r="BG51" s="5">
         <v>65754</v>
       </c>
       <c r="BH51" s="6">
-        <v>66700</v>
+        <v>63286</v>
       </c>
       <c r="BI51" s="6">
-        <v>66463</v>
+        <v>62647</v>
       </c>
       <c r="BJ51" s="6">
-        <v>66131</v>
+        <v>61906</v>
       </c>
     </row>
     <row r="52" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B52" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="5">
         <v>3231</v>
       </c>
       <c r="D52" s="5">
         <v>4608</v>
       </c>
       <c r="E52" s="5">
         <v>4372</v>
       </c>
       <c r="F52" s="5">
         <v>4071</v>
       </c>
       <c r="G52" s="5">
         <v>3830</v>
       </c>
       <c r="H52" s="5">
         <v>3927</v>
       </c>
       <c r="I52" s="5">
@@ -10449,54 +10449,54 @@
       <c r="BA52" s="5">
         <v>4315</v>
       </c>
       <c r="BB52" s="5">
         <v>4405</v>
       </c>
       <c r="BC52" s="5">
         <v>4715</v>
       </c>
       <c r="BD52" s="5">
         <v>4604</v>
       </c>
       <c r="BE52" s="5">
         <v>4318</v>
       </c>
       <c r="BF52" s="5">
         <v>3937</v>
       </c>
       <c r="BG52" s="5">
         <v>4079</v>
       </c>
       <c r="BH52" s="6">
         <v>4062</v>
       </c>
       <c r="BI52" s="6">
-        <v>4036</v>
+        <v>3972</v>
       </c>
       <c r="BJ52" s="6">
-        <v>3842</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="53" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B53" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5">
         <v>562182</v>
       </c>
       <c r="D53" s="5">
         <v>536432</v>
       </c>
       <c r="E53" s="5">
         <v>539390</v>
       </c>
       <c r="F53" s="5">
         <v>552316</v>
       </c>
       <c r="G53" s="5">
         <v>554482</v>
       </c>
       <c r="H53" s="5">
         <v>529750</v>
       </c>
       <c r="I53" s="5">
@@ -10631,57 +10631,57 @@
       <c r="AZ53" s="5">
         <v>280063</v>
       </c>
       <c r="BA53" s="5">
         <v>284564</v>
       </c>
       <c r="BB53" s="5">
         <v>290038</v>
       </c>
       <c r="BC53" s="5">
         <v>290194</v>
       </c>
       <c r="BD53" s="5">
         <v>291051</v>
       </c>
       <c r="BE53" s="5">
         <v>285260</v>
       </c>
       <c r="BF53" s="5">
         <v>291517</v>
       </c>
       <c r="BG53" s="5">
         <v>304425</v>
       </c>
       <c r="BH53" s="6">
-        <v>310762</v>
+        <v>310379</v>
       </c>
       <c r="BI53" s="6">
-        <v>317997</v>
+        <v>314739</v>
       </c>
       <c r="BJ53" s="6">
-        <v>323274</v>
+        <v>320996</v>
       </c>
     </row>
     <row r="54" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B54" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="5">
         <v>14257</v>
       </c>
       <c r="D54" s="5">
         <v>14591</v>
       </c>
       <c r="E54" s="5">
         <v>14921</v>
       </c>
       <c r="F54" s="5">
         <v>15285</v>
       </c>
       <c r="G54" s="5">
         <v>15638</v>
       </c>
       <c r="H54" s="5">
         <v>16216</v>
       </c>
       <c r="I54" s="5">
@@ -10816,57 +10816,57 @@
       <c r="AZ54" s="5">
         <v>21269</v>
       </c>
       <c r="BA54" s="5">
         <v>21498</v>
       </c>
       <c r="BB54" s="5">
         <v>20850</v>
       </c>
       <c r="BC54" s="5">
         <v>21089</v>
       </c>
       <c r="BD54" s="5">
         <v>22140</v>
       </c>
       <c r="BE54" s="5">
         <v>23005</v>
       </c>
       <c r="BF54" s="5">
         <v>23773</v>
       </c>
       <c r="BG54" s="5">
         <v>26634</v>
       </c>
       <c r="BH54" s="6">
-        <v>28326</v>
+        <v>27665</v>
       </c>
       <c r="BI54" s="6">
-        <v>30114</v>
+        <v>28929</v>
       </c>
       <c r="BJ54" s="6">
-        <v>31131</v>
+        <v>29595</v>
       </c>
     </row>
     <row r="55" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B55" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="5">
         <v>221242</v>
       </c>
       <c r="D55" s="5">
         <v>228499</v>
       </c>
       <c r="E55" s="5">
         <v>236306</v>
       </c>
       <c r="F55" s="5">
         <v>243780</v>
       </c>
       <c r="G55" s="5">
         <v>249752</v>
       </c>
       <c r="H55" s="5">
         <v>244067</v>
       </c>
       <c r="I55" s="5">
@@ -11001,57 +11001,57 @@
       <c r="AZ55" s="5">
         <v>170857</v>
       </c>
       <c r="BA55" s="5">
         <v>176052</v>
       </c>
       <c r="BB55" s="5">
         <v>182282</v>
       </c>
       <c r="BC55" s="5">
         <v>188401</v>
       </c>
       <c r="BD55" s="5">
         <v>191688</v>
       </c>
       <c r="BE55" s="5">
         <v>194386</v>
       </c>
       <c r="BF55" s="5">
         <v>201944</v>
       </c>
       <c r="BG55" s="5">
         <v>209115</v>
       </c>
       <c r="BH55" s="6">
-        <v>207850</v>
+        <v>208007</v>
       </c>
       <c r="BI55" s="6">
-        <v>209373</v>
+        <v>209317</v>
       </c>
       <c r="BJ55" s="6">
-        <v>213728</v>
+        <v>212694</v>
       </c>
     </row>
     <row r="56" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C56" s="5">
         <v>584311</v>
       </c>
       <c r="D56" s="5">
         <v>587169</v>
       </c>
       <c r="E56" s="5">
         <v>591956</v>
       </c>
       <c r="F56" s="5">
         <v>596984</v>
       </c>
       <c r="G56" s="5">
         <v>601366</v>
       </c>
       <c r="H56" s="5">
         <v>606280</v>
       </c>
       <c r="I56" s="5">
@@ -11186,57 +11186,57 @@
       <c r="AZ56" s="5">
         <v>723451</v>
       </c>
       <c r="BA56" s="5">
         <v>743732</v>
       </c>
       <c r="BB56" s="5">
         <v>759570</v>
       </c>
       <c r="BC56" s="5">
         <v>775478</v>
       </c>
       <c r="BD56" s="5">
         <v>790172</v>
       </c>
       <c r="BE56" s="5">
         <v>761981</v>
       </c>
       <c r="BF56" s="5">
         <v>776174</v>
       </c>
       <c r="BG56" s="5">
         <v>828336</v>
       </c>
       <c r="BH56" s="6">
-        <v>831064</v>
+        <v>825448</v>
       </c>
       <c r="BI56" s="6">
-        <v>829170</v>
+        <v>827375</v>
       </c>
       <c r="BJ56" s="6">
-        <v>835440</v>
+        <v>832308</v>
       </c>
     </row>
     <row r="57" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="5">
         <v>48998</v>
       </c>
       <c r="D57" s="5">
         <v>50971</v>
       </c>
       <c r="E57" s="5">
         <v>51720</v>
       </c>
       <c r="F57" s="5">
         <v>52871</v>
       </c>
       <c r="G57" s="5">
         <v>55292</v>
       </c>
       <c r="H57" s="5">
         <v>55520</v>
       </c>
       <c r="I57" s="5">
@@ -11371,57 +11371,57 @@
       <c r="AZ57" s="5">
         <v>100741</v>
       </c>
       <c r="BA57" s="5">
         <v>103003</v>
       </c>
       <c r="BB57" s="5">
         <v>103461</v>
       </c>
       <c r="BC57" s="5">
         <v>105965</v>
       </c>
       <c r="BD57" s="5">
         <v>109348</v>
       </c>
       <c r="BE57" s="5">
         <v>111646</v>
       </c>
       <c r="BF57" s="5">
         <v>114102</v>
       </c>
       <c r="BG57" s="5">
         <v>117113</v>
       </c>
       <c r="BH57" s="6">
-        <v>118252</v>
+        <v>118736</v>
       </c>
       <c r="BI57" s="6">
-        <v>116704</v>
+        <v>116240</v>
       </c>
       <c r="BJ57" s="6">
-        <v>115836</v>
+        <v>114745</v>
       </c>
     </row>
     <row r="58" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B58" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="5">
         <v>39347</v>
       </c>
       <c r="D58" s="5">
         <v>41150</v>
       </c>
       <c r="E58" s="5">
         <v>42952</v>
       </c>
       <c r="F58" s="5">
         <v>44775</v>
       </c>
       <c r="G58" s="5">
         <v>46613</v>
       </c>
       <c r="H58" s="5">
         <v>48977</v>
       </c>
       <c r="I58" s="5">
@@ -11556,57 +11556,57 @@
       <c r="AZ58" s="5">
         <v>74080</v>
       </c>
       <c r="BA58" s="5">
         <v>72390</v>
       </c>
       <c r="BB58" s="5">
         <v>74699</v>
       </c>
       <c r="BC58" s="5">
         <v>75551</v>
       </c>
       <c r="BD58" s="5">
         <v>78142</v>
       </c>
       <c r="BE58" s="5">
         <v>76006</v>
       </c>
       <c r="BF58" s="5">
         <v>73543</v>
       </c>
       <c r="BG58" s="5">
         <v>72119</v>
       </c>
       <c r="BH58" s="6">
-        <v>77635</v>
+        <v>80369</v>
       </c>
       <c r="BI58" s="6">
-        <v>74625</v>
+        <v>79157</v>
       </c>
       <c r="BJ58" s="6">
-        <v>75812</v>
+        <v>78375</v>
       </c>
     </row>
     <row r="59" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="5">
         <v>4474</v>
       </c>
       <c r="D59" s="5">
         <v>4660</v>
       </c>
       <c r="E59" s="5">
         <v>4795</v>
       </c>
       <c r="F59" s="5">
         <v>5565</v>
       </c>
       <c r="G59" s="5">
         <v>5834</v>
       </c>
       <c r="H59" s="5">
         <v>6417</v>
       </c>
       <c r="I59" s="5">
@@ -11741,57 +11741,57 @@
       <c r="AZ59" s="5">
         <v>28558</v>
       </c>
       <c r="BA59" s="5">
         <v>28841</v>
       </c>
       <c r="BB59" s="5">
         <v>29320</v>
       </c>
       <c r="BC59" s="5">
         <v>29901</v>
       </c>
       <c r="BD59" s="5">
         <v>30579</v>
       </c>
       <c r="BE59" s="5">
         <v>31968</v>
       </c>
       <c r="BF59" s="5">
         <v>31671</v>
       </c>
       <c r="BG59" s="5">
         <v>33101</v>
       </c>
       <c r="BH59" s="6">
-        <v>32709</v>
+        <v>34038</v>
       </c>
       <c r="BI59" s="6">
-        <v>32831</v>
+        <v>34160</v>
       </c>
       <c r="BJ59" s="6">
-        <v>33574</v>
+        <v>34951</v>
       </c>
     </row>
     <row r="60" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="5">
         <v>8363</v>
       </c>
       <c r="D60" s="5">
         <v>8755</v>
       </c>
       <c r="E60" s="5">
         <v>9189</v>
       </c>
       <c r="F60" s="5">
         <v>9522</v>
       </c>
       <c r="G60" s="5">
         <v>9987</v>
       </c>
       <c r="H60" s="5">
         <v>10738</v>
       </c>
       <c r="I60" s="5">
@@ -11926,57 +11926,57 @@
       <c r="AZ60" s="5">
         <v>16762</v>
       </c>
       <c r="BA60" s="5">
         <v>17028</v>
       </c>
       <c r="BB60" s="5">
         <v>16992</v>
       </c>
       <c r="BC60" s="5">
         <v>16853</v>
       </c>
       <c r="BD60" s="5">
         <v>17068</v>
       </c>
       <c r="BE60" s="5">
         <v>17077</v>
       </c>
       <c r="BF60" s="5">
         <v>17181</v>
       </c>
       <c r="BG60" s="5">
         <v>17318</v>
       </c>
       <c r="BH60" s="6">
-        <v>17346</v>
+        <v>17349</v>
       </c>
       <c r="BI60" s="6">
-        <v>17518</v>
+        <v>17576</v>
       </c>
       <c r="BJ60" s="6">
-        <v>17724</v>
+        <v>17770</v>
       </c>
     </row>
     <row r="61" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="5">
         <v>82568</v>
       </c>
       <c r="D61" s="5">
         <v>84683</v>
       </c>
       <c r="E61" s="5">
         <v>87365</v>
       </c>
       <c r="F61" s="5">
         <v>90018</v>
       </c>
       <c r="G61" s="5">
         <v>93933</v>
       </c>
       <c r="H61" s="5">
         <v>99728</v>
       </c>
       <c r="I61" s="5">
@@ -12111,57 +12111,57 @@
       <c r="AZ61" s="5">
         <v>294792</v>
       </c>
       <c r="BA61" s="5">
         <v>307251</v>
       </c>
       <c r="BB61" s="5">
         <v>316486</v>
       </c>
       <c r="BC61" s="5">
         <v>325896</v>
       </c>
       <c r="BD61" s="5">
         <v>329202</v>
       </c>
       <c r="BE61" s="5">
         <v>324471</v>
       </c>
       <c r="BF61" s="5">
         <v>336946</v>
       </c>
       <c r="BG61" s="5">
         <v>356840</v>
       </c>
       <c r="BH61" s="6">
-        <v>362902</v>
+        <v>366264</v>
       </c>
       <c r="BI61" s="6">
-        <v>369183</v>
+        <v>372997</v>
       </c>
       <c r="BJ61" s="6">
-        <v>377385</v>
+        <v>380140</v>
       </c>
     </row>
     <row r="62" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5">
         <v>303726</v>
       </c>
       <c r="D62" s="5">
         <v>330624</v>
       </c>
       <c r="E62" s="5">
         <v>346061</v>
       </c>
       <c r="F62" s="5">
         <v>374961</v>
       </c>
       <c r="G62" s="5">
         <v>402574</v>
       </c>
       <c r="H62" s="5">
         <v>433517</v>
       </c>
       <c r="I62" s="5">
@@ -12296,57 +12296,57 @@
       <c r="AZ62" s="5">
         <v>888084</v>
       </c>
       <c r="BA62" s="5">
         <v>889439</v>
       </c>
       <c r="BB62" s="5">
         <v>889958</v>
       </c>
       <c r="BC62" s="5">
         <v>897875</v>
       </c>
       <c r="BD62" s="5">
         <v>908413</v>
       </c>
       <c r="BE62" s="5">
         <v>914318</v>
       </c>
       <c r="BF62" s="5">
         <v>944457</v>
       </c>
       <c r="BG62" s="5">
         <v>958886</v>
       </c>
       <c r="BH62" s="6">
-        <v>968819</v>
+        <v>969739</v>
       </c>
       <c r="BI62" s="6">
-        <v>978686</v>
+        <v>978400</v>
       </c>
       <c r="BJ62" s="6">
-        <v>987518</v>
+        <v>985482</v>
       </c>
     </row>
     <row r="63" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B63" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="5">
         <v>151423</v>
       </c>
       <c r="D63" s="5">
         <v>142786</v>
       </c>
       <c r="E63" s="5">
         <v>135625</v>
       </c>
       <c r="F63" s="5">
         <v>128260</v>
       </c>
       <c r="G63" s="5">
         <v>121615</v>
       </c>
       <c r="H63" s="5">
         <v>117894</v>
       </c>
       <c r="I63" s="5">
@@ -12481,57 +12481,57 @@
       <c r="AZ63" s="5">
         <v>152692</v>
       </c>
       <c r="BA63" s="5">
         <v>155231</v>
       </c>
       <c r="BB63" s="5">
         <v>157683</v>
       </c>
       <c r="BC63" s="5">
         <v>159473</v>
       </c>
       <c r="BD63" s="5">
         <v>162819</v>
       </c>
       <c r="BE63" s="5">
         <v>157647</v>
       </c>
       <c r="BF63" s="5">
         <v>157543</v>
       </c>
       <c r="BG63" s="5">
         <v>167436</v>
       </c>
       <c r="BH63" s="6">
-        <v>169537</v>
+        <v>168842</v>
       </c>
       <c r="BI63" s="6">
-        <v>170666</v>
+        <v>169794</v>
       </c>
       <c r="BJ63" s="6">
-        <v>173571</v>
+        <v>172192</v>
       </c>
     </row>
     <row r="64" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="5">
         <v>1897057</v>
       </c>
       <c r="D64" s="5">
         <v>1904761</v>
       </c>
       <c r="E64" s="5">
         <v>1929804</v>
       </c>
       <c r="F64" s="5">
         <v>1978554</v>
       </c>
       <c r="G64" s="5">
         <v>2016579</v>
       </c>
       <c r="H64" s="5">
@@ -12669,57 +12669,57 @@
       <c r="AZ64" s="5">
         <v>2643538</v>
       </c>
       <c r="BA64" s="5">
         <v>2693145</v>
       </c>
       <c r="BB64" s="5">
         <v>2735655</v>
       </c>
       <c r="BC64" s="5">
         <v>2780129</v>
       </c>
       <c r="BD64" s="5">
         <v>2823000</v>
       </c>
       <c r="BE64" s="5">
         <v>2792481</v>
       </c>
       <c r="BF64" s="5">
         <v>2860101</v>
       </c>
       <c r="BG64" s="5">
         <v>2981206</v>
       </c>
       <c r="BH64" s="6">
-        <v>3020182</v>
+        <v>3019379</v>
       </c>
       <c r="BI64" s="6">
-        <v>3043146</v>
+        <v>3043290</v>
       </c>
       <c r="BJ64" s="6">
-        <v>3079373</v>
+        <v>3076325</v>
       </c>
     </row>
     <row r="65" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B65" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C65" s="5">
         <v>268884</v>
       </c>
       <c r="D65" s="5">
         <v>293121</v>
       </c>
       <c r="E65" s="5">
         <v>308046</v>
       </c>
       <c r="F65" s="5">
         <v>333831</v>
       </c>
       <c r="G65" s="5">
         <v>358885</v>
       </c>
       <c r="H65" s="5">
         <v>389016</v>
       </c>
       <c r="I65" s="5">
@@ -12857,54 +12857,54 @@
       <c r="BA65" s="5">
         <v>818539</v>
       </c>
       <c r="BB65" s="5">
         <v>818189</v>
       </c>
       <c r="BC65" s="5">
         <v>824077</v>
       </c>
       <c r="BD65" s="5">
         <v>829715</v>
       </c>
       <c r="BE65" s="5">
         <v>832946</v>
       </c>
       <c r="BF65" s="5">
         <v>853238</v>
       </c>
       <c r="BG65" s="5">
         <v>866241</v>
       </c>
       <c r="BH65" s="6">
         <v>872679</v>
       </c>
       <c r="BI65" s="6">
-        <v>877821</v>
+        <v>876629</v>
       </c>
       <c r="BJ65" s="6">
-        <v>884418</v>
+        <v>883909</v>
       </c>
     </row>
     <row r="66" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B66" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="5">
         <v>97715</v>
       </c>
       <c r="D66" s="5">
         <v>93145</v>
       </c>
       <c r="E66" s="5">
         <v>87953</v>
       </c>
       <c r="F66" s="5">
         <v>82633</v>
       </c>
       <c r="G66" s="5">
         <v>76427</v>
       </c>
       <c r="H66" s="5">
         <v>69907</v>
       </c>
       <c r="I66" s="5">
@@ -13039,57 +13039,57 @@
       <c r="AZ66" s="5">
         <v>41283</v>
       </c>
       <c r="BA66" s="5">
         <v>41203</v>
       </c>
       <c r="BB66" s="5">
         <v>42666</v>
       </c>
       <c r="BC66" s="5">
         <v>42639</v>
       </c>
       <c r="BD66" s="5">
         <v>41905</v>
       </c>
       <c r="BE66" s="5">
         <v>42663</v>
       </c>
       <c r="BF66" s="5">
         <v>40072</v>
       </c>
       <c r="BG66" s="5">
         <v>40948</v>
       </c>
       <c r="BH66" s="6">
-        <v>42703</v>
+        <v>39289</v>
       </c>
       <c r="BI66" s="6">
-        <v>42996</v>
+        <v>39486</v>
       </c>
       <c r="BJ66" s="6">
-        <v>43061</v>
+        <v>39709</v>
       </c>
     </row>
     <row r="67" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B67" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C67" s="5">
         <v>2963</v>
       </c>
       <c r="D67" s="5">
         <v>4367</v>
       </c>
       <c r="E67" s="5">
         <v>4139</v>
       </c>
       <c r="F67" s="5">
         <v>3853</v>
       </c>
       <c r="G67" s="5">
         <v>3628</v>
       </c>
       <c r="H67" s="5">
         <v>3713</v>
       </c>
       <c r="I67" s="5">
@@ -13227,54 +13227,54 @@
       <c r="BA67" s="5">
         <v>4255</v>
       </c>
       <c r="BB67" s="5">
         <v>4344</v>
       </c>
       <c r="BC67" s="5">
         <v>4648</v>
       </c>
       <c r="BD67" s="5">
         <v>4537</v>
       </c>
       <c r="BE67" s="5">
         <v>4259</v>
       </c>
       <c r="BF67" s="5">
         <v>3879</v>
       </c>
       <c r="BG67" s="5">
         <v>4025</v>
       </c>
       <c r="BH67" s="6">
         <v>4004</v>
       </c>
       <c r="BI67" s="6">
-        <v>3978</v>
+        <v>3913</v>
       </c>
       <c r="BJ67" s="6">
-        <v>3785</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="68" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B68" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5">
         <v>532613</v>
       </c>
       <c r="D68" s="5">
         <v>507712</v>
       </c>
       <c r="E68" s="5">
         <v>511322</v>
       </c>
       <c r="F68" s="5">
         <v>524879</v>
       </c>
       <c r="G68" s="5">
         <v>527855</v>
       </c>
       <c r="H68" s="5">
         <v>503790</v>
       </c>
       <c r="I68" s="5">
@@ -13409,57 +13409,57 @@
       <c r="AZ68" s="5">
         <v>272840</v>
       </c>
       <c r="BA68" s="5">
         <v>277523</v>
       </c>
       <c r="BB68" s="5">
         <v>282948</v>
       </c>
       <c r="BC68" s="5">
         <v>283056</v>
       </c>
       <c r="BD68" s="5">
         <v>284036</v>
       </c>
       <c r="BE68" s="5">
         <v>278417</v>
       </c>
       <c r="BF68" s="5">
         <v>284662</v>
       </c>
       <c r="BG68" s="5">
         <v>297584</v>
       </c>
       <c r="BH68" s="6">
-        <v>304162</v>
+        <v>303779</v>
       </c>
       <c r="BI68" s="6">
-        <v>311597</v>
+        <v>308247</v>
       </c>
       <c r="BJ68" s="6">
-        <v>316784</v>
+        <v>314630</v>
       </c>
     </row>
     <row r="69" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B69" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="5">
         <v>13959</v>
       </c>
       <c r="D69" s="5">
         <v>14293</v>
       </c>
       <c r="E69" s="5">
         <v>14624</v>
       </c>
       <c r="F69" s="5">
         <v>14987</v>
       </c>
       <c r="G69" s="5">
         <v>15339</v>
       </c>
       <c r="H69" s="5">
         <v>15912</v>
       </c>
       <c r="I69" s="5">
@@ -13594,57 +13594,57 @@
       <c r="AZ69" s="5">
         <v>20684</v>
       </c>
       <c r="BA69" s="5">
         <v>20929</v>
       </c>
       <c r="BB69" s="5">
         <v>20295</v>
       </c>
       <c r="BC69" s="5">
         <v>20568</v>
       </c>
       <c r="BD69" s="5">
         <v>21619</v>
       </c>
       <c r="BE69" s="5">
         <v>22548</v>
       </c>
       <c r="BF69" s="5">
         <v>23297</v>
       </c>
       <c r="BG69" s="5">
         <v>26155</v>
       </c>
       <c r="BH69" s="6">
-        <v>27851</v>
+        <v>27189</v>
       </c>
       <c r="BI69" s="6">
-        <v>29657</v>
+        <v>28488</v>
       </c>
       <c r="BJ69" s="6">
-        <v>30698</v>
+        <v>29155</v>
       </c>
     </row>
     <row r="70" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B70" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="5">
         <v>186537</v>
       </c>
       <c r="D70" s="5">
         <v>193136</v>
       </c>
       <c r="E70" s="5">
         <v>200165</v>
       </c>
       <c r="F70" s="5">
         <v>205975</v>
       </c>
       <c r="G70" s="5">
         <v>211899</v>
       </c>
       <c r="H70" s="5">
         <v>205787</v>
       </c>
       <c r="I70" s="5">
@@ -13779,57 +13779,57 @@
       <c r="AZ70" s="5">
         <v>153091</v>
       </c>
       <c r="BA70" s="5">
         <v>158620</v>
       </c>
       <c r="BB70" s="5">
         <v>164886</v>
       </c>
       <c r="BC70" s="5">
         <v>170866</v>
       </c>
       <c r="BD70" s="5">
         <v>174336</v>
       </c>
       <c r="BE70" s="5">
         <v>177395</v>
       </c>
       <c r="BF70" s="5">
         <v>184957</v>
       </c>
       <c r="BG70" s="5">
         <v>191926</v>
       </c>
       <c r="BH70" s="6">
-        <v>191369</v>
+        <v>191526</v>
       </c>
       <c r="BI70" s="6">
-        <v>193331</v>
+        <v>193360</v>
       </c>
       <c r="BJ70" s="6">
-        <v>196894</v>
+        <v>197295</v>
       </c>
     </row>
     <row r="71" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C71" s="5">
         <v>478869</v>
       </c>
       <c r="D71" s="5">
         <v>482003</v>
       </c>
       <c r="E71" s="5">
         <v>486889</v>
       </c>
       <c r="F71" s="5">
         <v>492148</v>
       </c>
       <c r="G71" s="5">
         <v>496524</v>
       </c>
       <c r="H71" s="5">
         <v>502189</v>
       </c>
       <c r="I71" s="5">
@@ -13964,57 +13964,57 @@
       <c r="AZ71" s="5">
         <v>682238</v>
       </c>
       <c r="BA71" s="5">
         <v>703924</v>
       </c>
       <c r="BB71" s="5">
         <v>720158</v>
       </c>
       <c r="BC71" s="5">
         <v>736932</v>
       </c>
       <c r="BD71" s="5">
         <v>752550</v>
       </c>
       <c r="BE71" s="5">
         <v>725570</v>
       </c>
       <c r="BF71" s="5">
         <v>740197</v>
       </c>
       <c r="BG71" s="5">
         <v>792748</v>
       </c>
       <c r="BH71" s="6">
-        <v>797571</v>
+        <v>793023</v>
       </c>
       <c r="BI71" s="6">
-        <v>797107</v>
+        <v>796558</v>
       </c>
       <c r="BJ71" s="6">
-        <v>804334</v>
+        <v>803301</v>
       </c>
     </row>
     <row r="72" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B72" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="5">
         <v>47451</v>
       </c>
       <c r="D72" s="5">
         <v>49326</v>
       </c>
       <c r="E72" s="5">
         <v>50006</v>
       </c>
       <c r="F72" s="5">
         <v>51116</v>
       </c>
       <c r="G72" s="5">
         <v>53542</v>
       </c>
       <c r="H72" s="5">
         <v>53703</v>
       </c>
       <c r="I72" s="5">
@@ -14149,57 +14149,57 @@
       <c r="AZ72" s="5">
         <v>91926</v>
       </c>
       <c r="BA72" s="5">
         <v>94356</v>
       </c>
       <c r="BB72" s="5">
         <v>94648</v>
       </c>
       <c r="BC72" s="5">
         <v>96950</v>
       </c>
       <c r="BD72" s="5">
         <v>100360</v>
       </c>
       <c r="BE72" s="5">
         <v>102726</v>
       </c>
       <c r="BF72" s="5">
         <v>105092</v>
       </c>
       <c r="BG72" s="5">
         <v>108018</v>
       </c>
       <c r="BH72" s="6">
-        <v>109221</v>
+        <v>109705</v>
       </c>
       <c r="BI72" s="6">
-        <v>107661</v>
+        <v>107332</v>
       </c>
       <c r="BJ72" s="6">
-        <v>106715</v>
+        <v>105910</v>
       </c>
     </row>
     <row r="73" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B73" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="5">
         <v>39347</v>
       </c>
       <c r="D73" s="5">
         <v>41150</v>
       </c>
       <c r="E73" s="5">
         <v>42952</v>
       </c>
       <c r="F73" s="5">
         <v>44775</v>
       </c>
       <c r="G73" s="5">
         <v>46613</v>
       </c>
       <c r="H73" s="5">
         <v>48977</v>
       </c>
       <c r="I73" s="5">
@@ -14334,57 +14334,57 @@
       <c r="AZ73" s="5">
         <v>74080</v>
       </c>
       <c r="BA73" s="5">
         <v>72390</v>
       </c>
       <c r="BB73" s="5">
         <v>74699</v>
       </c>
       <c r="BC73" s="5">
         <v>75551</v>
       </c>
       <c r="BD73" s="5">
         <v>78142</v>
       </c>
       <c r="BE73" s="5">
         <v>76006</v>
       </c>
       <c r="BF73" s="5">
         <v>73543</v>
       </c>
       <c r="BG73" s="5">
         <v>72119</v>
       </c>
       <c r="BH73" s="6">
-        <v>77635</v>
+        <v>80369</v>
       </c>
       <c r="BI73" s="6">
-        <v>74625</v>
+        <v>79157</v>
       </c>
       <c r="BJ73" s="6">
-        <v>75812</v>
+        <v>78375</v>
       </c>
     </row>
     <row r="74" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C74" s="5">
         <v>3112</v>
       </c>
       <c r="D74" s="5">
         <v>3297</v>
       </c>
       <c r="E74" s="5">
         <v>3432</v>
       </c>
       <c r="F74" s="5">
         <v>4069</v>
       </c>
       <c r="G74" s="5">
         <v>4303</v>
       </c>
       <c r="H74" s="5">
         <v>4828</v>
       </c>
       <c r="I74" s="5">
@@ -14519,57 +14519,57 @@
       <c r="AZ74" s="5">
         <v>21681</v>
       </c>
       <c r="BA74" s="5">
         <v>22370</v>
       </c>
       <c r="BB74" s="5">
         <v>22976</v>
       </c>
       <c r="BC74" s="5">
         <v>23657</v>
       </c>
       <c r="BD74" s="5">
         <v>24576</v>
       </c>
       <c r="BE74" s="5">
         <v>26214</v>
       </c>
       <c r="BF74" s="5">
         <v>26169</v>
       </c>
       <c r="BG74" s="5">
         <v>27937</v>
       </c>
       <c r="BH74" s="6">
-        <v>27785</v>
+        <v>29113</v>
       </c>
       <c r="BI74" s="6">
-        <v>28183</v>
+        <v>29437</v>
       </c>
       <c r="BJ74" s="6">
-        <v>29262</v>
+        <v>30515</v>
       </c>
     </row>
     <row r="75" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="5">
         <v>7417</v>
       </c>
       <c r="D75" s="5">
         <v>7804</v>
       </c>
       <c r="E75" s="5">
         <v>8232</v>
       </c>
       <c r="F75" s="5">
         <v>8560</v>
       </c>
       <c r="G75" s="5">
         <v>9020</v>
       </c>
       <c r="H75" s="5">
         <v>9774</v>
       </c>
       <c r="I75" s="5">
@@ -14704,57 +14704,57 @@
       <c r="AZ75" s="5">
         <v>16092</v>
       </c>
       <c r="BA75" s="5">
         <v>16310</v>
       </c>
       <c r="BB75" s="5">
         <v>16267</v>
       </c>
       <c r="BC75" s="5">
         <v>16069</v>
       </c>
       <c r="BD75" s="5">
         <v>16242</v>
       </c>
       <c r="BE75" s="5">
         <v>16246</v>
       </c>
       <c r="BF75" s="5">
         <v>16318</v>
       </c>
       <c r="BG75" s="5">
         <v>16386</v>
       </c>
       <c r="BH75" s="6">
-        <v>16388</v>
+        <v>16390</v>
       </c>
       <c r="BI75" s="6">
-        <v>16527</v>
+        <v>16559</v>
       </c>
       <c r="BJ75" s="6">
-        <v>16666</v>
+        <v>16691</v>
       </c>
     </row>
     <row r="76" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B76" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="5">
         <v>68099</v>
       </c>
       <c r="D76" s="5">
         <v>70379</v>
       </c>
       <c r="E76" s="5">
         <v>72948</v>
       </c>
       <c r="F76" s="5">
         <v>75598</v>
       </c>
       <c r="G76" s="5">
         <v>79196</v>
       </c>
       <c r="H76" s="5">
         <v>84286</v>
       </c>
       <c r="I76" s="5">
@@ -14889,57 +14889,57 @@
       <c r="AZ76" s="5">
         <v>260175</v>
       </c>
       <c r="BA76" s="5">
         <v>272563</v>
       </c>
       <c r="BB76" s="5">
         <v>281113</v>
       </c>
       <c r="BC76" s="5">
         <v>289682</v>
       </c>
       <c r="BD76" s="5">
         <v>292658</v>
       </c>
       <c r="BE76" s="5">
         <v>288152</v>
       </c>
       <c r="BF76" s="5">
         <v>300136</v>
       </c>
       <c r="BG76" s="5">
         <v>319471</v>
       </c>
       <c r="BH76" s="6">
-        <v>325749</v>
+        <v>329112</v>
       </c>
       <c r="BI76" s="6">
-        <v>331608</v>
+        <v>335563</v>
       </c>
       <c r="BJ76" s="6">
-        <v>338805</v>
+        <v>342560</v>
       </c>
     </row>
     <row r="77" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B77" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5">
         <v>297276</v>
       </c>
       <c r="D77" s="5">
         <v>324119</v>
       </c>
       <c r="E77" s="5">
         <v>339398</v>
       </c>
       <c r="F77" s="5">
         <v>368344</v>
       </c>
       <c r="G77" s="5">
         <v>395906</v>
       </c>
       <c r="H77" s="5">
         <v>426649</v>
       </c>
       <c r="I77" s="5">
@@ -15074,57 +15074,57 @@
       <c r="AZ77" s="5">
         <v>870748</v>
       </c>
       <c r="BA77" s="5">
         <v>871779</v>
       </c>
       <c r="BB77" s="5">
         <v>871833</v>
       </c>
       <c r="BC77" s="5">
         <v>879262</v>
       </c>
       <c r="BD77" s="5">
         <v>889465</v>
       </c>
       <c r="BE77" s="5">
         <v>895293</v>
       </c>
       <c r="BF77" s="5">
         <v>925242</v>
       </c>
       <c r="BG77" s="5">
         <v>938424</v>
       </c>
       <c r="BH77" s="6">
-        <v>948122</v>
+        <v>949043</v>
       </c>
       <c r="BI77" s="6">
-        <v>957531</v>
+        <v>957480</v>
       </c>
       <c r="BJ77" s="6">
-        <v>966089</v>
+        <v>964346</v>
       </c>
     </row>
     <row r="78" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B78" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="5">
         <v>121698</v>
       </c>
       <c r="D78" s="5">
         <v>114031</v>
       </c>
       <c r="E78" s="5">
         <v>107745</v>
       </c>
       <c r="F78" s="5">
         <v>101619</v>
       </c>
       <c r="G78" s="5">
         <v>96328</v>
       </c>
       <c r="H78" s="5">
         <v>93472</v>
       </c>
       <c r="I78" s="5">
@@ -15259,57 +15259,57 @@
       <c r="AZ78" s="5">
         <v>134619</v>
       </c>
       <c r="BA78" s="5">
         <v>136923</v>
       </c>
       <c r="BB78" s="5">
         <v>138823</v>
       </c>
       <c r="BC78" s="5">
         <v>140250</v>
       </c>
       <c r="BD78" s="5">
         <v>142575</v>
       </c>
       <c r="BE78" s="5">
         <v>136991</v>
       </c>
       <c r="BF78" s="5">
         <v>136535</v>
       </c>
       <c r="BG78" s="5">
         <v>145465</v>
       </c>
       <c r="BH78" s="6">
-        <v>147621</v>
+        <v>146835</v>
       </c>
       <c r="BI78" s="6">
-        <v>148345</v>
+        <v>147711</v>
       </c>
       <c r="BJ78" s="6">
-        <v>150469</v>
+        <v>150117</v>
       </c>
     </row>
     <row r="79" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C79" s="5">
         <v>425742</v>
       </c>
       <c r="D79" s="5">
         <v>417629</v>
       </c>
       <c r="E79" s="5">
         <v>410143</v>
       </c>
       <c r="F79" s="5">
         <v>403299</v>
       </c>
       <c r="G79" s="5">
         <v>394472</v>
       </c>
       <c r="H79" s="5">
@@ -15447,57 +15447,57 @@
       <c r="AZ79" s="5">
         <v>183613</v>
       </c>
       <c r="BA79" s="5">
         <v>180261</v>
       </c>
       <c r="BB79" s="5">
         <v>180984</v>
       </c>
       <c r="BC79" s="5">
         <v>181676</v>
       </c>
       <c r="BD79" s="5">
         <v>181186</v>
       </c>
       <c r="BE79" s="5">
         <v>178365</v>
       </c>
       <c r="BF79" s="5">
         <v>178080</v>
       </c>
       <c r="BG79" s="5">
         <v>179951</v>
       </c>
       <c r="BH79" s="6">
-        <v>175782</v>
+        <v>174805</v>
       </c>
       <c r="BI79" s="6">
-        <v>174218</v>
+        <v>172015</v>
       </c>
       <c r="BJ79" s="6">
-        <v>175592</v>
+        <v>168609</v>
       </c>
     </row>
     <row r="80" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B80" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="5">
         <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="5">
         <v>0</v>
       </c>
       <c r="I80" s="5">
@@ -15820,54 +15820,54 @@
       <c r="BA81" s="5">
         <v>28858</v>
       </c>
       <c r="BB81" s="5">
         <v>28229</v>
       </c>
       <c r="BC81" s="5">
         <v>27775</v>
       </c>
       <c r="BD81" s="5">
         <v>27057</v>
       </c>
       <c r="BE81" s="5">
         <v>26100</v>
       </c>
       <c r="BF81" s="5">
         <v>25320</v>
       </c>
       <c r="BG81" s="5">
         <v>24807</v>
       </c>
       <c r="BH81" s="6">
         <v>23997</v>
       </c>
       <c r="BI81" s="6">
-        <v>23467</v>
+        <v>23161</v>
       </c>
       <c r="BJ81" s="6">
-        <v>23070</v>
+        <v>22197</v>
       </c>
     </row>
     <row r="82" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B82" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C82" s="5">
         <v>268</v>
       </c>
       <c r="D82" s="5">
         <v>242</v>
       </c>
       <c r="E82" s="5">
         <v>233</v>
       </c>
       <c r="F82" s="5">
         <v>218</v>
       </c>
       <c r="G82" s="5">
         <v>202</v>
       </c>
       <c r="H82" s="5">
         <v>215</v>
       </c>
       <c r="I82" s="5">
@@ -16005,51 +16005,51 @@
       <c r="BA82" s="5">
         <v>59</v>
       </c>
       <c r="BB82" s="5">
         <v>61</v>
       </c>
       <c r="BC82" s="5">
         <v>67</v>
       </c>
       <c r="BD82" s="5">
         <v>66</v>
       </c>
       <c r="BE82" s="5">
         <v>59</v>
       </c>
       <c r="BF82" s="5">
         <v>58</v>
       </c>
       <c r="BG82" s="5">
         <v>55</v>
       </c>
       <c r="BH82" s="6">
         <v>58</v>
       </c>
       <c r="BI82" s="6">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="BJ82" s="6">
         <v>58</v>
       </c>
     </row>
     <row r="83" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B83" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5">
         <v>29568</v>
       </c>
       <c r="D83" s="5">
         <v>28720</v>
       </c>
       <c r="E83" s="5">
         <v>28068</v>
       </c>
       <c r="F83" s="5">
         <v>27436</v>
       </c>
       <c r="G83" s="5">
         <v>26627</v>
       </c>
       <c r="H83" s="5">
@@ -16190,54 +16190,54 @@
       <c r="BA83" s="5">
         <v>7041</v>
       </c>
       <c r="BB83" s="5">
         <v>7090</v>
       </c>
       <c r="BC83" s="5">
         <v>7138</v>
       </c>
       <c r="BD83" s="5">
         <v>7014</v>
       </c>
       <c r="BE83" s="5">
         <v>6843</v>
       </c>
       <c r="BF83" s="5">
         <v>6854</v>
       </c>
       <c r="BG83" s="5">
         <v>6841</v>
       </c>
       <c r="BH83" s="6">
         <v>6600</v>
       </c>
       <c r="BI83" s="6">
-        <v>6401</v>
+        <v>6492</v>
       </c>
       <c r="BJ83" s="6">
-        <v>6490</v>
+        <v>6366</v>
       </c>
     </row>
     <row r="84" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B84" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="5">
         <v>298</v>
       </c>
       <c r="D84" s="5">
         <v>299</v>
       </c>
       <c r="E84" s="5">
         <v>297</v>
       </c>
       <c r="F84" s="5">
         <v>298</v>
       </c>
       <c r="G84" s="5">
         <v>299</v>
       </c>
       <c r="H84" s="5">
         <v>303</v>
       </c>
       <c r="I84" s="5">
@@ -16375,54 +16375,54 @@
       <c r="BA84" s="5">
         <v>569</v>
       </c>
       <c r="BB84" s="5">
         <v>555</v>
       </c>
       <c r="BC84" s="5">
         <v>521</v>
       </c>
       <c r="BD84" s="5">
         <v>521</v>
       </c>
       <c r="BE84" s="5">
         <v>457</v>
       </c>
       <c r="BF84" s="5">
         <v>476</v>
       </c>
       <c r="BG84" s="5">
         <v>479</v>
       </c>
       <c r="BH84" s="6">
         <v>475</v>
       </c>
       <c r="BI84" s="6">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="BJ84" s="6">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="85" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B85" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="5">
         <v>34704</v>
       </c>
       <c r="D85" s="5">
         <v>35363</v>
       </c>
       <c r="E85" s="5">
         <v>36141</v>
       </c>
       <c r="F85" s="5">
         <v>37805</v>
       </c>
       <c r="G85" s="5">
         <v>37853</v>
       </c>
       <c r="H85" s="5">
         <v>38280</v>
       </c>
       <c r="I85" s="5">
@@ -16560,54 +16560,54 @@
       <c r="BA85" s="5">
         <v>17433</v>
       </c>
       <c r="BB85" s="5">
         <v>17395</v>
       </c>
       <c r="BC85" s="5">
         <v>17535</v>
       </c>
       <c r="BD85" s="5">
         <v>17352</v>
       </c>
       <c r="BE85" s="5">
         <v>16990</v>
       </c>
       <c r="BF85" s="5">
         <v>16987</v>
       </c>
       <c r="BG85" s="5">
         <v>17189</v>
       </c>
       <c r="BH85" s="6">
         <v>16481</v>
       </c>
       <c r="BI85" s="6">
-        <v>16042</v>
+        <v>15957</v>
       </c>
       <c r="BJ85" s="6">
-        <v>16834</v>
+        <v>15399</v>
       </c>
     </row>
     <row r="86" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B86" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C86" s="5">
         <v>105442</v>
       </c>
       <c r="D86" s="5">
         <v>105166</v>
       </c>
       <c r="E86" s="5">
         <v>105067</v>
       </c>
       <c r="F86" s="5">
         <v>104836</v>
       </c>
       <c r="G86" s="5">
         <v>104842</v>
       </c>
       <c r="H86" s="5">
         <v>104091</v>
       </c>
       <c r="I86" s="5">
@@ -16742,57 +16742,57 @@
       <c r="AZ86" s="5">
         <v>41213</v>
       </c>
       <c r="BA86" s="5">
         <v>39808</v>
       </c>
       <c r="BB86" s="5">
         <v>39412</v>
       </c>
       <c r="BC86" s="5">
         <v>38545</v>
       </c>
       <c r="BD86" s="5">
         <v>37622</v>
       </c>
       <c r="BE86" s="5">
         <v>36411</v>
       </c>
       <c r="BF86" s="5">
         <v>35977</v>
       </c>
       <c r="BG86" s="5">
         <v>35588</v>
       </c>
       <c r="BH86" s="6">
-        <v>33493</v>
+        <v>32425</v>
       </c>
       <c r="BI86" s="6">
-        <v>32062</v>
+        <v>30818</v>
       </c>
       <c r="BJ86" s="6">
-        <v>31105</v>
+        <v>29007</v>
       </c>
     </row>
     <row r="87" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="5">
         <v>1546</v>
       </c>
       <c r="D87" s="5">
         <v>1644</v>
       </c>
       <c r="E87" s="5">
         <v>1714</v>
       </c>
       <c r="F87" s="5">
         <v>1755</v>
       </c>
       <c r="G87" s="5">
         <v>1750</v>
       </c>
       <c r="H87" s="5">
         <v>1817</v>
       </c>
       <c r="I87" s="5">
@@ -16930,54 +16930,54 @@
       <c r="BA87" s="5">
         <v>8648</v>
       </c>
       <c r="BB87" s="5">
         <v>8813</v>
       </c>
       <c r="BC87" s="5">
         <v>9015</v>
       </c>
       <c r="BD87" s="5">
         <v>8988</v>
       </c>
       <c r="BE87" s="5">
         <v>8920</v>
       </c>
       <c r="BF87" s="5">
         <v>9009</v>
       </c>
       <c r="BG87" s="5">
         <v>9095</v>
       </c>
       <c r="BH87" s="6">
         <v>9031</v>
       </c>
       <c r="BI87" s="6">
-        <v>9043</v>
+        <v>8908</v>
       </c>
       <c r="BJ87" s="6">
-        <v>9121</v>
+        <v>8835</v>
       </c>
     </row>
     <row r="88" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B88" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="5">
         <v>0</v>
       </c>
       <c r="D88" s="5">
         <v>0</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="5">
         <v>0</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="5">
         <v>0</v>
       </c>
       <c r="I88" s="5">
@@ -17300,54 +17300,54 @@
       <c r="BA89" s="5">
         <v>6471</v>
       </c>
       <c r="BB89" s="5">
         <v>6345</v>
       </c>
       <c r="BC89" s="5">
         <v>6244</v>
       </c>
       <c r="BD89" s="5">
         <v>6003</v>
       </c>
       <c r="BE89" s="5">
         <v>5754</v>
       </c>
       <c r="BF89" s="5">
         <v>5502</v>
       </c>
       <c r="BG89" s="5">
         <v>5164</v>
       </c>
       <c r="BH89" s="6">
         <v>4925</v>
       </c>
       <c r="BI89" s="6">
-        <v>4648</v>
+        <v>4723</v>
       </c>
       <c r="BJ89" s="6">
-        <v>4312</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="90" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B90" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C90" s="5">
         <v>946</v>
       </c>
       <c r="D90" s="5">
         <v>952</v>
       </c>
       <c r="E90" s="5">
         <v>957</v>
       </c>
       <c r="F90" s="5">
         <v>962</v>
       </c>
       <c r="G90" s="5">
         <v>967</v>
       </c>
       <c r="H90" s="5">
         <v>965</v>
       </c>
       <c r="I90" s="5">
@@ -17485,54 +17485,54 @@
       <c r="BA90" s="5">
         <v>718</v>
       </c>
       <c r="BB90" s="5">
         <v>725</v>
       </c>
       <c r="BC90" s="5">
         <v>784</v>
       </c>
       <c r="BD90" s="5">
         <v>826</v>
       </c>
       <c r="BE90" s="5">
         <v>831</v>
       </c>
       <c r="BF90" s="5">
         <v>863</v>
       </c>
       <c r="BG90" s="5">
         <v>932</v>
       </c>
       <c r="BH90" s="6">
         <v>959</v>
       </c>
       <c r="BI90" s="6">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="BJ90" s="6">
-        <v>1059</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="91" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B91" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="5">
         <v>14469</v>
       </c>
       <c r="D91" s="5">
         <v>14304</v>
       </c>
       <c r="E91" s="5">
         <v>14417</v>
       </c>
       <c r="F91" s="5">
         <v>14421</v>
       </c>
       <c r="G91" s="5">
         <v>14737</v>
       </c>
       <c r="H91" s="5">
         <v>15442</v>
       </c>
       <c r="I91" s="5">
@@ -17670,54 +17670,54 @@
       <c r="BA91" s="5">
         <v>34688</v>
       </c>
       <c r="BB91" s="5">
         <v>35373</v>
       </c>
       <c r="BC91" s="5">
         <v>36215</v>
       </c>
       <c r="BD91" s="5">
         <v>36544</v>
       </c>
       <c r="BE91" s="5">
         <v>36319</v>
       </c>
       <c r="BF91" s="5">
         <v>36810</v>
       </c>
       <c r="BG91" s="5">
         <v>37369</v>
       </c>
       <c r="BH91" s="6">
         <v>37152</v>
       </c>
       <c r="BI91" s="6">
-        <v>37575</v>
+        <v>37434</v>
       </c>
       <c r="BJ91" s="6">
-        <v>38580</v>
+        <v>37580</v>
       </c>
     </row>
     <row r="92" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5">
         <v>6450</v>
       </c>
       <c r="D92" s="5">
         <v>6506</v>
       </c>
       <c r="E92" s="5">
         <v>6663</v>
       </c>
       <c r="F92" s="5">
         <v>6617</v>
       </c>
       <c r="G92" s="5">
         <v>6668</v>
       </c>
       <c r="H92" s="5">
         <v>6868</v>
       </c>
       <c r="I92" s="5">
@@ -17855,54 +17855,54 @@
       <c r="BA92" s="5">
         <v>17660</v>
       </c>
       <c r="BB92" s="5">
         <v>18126</v>
       </c>
       <c r="BC92" s="5">
         <v>18613</v>
       </c>
       <c r="BD92" s="5">
         <v>18948</v>
       </c>
       <c r="BE92" s="5">
         <v>19025</v>
       </c>
       <c r="BF92" s="5">
         <v>19215</v>
       </c>
       <c r="BG92" s="5">
         <v>20462</v>
       </c>
       <c r="BH92" s="6">
         <v>20696</v>
       </c>
       <c r="BI92" s="6">
-        <v>21155</v>
+        <v>20921</v>
       </c>
       <c r="BJ92" s="6">
-        <v>21429</v>
+        <v>21137</v>
       </c>
     </row>
     <row r="93" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B93" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C93" s="5">
         <v>29725</v>
       </c>
       <c r="D93" s="5">
         <v>28756</v>
       </c>
       <c r="E93" s="5">
         <v>27880</v>
       </c>
       <c r="F93" s="5">
         <v>26641</v>
       </c>
       <c r="G93" s="5">
         <v>25287</v>
       </c>
       <c r="H93" s="5">
         <v>24422</v>
       </c>
       <c r="I93" s="5">
@@ -18037,57 +18037,57 @@
       <c r="AZ93" s="5">
         <v>18073</v>
       </c>
       <c r="BA93" s="5">
         <v>18309</v>
       </c>
       <c r="BB93" s="5">
         <v>18861</v>
       </c>
       <c r="BC93" s="5">
         <v>19223</v>
       </c>
       <c r="BD93" s="5">
         <v>20244</v>
       </c>
       <c r="BE93" s="5">
         <v>20656</v>
       </c>
       <c r="BF93" s="5">
         <v>21007</v>
       </c>
       <c r="BG93" s="5">
         <v>21970</v>
       </c>
       <c r="BH93" s="6">
-        <v>21915</v>
+        <v>22007</v>
       </c>
       <c r="BI93" s="6">
-        <v>22320</v>
+        <v>22083</v>
       </c>
       <c r="BJ93" s="6">
-        <v>23102</v>
+        <v>22076</v>
       </c>
     </row>
     <row r="94" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="5">
         <v>2311585</v>
       </c>
       <c r="D94" s="5">
         <v>2311058</v>
       </c>
       <c r="E94" s="5">
         <v>2328325</v>
       </c>
       <c r="F94" s="5">
         <v>2369884</v>
       </c>
       <c r="G94" s="5">
         <v>2398802</v>
       </c>
       <c r="H94" s="5">
@@ -18225,57 +18225,57 @@
       <c r="AZ94" s="5">
         <v>2735516</v>
       </c>
       <c r="BA94" s="5">
         <v>2779709</v>
       </c>
       <c r="BB94" s="5">
         <v>2821275</v>
       </c>
       <c r="BC94" s="5">
         <v>2864388</v>
       </c>
       <c r="BD94" s="5">
         <v>2903068</v>
       </c>
       <c r="BE94" s="5">
         <v>2869928</v>
       </c>
       <c r="BF94" s="5">
         <v>2932841</v>
       </c>
       <c r="BG94" s="5">
         <v>3049491</v>
       </c>
       <c r="BH94" s="6">
-        <v>3090253</v>
+        <v>3088367</v>
       </c>
       <c r="BI94" s="6">
-        <v>3111123</v>
+        <v>3111043</v>
       </c>
       <c r="BJ94" s="6">
-        <v>3144530</v>
+        <v>3139968</v>
       </c>
     </row>
     <row r="95" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B95" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C95" s="5">
         <v>266307</v>
       </c>
       <c r="D95" s="5">
         <v>290356</v>
       </c>
       <c r="E95" s="5">
         <v>305095</v>
       </c>
       <c r="F95" s="5">
         <v>330695</v>
       </c>
       <c r="G95" s="5">
         <v>355561</v>
       </c>
       <c r="H95" s="5">
         <v>384718</v>
       </c>
       <c r="I95" s="5">
@@ -18410,57 +18410,57 @@
       <c r="AZ95" s="5">
         <v>782471</v>
       </c>
       <c r="BA95" s="5">
         <v>776607</v>
       </c>
       <c r="BB95" s="5">
         <v>775660</v>
       </c>
       <c r="BC95" s="5">
         <v>780922</v>
       </c>
       <c r="BD95" s="5">
         <v>785060</v>
       </c>
       <c r="BE95" s="5">
         <v>789073</v>
       </c>
       <c r="BF95" s="5">
         <v>806473</v>
       </c>
       <c r="BG95" s="5">
         <v>817046</v>
       </c>
       <c r="BH95" s="6">
-        <v>827055</v>
+        <v>827056</v>
       </c>
       <c r="BI95" s="6">
-        <v>831927</v>
+        <v>832950</v>
       </c>
       <c r="BJ95" s="6">
-        <v>836586</v>
+        <v>840043</v>
       </c>
     </row>
     <row r="96" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B96" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C96" s="5">
         <v>297998</v>
       </c>
       <c r="D96" s="5">
         <v>286842</v>
       </c>
       <c r="E96" s="5">
         <v>274740</v>
       </c>
       <c r="F96" s="5">
         <v>262955</v>
       </c>
       <c r="G96" s="5">
         <v>249708</v>
       </c>
       <c r="H96" s="5">
         <v>236537</v>
       </c>
       <c r="I96" s="5">
@@ -18595,57 +18595,57 @@
       <c r="AZ96" s="5">
         <v>70334</v>
       </c>
       <c r="BA96" s="5">
         <v>68768</v>
       </c>
       <c r="BB96" s="5">
         <v>69557</v>
       </c>
       <c r="BC96" s="5">
         <v>69079</v>
       </c>
       <c r="BD96" s="5">
         <v>67645</v>
       </c>
       <c r="BE96" s="5">
         <v>67353</v>
       </c>
       <c r="BF96" s="5">
         <v>64019</v>
       </c>
       <c r="BG96" s="5">
         <v>64385</v>
       </c>
       <c r="BH96" s="6">
-        <v>65404</v>
+        <v>62074</v>
       </c>
       <c r="BI96" s="6">
-        <v>65220</v>
+        <v>61472</v>
       </c>
       <c r="BJ96" s="6">
-        <v>64845</v>
+        <v>60731</v>
       </c>
     </row>
     <row r="97" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B97" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="5">
         <v>3211</v>
       </c>
       <c r="D97" s="5">
         <v>4586</v>
       </c>
       <c r="E97" s="5">
         <v>4350</v>
       </c>
       <c r="F97" s="5">
         <v>4050</v>
       </c>
       <c r="G97" s="5">
         <v>3809</v>
       </c>
       <c r="H97" s="5">
         <v>3903</v>
       </c>
       <c r="I97" s="5">
@@ -18783,54 +18783,54 @@
       <c r="BA97" s="5">
         <v>4219</v>
       </c>
       <c r="BB97" s="5">
         <v>4321</v>
       </c>
       <c r="BC97" s="5">
         <v>4623</v>
       </c>
       <c r="BD97" s="5">
         <v>4512</v>
       </c>
       <c r="BE97" s="5">
         <v>4245</v>
       </c>
       <c r="BF97" s="5">
         <v>3849</v>
       </c>
       <c r="BG97" s="5">
         <v>4000</v>
       </c>
       <c r="BH97" s="6">
         <v>3983</v>
       </c>
       <c r="BI97" s="6">
-        <v>3957</v>
+        <v>3898</v>
       </c>
       <c r="BJ97" s="6">
-        <v>3763</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="98" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B98" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5">
         <v>559534</v>
       </c>
       <c r="D98" s="5">
         <v>533911</v>
       </c>
       <c r="E98" s="5">
         <v>536834</v>
       </c>
       <c r="F98" s="5">
         <v>549659</v>
       </c>
       <c r="G98" s="5">
         <v>551800</v>
       </c>
       <c r="H98" s="5">
         <v>526752</v>
       </c>
       <c r="I98" s="5">
@@ -18965,57 +18965,57 @@
       <c r="AZ98" s="5">
         <v>272835</v>
       </c>
       <c r="BA98" s="5">
         <v>277234</v>
       </c>
       <c r="BB98" s="5">
         <v>282259</v>
       </c>
       <c r="BC98" s="5">
         <v>282342</v>
       </c>
       <c r="BD98" s="5">
         <v>282970</v>
       </c>
       <c r="BE98" s="5">
         <v>277761</v>
       </c>
       <c r="BF98" s="5">
         <v>283288</v>
       </c>
       <c r="BG98" s="5">
         <v>295528</v>
       </c>
       <c r="BH98" s="6">
-        <v>302182</v>
+        <v>301803</v>
       </c>
       <c r="BI98" s="6">
-        <v>309229</v>
+        <v>305932</v>
       </c>
       <c r="BJ98" s="6">
-        <v>314174</v>
+        <v>312009</v>
       </c>
     </row>
     <row r="99" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B99" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="5">
         <v>14188</v>
       </c>
       <c r="D99" s="5">
         <v>14522</v>
       </c>
       <c r="E99" s="5">
         <v>14851</v>
       </c>
       <c r="F99" s="5">
         <v>15214</v>
       </c>
       <c r="G99" s="5">
         <v>15565</v>
       </c>
       <c r="H99" s="5">
         <v>16126</v>
       </c>
       <c r="I99" s="5">
@@ -19150,57 +19150,57 @@
       <c r="AZ99" s="5">
         <v>20762</v>
       </c>
       <c r="BA99" s="5">
         <v>20948</v>
       </c>
       <c r="BB99" s="5">
         <v>20288</v>
       </c>
       <c r="BC99" s="5">
         <v>20521</v>
       </c>
       <c r="BD99" s="5">
         <v>21514</v>
       </c>
       <c r="BE99" s="5">
         <v>22426</v>
       </c>
       <c r="BF99" s="5">
         <v>23150</v>
       </c>
       <c r="BG99" s="5">
         <v>25952</v>
       </c>
       <c r="BH99" s="6">
-        <v>27602</v>
+        <v>26953</v>
       </c>
       <c r="BI99" s="6">
-        <v>29351</v>
+        <v>28140</v>
       </c>
       <c r="BJ99" s="6">
-        <v>30347</v>
+        <v>28790</v>
       </c>
     </row>
     <row r="100" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B100" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C100" s="5">
         <v>220551</v>
       </c>
       <c r="D100" s="5">
         <v>227784</v>
       </c>
       <c r="E100" s="5">
         <v>235566</v>
       </c>
       <c r="F100" s="5">
         <v>243015</v>
       </c>
       <c r="G100" s="5">
         <v>248962</v>
       </c>
       <c r="H100" s="5">
         <v>243068</v>
       </c>
       <c r="I100" s="5">
@@ -19335,57 +19335,57 @@
       <c r="AZ100" s="5">
         <v>166698</v>
       </c>
       <c r="BA100" s="5">
         <v>171670</v>
       </c>
       <c r="BB100" s="5">
         <v>177666</v>
       </c>
       <c r="BC100" s="5">
         <v>183541</v>
       </c>
       <c r="BD100" s="5">
         <v>186709</v>
       </c>
       <c r="BE100" s="5">
         <v>189202</v>
       </c>
       <c r="BF100" s="5">
         <v>196276</v>
       </c>
       <c r="BG100" s="5">
         <v>203098</v>
       </c>
       <c r="BH100" s="6">
-        <v>202281</v>
+        <v>202437</v>
       </c>
       <c r="BI100" s="6">
-        <v>203794</v>
+        <v>203703</v>
       </c>
       <c r="BJ100" s="6">
-        <v>207920</v>
+        <v>207008</v>
       </c>
     </row>
     <row r="101" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C101" s="5">
         <v>581603</v>
       </c>
       <c r="D101" s="5">
         <v>584434</v>
       </c>
       <c r="E101" s="5">
         <v>589182</v>
       </c>
       <c r="F101" s="5">
         <v>594170</v>
       </c>
       <c r="G101" s="5">
         <v>598521</v>
       </c>
       <c r="H101" s="5">
         <v>602892</v>
       </c>
       <c r="I101" s="5">
@@ -19520,57 +19520,57 @@
       <c r="AZ101" s="5">
         <v>707097</v>
       </c>
       <c r="BA101" s="5">
         <v>726961</v>
       </c>
       <c r="BB101" s="5">
         <v>742600</v>
       </c>
       <c r="BC101" s="5">
         <v>757965</v>
       </c>
       <c r="BD101" s="5">
         <v>771874</v>
       </c>
       <c r="BE101" s="5">
         <v>743919</v>
       </c>
       <c r="BF101" s="5">
         <v>757826</v>
       </c>
       <c r="BG101" s="5">
         <v>808635</v>
       </c>
       <c r="BH101" s="6">
-        <v>812763</v>
+        <v>807250</v>
       </c>
       <c r="BI101" s="6">
-        <v>810994</v>
+        <v>808889</v>
       </c>
       <c r="BJ101" s="6">
-        <v>816524</v>
+        <v>813727</v>
       </c>
     </row>
     <row r="102" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B102" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="5">
         <v>48823</v>
       </c>
       <c r="D102" s="5">
         <v>50784</v>
       </c>
       <c r="E102" s="5">
         <v>51526</v>
       </c>
       <c r="F102" s="5">
         <v>52670</v>
       </c>
       <c r="G102" s="5">
         <v>55080</v>
       </c>
       <c r="H102" s="5">
         <v>55265</v>
       </c>
       <c r="I102" s="5">
@@ -19705,57 +19705,57 @@
       <c r="AZ102" s="5">
         <v>98673</v>
       </c>
       <c r="BA102" s="5">
         <v>100743</v>
       </c>
       <c r="BB102" s="5">
         <v>101165</v>
       </c>
       <c r="BC102" s="5">
         <v>103617</v>
       </c>
       <c r="BD102" s="5">
         <v>106872</v>
       </c>
       <c r="BE102" s="5">
         <v>109134</v>
       </c>
       <c r="BF102" s="5">
         <v>111485</v>
       </c>
       <c r="BG102" s="5">
         <v>114332</v>
       </c>
       <c r="BH102" s="6">
-        <v>115346</v>
+        <v>115814</v>
       </c>
       <c r="BI102" s="6">
-        <v>113846</v>
+        <v>113284</v>
       </c>
       <c r="BJ102" s="6">
-        <v>112898</v>
+        <v>111817</v>
       </c>
     </row>
     <row r="103" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B103" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="5">
         <v>39036</v>
       </c>
       <c r="D103" s="5">
         <v>40823</v>
       </c>
       <c r="E103" s="5">
         <v>42609</v>
       </c>
       <c r="F103" s="5">
         <v>44416</v>
       </c>
       <c r="G103" s="5">
         <v>46238</v>
       </c>
       <c r="H103" s="5">
         <v>48514</v>
       </c>
       <c r="I103" s="5">
@@ -19890,57 +19890,57 @@
       <c r="AZ103" s="5">
         <v>71386</v>
       </c>
       <c r="BA103" s="5">
         <v>69816</v>
       </c>
       <c r="BB103" s="5">
         <v>72021</v>
       </c>
       <c r="BC103" s="5">
         <v>72881</v>
       </c>
       <c r="BD103" s="5">
         <v>75358</v>
       </c>
       <c r="BE103" s="5">
         <v>73551</v>
       </c>
       <c r="BF103" s="5">
         <v>71032</v>
       </c>
       <c r="BG103" s="5">
         <v>69704</v>
       </c>
       <c r="BH103" s="6">
-        <v>75151</v>
+        <v>77831</v>
       </c>
       <c r="BI103" s="6">
-        <v>72251</v>
+        <v>76664</v>
       </c>
       <c r="BJ103" s="6">
-        <v>73371</v>
+        <v>75902</v>
       </c>
     </row>
     <row r="104" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B104" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C104" s="5">
         <v>4445</v>
       </c>
       <c r="D104" s="5">
         <v>4630</v>
       </c>
       <c r="E104" s="5">
         <v>4763</v>
       </c>
       <c r="F104" s="5">
         <v>5527</v>
       </c>
       <c r="G104" s="5">
         <v>5793</v>
       </c>
       <c r="H104" s="5">
         <v>6363</v>
       </c>
       <c r="I104" s="5">
@@ -20075,57 +20075,57 @@
       <c r="AZ104" s="5">
         <v>28035</v>
       </c>
       <c r="BA104" s="5">
         <v>28320</v>
       </c>
       <c r="BB104" s="5">
         <v>28816</v>
       </c>
       <c r="BC104" s="5">
         <v>29336</v>
       </c>
       <c r="BD104" s="5">
         <v>29956</v>
       </c>
       <c r="BE104" s="5">
         <v>31331</v>
       </c>
       <c r="BF104" s="5">
         <v>31021</v>
       </c>
       <c r="BG104" s="5">
         <v>32385</v>
       </c>
       <c r="BH104" s="6">
-        <v>32004</v>
+        <v>33296</v>
       </c>
       <c r="BI104" s="6">
-        <v>32128</v>
+        <v>33424</v>
       </c>
       <c r="BJ104" s="6">
-        <v>32850</v>
+        <v>34196</v>
       </c>
     </row>
     <row r="105" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B105" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C105" s="5">
         <v>8333</v>
       </c>
       <c r="D105" s="5">
         <v>8724</v>
       </c>
       <c r="E105" s="5">
         <v>9156</v>
       </c>
       <c r="F105" s="5">
         <v>9486</v>
       </c>
       <c r="G105" s="5">
         <v>9950</v>
       </c>
       <c r="H105" s="5">
         <v>10691</v>
       </c>
       <c r="I105" s="5">
@@ -20260,57 +20260,57 @@
       <c r="AZ105" s="5">
         <v>16373</v>
       </c>
       <c r="BA105" s="5">
         <v>16612</v>
       </c>
       <c r="BB105" s="5">
         <v>16581</v>
       </c>
       <c r="BC105" s="5">
         <v>16418</v>
       </c>
       <c r="BD105" s="5">
         <v>16613</v>
       </c>
       <c r="BE105" s="5">
         <v>16666</v>
       </c>
       <c r="BF105" s="5">
         <v>16734</v>
       </c>
       <c r="BG105" s="5">
         <v>16860</v>
       </c>
       <c r="BH105" s="6">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="BI105" s="6">
-        <v>17059</v>
+        <v>17141</v>
       </c>
       <c r="BJ105" s="6">
-        <v>17253</v>
+        <v>17334</v>
       </c>
     </row>
     <row r="106" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B106" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="5">
         <v>81933</v>
       </c>
       <c r="D106" s="5">
         <v>84027</v>
       </c>
       <c r="E106" s="5">
         <v>86682</v>
       </c>
       <c r="F106" s="5">
         <v>89315</v>
       </c>
       <c r="G106" s="5">
         <v>93193</v>
       </c>
       <c r="H106" s="5">
         <v>98773</v>
       </c>
       <c r="I106" s="5">
@@ -20445,57 +20445,57 @@
       <c r="AZ106" s="5">
         <v>286113</v>
       </c>
       <c r="BA106" s="5">
         <v>298080</v>
       </c>
       <c r="BB106" s="5">
         <v>306967</v>
       </c>
       <c r="BC106" s="5">
         <v>316053</v>
       </c>
       <c r="BD106" s="5">
         <v>318951</v>
       </c>
       <c r="BE106" s="5">
         <v>314257</v>
       </c>
       <c r="BF106" s="5">
         <v>326396</v>
       </c>
       <c r="BG106" s="5">
         <v>345486</v>
       </c>
       <c r="BH106" s="6">
-        <v>351581</v>
+        <v>354815</v>
       </c>
       <c r="BI106" s="6">
-        <v>357681</v>
+        <v>361553</v>
       </c>
       <c r="BJ106" s="6">
-        <v>365512</v>
+        <v>368557</v>
       </c>
     </row>
     <row r="107" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B107" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5">
         <v>300920</v>
       </c>
       <c r="D107" s="5">
         <v>327618</v>
       </c>
       <c r="E107" s="5">
         <v>342851</v>
       </c>
       <c r="F107" s="5">
         <v>371553</v>
       </c>
       <c r="G107" s="5">
         <v>398966</v>
       </c>
       <c r="H107" s="5">
         <v>428856</v>
       </c>
       <c r="I107" s="5">
@@ -20630,57 +20630,57 @@
       <c r="AZ107" s="5">
         <v>844078</v>
       </c>
       <c r="BA107" s="5">
         <v>844838</v>
       </c>
       <c r="BB107" s="5">
         <v>845008</v>
       </c>
       <c r="BC107" s="5">
         <v>852170</v>
       </c>
       <c r="BD107" s="5">
         <v>861069</v>
       </c>
       <c r="BE107" s="5">
         <v>867124</v>
       </c>
       <c r="BF107" s="5">
         <v>894332</v>
       </c>
       <c r="BG107" s="5">
         <v>906224</v>
       </c>
       <c r="BH107" s="6">
-        <v>919758</v>
+        <v>920610</v>
       </c>
       <c r="BI107" s="6">
-        <v>929230</v>
+        <v>931191</v>
       </c>
       <c r="BJ107" s="6">
-        <v>935978</v>
+        <v>938084</v>
       </c>
     </row>
     <row r="108" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B108" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C108" s="5">
         <v>151008</v>
       </c>
       <c r="D108" s="5">
         <v>142374</v>
       </c>
       <c r="E108" s="5">
         <v>135213</v>
       </c>
       <c r="F108" s="5">
         <v>127854</v>
       </c>
       <c r="G108" s="5">
         <v>121216</v>
       </c>
       <c r="H108" s="5">
         <v>117418</v>
       </c>
       <c r="I108" s="5">
@@ -20815,57 +20815,57 @@
       <c r="AZ108" s="5">
         <v>149073</v>
       </c>
       <c r="BA108" s="5">
         <v>151500</v>
       </c>
       <c r="BB108" s="5">
         <v>154026</v>
       </c>
       <c r="BC108" s="5">
         <v>155842</v>
       </c>
       <c r="BD108" s="5">
         <v>159024</v>
       </c>
       <c r="BE108" s="5">
         <v>152959</v>
       </c>
       <c r="BF108" s="5">
         <v>153433</v>
       </c>
       <c r="BG108" s="5">
         <v>162900</v>
       </c>
       <c r="BH108" s="6">
-        <v>165305</v>
+        <v>164607</v>
       </c>
       <c r="BI108" s="6">
-        <v>166383</v>
+        <v>165752</v>
       </c>
       <c r="BJ108" s="6">
-        <v>169094</v>
+        <v>168101</v>
       </c>
     </row>
     <row r="109" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C109" s="5">
         <v>1886891</v>
       </c>
       <c r="D109" s="5">
         <v>1894443</v>
       </c>
       <c r="E109" s="5">
         <v>1919167</v>
       </c>
       <c r="F109" s="5">
         <v>1967540</v>
       </c>
       <c r="G109" s="5">
         <v>2005254</v>
       </c>
       <c r="H109" s="5">
@@ -21003,57 +21003,57 @@
       <c r="AZ109" s="5">
         <v>2556103</v>
       </c>
       <c r="BA109" s="5">
         <v>2603164</v>
       </c>
       <c r="BB109" s="5">
         <v>2643184</v>
       </c>
       <c r="BC109" s="5">
         <v>2685547</v>
       </c>
       <c r="BD109" s="5">
         <v>2724748</v>
       </c>
       <c r="BE109" s="5">
         <v>2695651</v>
       </c>
       <c r="BF109" s="5">
         <v>2758432</v>
       </c>
       <c r="BG109" s="5">
         <v>2873604</v>
       </c>
       <c r="BH109" s="6">
-        <v>2918242</v>
+        <v>2917334</v>
       </c>
       <c r="BI109" s="6">
-        <v>2940165</v>
+        <v>2942740</v>
       </c>
       <c r="BJ109" s="6">
-        <v>2972314</v>
+        <v>2974871</v>
       </c>
     </row>
     <row r="110" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B110" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C110" s="5">
         <v>266307</v>
       </c>
       <c r="D110" s="5">
         <v>290356</v>
       </c>
       <c r="E110" s="5">
         <v>305095</v>
       </c>
       <c r="F110" s="5">
         <v>330695</v>
       </c>
       <c r="G110" s="5">
         <v>355561</v>
       </c>
       <c r="H110" s="5">
         <v>384718</v>
       </c>
       <c r="I110" s="5">
@@ -21188,57 +21188,57 @@
       <c r="AZ110" s="5">
         <v>782471</v>
       </c>
       <c r="BA110" s="5">
         <v>776607</v>
       </c>
       <c r="BB110" s="5">
         <v>775660</v>
       </c>
       <c r="BC110" s="5">
         <v>780922</v>
       </c>
       <c r="BD110" s="5">
         <v>785060</v>
       </c>
       <c r="BE110" s="5">
         <v>789073</v>
       </c>
       <c r="BF110" s="5">
         <v>806473</v>
       </c>
       <c r="BG110" s="5">
         <v>817046</v>
       </c>
       <c r="BH110" s="6">
-        <v>827055</v>
+        <v>827056</v>
       </c>
       <c r="BI110" s="6">
-        <v>831927</v>
+        <v>832950</v>
       </c>
       <c r="BJ110" s="6">
-        <v>836586</v>
+        <v>840043</v>
       </c>
     </row>
     <row r="111" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B111" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C111" s="5">
         <v>97404</v>
       </c>
       <c r="D111" s="5">
         <v>92856</v>
       </c>
       <c r="E111" s="5">
         <v>87686</v>
       </c>
       <c r="F111" s="5">
         <v>82387</v>
       </c>
       <c r="G111" s="5">
         <v>76204</v>
       </c>
       <c r="H111" s="5">
         <v>69662</v>
       </c>
       <c r="I111" s="5">
@@ -21373,57 +21373,57 @@
       <c r="AZ111" s="5">
         <v>40405</v>
       </c>
       <c r="BA111" s="5">
         <v>40279</v>
       </c>
       <c r="BB111" s="5">
         <v>41673</v>
       </c>
       <c r="BC111" s="5">
         <v>41652</v>
       </c>
       <c r="BD111" s="5">
         <v>40910</v>
       </c>
       <c r="BE111" s="5">
         <v>41683</v>
       </c>
       <c r="BF111" s="5">
         <v>39081</v>
       </c>
       <c r="BG111" s="5">
         <v>39924</v>
       </c>
       <c r="BH111" s="6">
-        <v>41707</v>
+        <v>38378</v>
       </c>
       <c r="BI111" s="6">
-        <v>41958</v>
+        <v>38616</v>
       </c>
       <c r="BJ111" s="6">
-        <v>41988</v>
+        <v>38830</v>
       </c>
     </row>
     <row r="112" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B112" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C112" s="5">
         <v>2943</v>
       </c>
       <c r="D112" s="5">
         <v>4345</v>
       </c>
       <c r="E112" s="5">
         <v>4118</v>
       </c>
       <c r="F112" s="5">
         <v>3832</v>
       </c>
       <c r="G112" s="5">
         <v>3608</v>
       </c>
       <c r="H112" s="5">
         <v>3689</v>
       </c>
       <c r="I112" s="5">
@@ -21558,57 +21558,57 @@
       <c r="AZ112" s="5">
         <v>3996</v>
       </c>
       <c r="BA112" s="5">
         <v>4160</v>
       </c>
       <c r="BB112" s="5">
         <v>4260</v>
       </c>
       <c r="BC112" s="5">
         <v>4557</v>
       </c>
       <c r="BD112" s="5">
         <v>4446</v>
       </c>
       <c r="BE112" s="5">
         <v>4185</v>
       </c>
       <c r="BF112" s="5">
         <v>3791</v>
       </c>
       <c r="BG112" s="5">
         <v>3945</v>
       </c>
       <c r="BH112" s="6">
-        <v>3925</v>
+        <v>3926</v>
       </c>
       <c r="BI112" s="6">
-        <v>3900</v>
+        <v>3840</v>
       </c>
       <c r="BJ112" s="6">
-        <v>3705</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="113" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B113" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5">
         <v>530054</v>
       </c>
       <c r="D113" s="5">
         <v>505274</v>
       </c>
       <c r="E113" s="5">
         <v>508848</v>
       </c>
       <c r="F113" s="5">
         <v>522305</v>
       </c>
       <c r="G113" s="5">
         <v>525253</v>
       </c>
       <c r="H113" s="5">
         <v>500880</v>
       </c>
       <c r="I113" s="5">
@@ -21743,57 +21743,57 @@
       <c r="AZ113" s="5">
         <v>265784</v>
       </c>
       <c r="BA113" s="5">
         <v>270331</v>
       </c>
       <c r="BB113" s="5">
         <v>275302</v>
       </c>
       <c r="BC113" s="5">
         <v>275336</v>
       </c>
       <c r="BD113" s="5">
         <v>276082</v>
       </c>
       <c r="BE113" s="5">
         <v>271003</v>
       </c>
       <c r="BF113" s="5">
         <v>276499</v>
       </c>
       <c r="BG113" s="5">
         <v>288844</v>
       </c>
       <c r="BH113" s="6">
-        <v>295731</v>
+        <v>295351</v>
       </c>
       <c r="BI113" s="6">
-        <v>302958</v>
+        <v>299590</v>
       </c>
       <c r="BJ113" s="6">
-        <v>307821</v>
+        <v>305799</v>
       </c>
     </row>
     <row r="114" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B114" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="5">
         <v>13891</v>
       </c>
       <c r="D114" s="5">
         <v>14224</v>
       </c>
       <c r="E114" s="5">
         <v>14554</v>
       </c>
       <c r="F114" s="5">
         <v>14917</v>
       </c>
       <c r="G114" s="5">
         <v>15267</v>
       </c>
       <c r="H114" s="5">
         <v>15823</v>
       </c>
       <c r="I114" s="5">
@@ -21928,57 +21928,57 @@
       <c r="AZ114" s="5">
         <v>20182</v>
       </c>
       <c r="BA114" s="5">
         <v>20383</v>
       </c>
       <c r="BB114" s="5">
         <v>19736</v>
       </c>
       <c r="BC114" s="5">
         <v>20004</v>
       </c>
       <c r="BD114" s="5">
         <v>20996</v>
       </c>
       <c r="BE114" s="5">
         <v>21970</v>
       </c>
       <c r="BF114" s="5">
         <v>22674</v>
       </c>
       <c r="BG114" s="5">
         <v>25477</v>
       </c>
       <c r="BH114" s="6">
-        <v>27134</v>
+        <v>26484</v>
       </c>
       <c r="BI114" s="6">
-        <v>28898</v>
+        <v>27702</v>
       </c>
       <c r="BJ114" s="6">
-        <v>29918</v>
+        <v>28352</v>
       </c>
     </row>
     <row r="115" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B115" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C115" s="5">
         <v>185945</v>
       </c>
       <c r="D115" s="5">
         <v>192522</v>
       </c>
       <c r="E115" s="5">
         <v>199530</v>
       </c>
       <c r="F115" s="5">
         <v>205319</v>
       </c>
       <c r="G115" s="5">
         <v>211220</v>
       </c>
       <c r="H115" s="5">
         <v>204929</v>
       </c>
       <c r="I115" s="5">
@@ -22113,57 +22113,57 @@
       <c r="AZ115" s="5">
         <v>149577</v>
       </c>
       <c r="BA115" s="5">
         <v>154825</v>
       </c>
       <c r="BB115" s="5">
         <v>160817</v>
       </c>
       <c r="BC115" s="5">
         <v>166533</v>
       </c>
       <c r="BD115" s="5">
         <v>169883</v>
       </c>
       <c r="BE115" s="5">
         <v>172891</v>
       </c>
       <c r="BF115" s="5">
         <v>179900</v>
       </c>
       <c r="BG115" s="5">
         <v>186517</v>
       </c>
       <c r="BH115" s="6">
-        <v>186374</v>
+        <v>186530</v>
       </c>
       <c r="BI115" s="6">
-        <v>188285</v>
+        <v>188288</v>
       </c>
       <c r="BJ115" s="6">
-        <v>191632</v>
+        <v>192115</v>
       </c>
     </row>
     <row r="116" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C116" s="5">
         <v>476457</v>
       </c>
       <c r="D116" s="5">
         <v>479571</v>
       </c>
       <c r="E116" s="5">
         <v>484425</v>
       </c>
       <c r="F116" s="5">
         <v>489651</v>
       </c>
       <c r="G116" s="5">
         <v>494003</v>
       </c>
       <c r="H116" s="5">
         <v>499174</v>
       </c>
       <c r="I116" s="5">
@@ -22298,57 +22298,57 @@
       <c r="AZ116" s="5">
         <v>666795</v>
       </c>
       <c r="BA116" s="5">
         <v>687944</v>
       </c>
       <c r="BB116" s="5">
         <v>703817</v>
       </c>
       <c r="BC116" s="5">
         <v>720035</v>
       </c>
       <c r="BD116" s="5">
         <v>734888</v>
       </c>
       <c r="BE116" s="5">
         <v>708408</v>
       </c>
       <c r="BF116" s="5">
         <v>722651</v>
       </c>
       <c r="BG116" s="5">
         <v>773718</v>
       </c>
       <c r="BH116" s="6">
-        <v>779873</v>
+        <v>775428</v>
       </c>
       <c r="BI116" s="6">
-        <v>779406</v>
+        <v>778643</v>
       </c>
       <c r="BJ116" s="6">
-        <v>785906</v>
+        <v>785246</v>
       </c>
     </row>
     <row r="117" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B117" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="5">
         <v>47281</v>
       </c>
       <c r="D117" s="5">
         <v>49144</v>
       </c>
       <c r="E117" s="5">
         <v>49818</v>
       </c>
       <c r="F117" s="5">
         <v>50921</v>
       </c>
       <c r="G117" s="5">
         <v>53337</v>
       </c>
       <c r="H117" s="5">
         <v>53457</v>
       </c>
       <c r="I117" s="5">
@@ -22483,57 +22483,57 @@
       <c r="AZ117" s="5">
         <v>89952</v>
       </c>
       <c r="BA117" s="5">
         <v>92174</v>
       </c>
       <c r="BB117" s="5">
         <v>92403</v>
       </c>
       <c r="BC117" s="5">
         <v>94654</v>
       </c>
       <c r="BD117" s="5">
         <v>97938</v>
       </c>
       <c r="BE117" s="5">
         <v>100294</v>
       </c>
       <c r="BF117" s="5">
         <v>102547</v>
       </c>
       <c r="BG117" s="5">
         <v>105338</v>
       </c>
       <c r="BH117" s="6">
-        <v>106408</v>
+        <v>106876</v>
       </c>
       <c r="BI117" s="6">
-        <v>104891</v>
+        <v>104475</v>
       </c>
       <c r="BJ117" s="6">
-        <v>103869</v>
+        <v>103091</v>
       </c>
     </row>
     <row r="118" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B118" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="5">
         <v>39036</v>
       </c>
       <c r="D118" s="5">
         <v>40823</v>
       </c>
       <c r="E118" s="5">
         <v>42609</v>
       </c>
       <c r="F118" s="5">
         <v>44416</v>
       </c>
       <c r="G118" s="5">
         <v>46238</v>
       </c>
       <c r="H118" s="5">
         <v>48514</v>
       </c>
       <c r="I118" s="5">
@@ -22668,57 +22668,57 @@
       <c r="AZ118" s="5">
         <v>71386</v>
       </c>
       <c r="BA118" s="5">
         <v>69816</v>
       </c>
       <c r="BB118" s="5">
         <v>72021</v>
       </c>
       <c r="BC118" s="5">
         <v>72881</v>
       </c>
       <c r="BD118" s="5">
         <v>75358</v>
       </c>
       <c r="BE118" s="5">
         <v>73551</v>
       </c>
       <c r="BF118" s="5">
         <v>71032</v>
       </c>
       <c r="BG118" s="5">
         <v>69704</v>
       </c>
       <c r="BH118" s="6">
-        <v>75151</v>
+        <v>77831</v>
       </c>
       <c r="BI118" s="6">
-        <v>72251</v>
+        <v>76664</v>
       </c>
       <c r="BJ118" s="6">
-        <v>73371</v>
+        <v>75902</v>
       </c>
     </row>
     <row r="119" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B119" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C119" s="5">
         <v>3088</v>
       </c>
       <c r="D119" s="5">
         <v>3271</v>
       </c>
       <c r="E119" s="5">
         <v>3405</v>
       </c>
       <c r="F119" s="5">
         <v>4036</v>
       </c>
       <c r="G119" s="5">
         <v>4268</v>
       </c>
       <c r="H119" s="5">
         <v>4782</v>
       </c>
       <c r="I119" s="5">
@@ -22853,57 +22853,57 @@
       <c r="AZ119" s="5">
         <v>21192</v>
       </c>
       <c r="BA119" s="5">
         <v>21884</v>
       </c>
       <c r="BB119" s="5">
         <v>22493</v>
       </c>
       <c r="BC119" s="5">
         <v>23120</v>
       </c>
       <c r="BD119" s="5">
         <v>23980</v>
       </c>
       <c r="BE119" s="5">
         <v>25608</v>
       </c>
       <c r="BF119" s="5">
         <v>25544</v>
       </c>
       <c r="BG119" s="5">
         <v>27253</v>
       </c>
       <c r="BH119" s="6">
-        <v>27105</v>
+        <v>28398</v>
       </c>
       <c r="BI119" s="6">
-        <v>27480</v>
+        <v>28721</v>
       </c>
       <c r="BJ119" s="6">
-        <v>28538</v>
+        <v>29772</v>
       </c>
     </row>
     <row r="120" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B120" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C120" s="5">
         <v>7387</v>
       </c>
       <c r="D120" s="5">
         <v>7772</v>
       </c>
       <c r="E120" s="5">
         <v>8199</v>
       </c>
       <c r="F120" s="5">
         <v>8525</v>
       </c>
       <c r="G120" s="5">
         <v>8983</v>
       </c>
       <c r="H120" s="5">
         <v>9727</v>
       </c>
       <c r="I120" s="5">
@@ -23038,57 +23038,57 @@
       <c r="AZ120" s="5">
         <v>15709</v>
       </c>
       <c r="BA120" s="5">
         <v>15896</v>
       </c>
       <c r="BB120" s="5">
         <v>15859</v>
       </c>
       <c r="BC120" s="5">
         <v>15637</v>
       </c>
       <c r="BD120" s="5">
         <v>15790</v>
       </c>
       <c r="BE120" s="5">
         <v>15836</v>
       </c>
       <c r="BF120" s="5">
         <v>15870</v>
       </c>
       <c r="BG120" s="5">
         <v>15936</v>
       </c>
       <c r="BH120" s="6">
-        <v>15942</v>
+        <v>15944</v>
       </c>
       <c r="BI120" s="6">
-        <v>16075</v>
+        <v>16131</v>
       </c>
       <c r="BJ120" s="6">
-        <v>16201</v>
+        <v>16260</v>
       </c>
     </row>
     <row r="121" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B121" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C121" s="5">
         <v>67544</v>
       </c>
       <c r="D121" s="5">
         <v>69804</v>
       </c>
       <c r="E121" s="5">
         <v>72349</v>
       </c>
       <c r="F121" s="5">
         <v>74981</v>
       </c>
       <c r="G121" s="5">
         <v>78546</v>
       </c>
       <c r="H121" s="5">
         <v>83448</v>
       </c>
       <c r="I121" s="5">
@@ -23223,57 +23223,57 @@
       <c r="AZ121" s="5">
         <v>252253</v>
       </c>
       <c r="BA121" s="5">
         <v>264059</v>
       </c>
       <c r="BB121" s="5">
         <v>272109</v>
       </c>
       <c r="BC121" s="5">
         <v>280335</v>
       </c>
       <c r="BD121" s="5">
         <v>282931</v>
       </c>
       <c r="BE121" s="5">
         <v>278659</v>
       </c>
       <c r="BF121" s="5">
         <v>290229</v>
       </c>
       <c r="BG121" s="5">
         <v>308889</v>
       </c>
       <c r="BH121" s="6">
-        <v>315186</v>
+        <v>318420</v>
       </c>
       <c r="BI121" s="6">
-        <v>320857</v>
+        <v>324888</v>
       </c>
       <c r="BJ121" s="6">
-        <v>327709</v>
+        <v>331679</v>
       </c>
     </row>
     <row r="122" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B122" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5">
         <v>294501</v>
       </c>
       <c r="D122" s="5">
         <v>321145</v>
       </c>
       <c r="E122" s="5">
         <v>336221</v>
       </c>
       <c r="F122" s="5">
         <v>364970</v>
       </c>
       <c r="G122" s="5">
         <v>392332</v>
       </c>
       <c r="H122" s="5">
         <v>422033</v>
       </c>
       <c r="I122" s="5">
@@ -23408,57 +23408,57 @@
       <c r="AZ122" s="5">
         <v>827292</v>
       </c>
       <c r="BA122" s="5">
         <v>827652</v>
       </c>
       <c r="BB122" s="5">
         <v>827191</v>
       </c>
       <c r="BC122" s="5">
         <v>833886</v>
       </c>
       <c r="BD122" s="5">
         <v>842451</v>
       </c>
       <c r="BE122" s="5">
         <v>848637</v>
       </c>
       <c r="BF122" s="5">
         <v>875608</v>
       </c>
       <c r="BG122" s="5">
         <v>886430</v>
       </c>
       <c r="BH122" s="6">
-        <v>899691</v>
+        <v>900542</v>
       </c>
       <c r="BI122" s="6">
-        <v>908613</v>
+        <v>910904</v>
       </c>
       <c r="BJ122" s="6">
-        <v>915111</v>
+        <v>917571</v>
       </c>
     </row>
     <row r="123" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B123" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C123" s="5">
         <v>121359</v>
       </c>
       <c r="D123" s="5">
         <v>113692</v>
       </c>
       <c r="E123" s="5">
         <v>107404</v>
       </c>
       <c r="F123" s="5">
         <v>101281</v>
       </c>
       <c r="G123" s="5">
         <v>95994</v>
       </c>
       <c r="H123" s="5">
         <v>93070</v>
       </c>
       <c r="I123" s="5">
@@ -23593,57 +23593,57 @@
       <c r="AZ123" s="5">
         <v>131580</v>
       </c>
       <c r="BA123" s="5">
         <v>133764</v>
       </c>
       <c r="BB123" s="5">
         <v>135503</v>
       </c>
       <c r="BC123" s="5">
         <v>136918</v>
       </c>
       <c r="BD123" s="5">
         <v>139095</v>
       </c>
       <c r="BE123" s="5">
         <v>132925</v>
       </c>
       <c r="BF123" s="5">
         <v>133006</v>
       </c>
       <c r="BG123" s="5">
         <v>141627</v>
       </c>
       <c r="BH123" s="6">
-        <v>144015</v>
+        <v>143226</v>
       </c>
       <c r="BI123" s="6">
-        <v>144594</v>
+        <v>144277</v>
       </c>
       <c r="BJ123" s="6">
-        <v>146548</v>
+        <v>146602</v>
       </c>
     </row>
     <row r="124" spans="1:62" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C124" s="5">
         <v>424694</v>
       </c>
       <c r="D124" s="5">
         <v>416615</v>
       </c>
       <c r="E124" s="5">
         <v>409158</v>
       </c>
       <c r="F124" s="5">
         <v>402345</v>
       </c>
       <c r="G124" s="5">
         <v>393547</v>
       </c>
       <c r="H124" s="5">
@@ -23781,57 +23781,57 @@
       <c r="AZ124" s="5">
         <v>179413</v>
       </c>
       <c r="BA124" s="5">
         <v>176544</v>
       </c>
       <c r="BB124" s="5">
         <v>178091</v>
       </c>
       <c r="BC124" s="5">
         <v>178840</v>
       </c>
       <c r="BD124" s="5">
         <v>178320</v>
       </c>
       <c r="BE124" s="5">
         <v>174277</v>
       </c>
       <c r="BF124" s="5">
         <v>174409</v>
       </c>
       <c r="BG124" s="5">
         <v>175888</v>
       </c>
       <c r="BH124" s="6">
-        <v>172011</v>
+        <v>171034</v>
       </c>
       <c r="BI124" s="6">
-        <v>170958</v>
+        <v>168303</v>
       </c>
       <c r="BJ124" s="6">
-        <v>172216</v>
+        <v>165097</v>
       </c>
     </row>
     <row r="125" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B125" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C125" s="5">
         <v>0</v>
       </c>
       <c r="D125" s="5">
         <v>0</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" s="5">
         <v>0</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="5">
         <v>0</v>
       </c>
       <c r="I125" s="5">
@@ -24154,54 +24154,54 @@
       <c r="BA126" s="5">
         <v>28489</v>
       </c>
       <c r="BB126" s="5">
         <v>27884</v>
       </c>
       <c r="BC126" s="5">
         <v>27427</v>
       </c>
       <c r="BD126" s="5">
         <v>26735</v>
       </c>
       <c r="BE126" s="5">
         <v>25670</v>
       </c>
       <c r="BF126" s="5">
         <v>24938</v>
       </c>
       <c r="BG126" s="5">
         <v>24461</v>
       </c>
       <c r="BH126" s="6">
         <v>23697</v>
       </c>
       <c r="BI126" s="6">
-        <v>23261</v>
+        <v>22856</v>
       </c>
       <c r="BJ126" s="6">
-        <v>22857</v>
+        <v>21902</v>
       </c>
     </row>
     <row r="127" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B127" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C127" s="5">
         <v>268</v>
       </c>
       <c r="D127" s="5">
         <v>241</v>
       </c>
       <c r="E127" s="5">
         <v>233</v>
       </c>
       <c r="F127" s="5">
         <v>218</v>
       </c>
       <c r="G127" s="5">
         <v>202</v>
       </c>
       <c r="H127" s="5">
         <v>215</v>
       </c>
       <c r="I127" s="5">
@@ -24339,51 +24339,51 @@
       <c r="BA127" s="5">
         <v>59</v>
       </c>
       <c r="BB127" s="5">
         <v>61</v>
       </c>
       <c r="BC127" s="5">
         <v>66</v>
       </c>
       <c r="BD127" s="5">
         <v>66</v>
       </c>
       <c r="BE127" s="5">
         <v>59</v>
       </c>
       <c r="BF127" s="5">
         <v>58</v>
       </c>
       <c r="BG127" s="5">
         <v>54</v>
       </c>
       <c r="BH127" s="6">
         <v>58</v>
       </c>
       <c r="BI127" s="6">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="BJ127" s="6">
         <v>58</v>
       </c>
     </row>
     <row r="128" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B128" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5">
         <v>29480</v>
       </c>
       <c r="D128" s="5">
         <v>28637</v>
       </c>
       <c r="E128" s="5">
         <v>27986</v>
       </c>
       <c r="F128" s="5">
         <v>27355</v>
       </c>
       <c r="G128" s="5">
         <v>26546</v>
       </c>
       <c r="H128" s="5">
@@ -24524,54 +24524,54 @@
       <c r="BA128" s="5">
         <v>6903</v>
       </c>
       <c r="BB128" s="5">
         <v>6957</v>
       </c>
       <c r="BC128" s="5">
         <v>7006</v>
       </c>
       <c r="BD128" s="5">
         <v>6888</v>
       </c>
       <c r="BE128" s="5">
         <v>6758</v>
       </c>
       <c r="BF128" s="5">
         <v>6789</v>
       </c>
       <c r="BG128" s="5">
         <v>6684</v>
       </c>
       <c r="BH128" s="6">
         <v>6451</v>
       </c>
       <c r="BI128" s="6">
-        <v>6271</v>
+        <v>6341</v>
       </c>
       <c r="BJ128" s="6">
-        <v>6353</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="129" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B129" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="5">
         <v>297</v>
       </c>
       <c r="D129" s="5">
         <v>298</v>
       </c>
       <c r="E129" s="5">
         <v>297</v>
       </c>
       <c r="F129" s="5">
         <v>297</v>
       </c>
       <c r="G129" s="5">
         <v>298</v>
       </c>
       <c r="H129" s="5">
         <v>302</v>
       </c>
       <c r="I129" s="5">
@@ -24709,54 +24709,54 @@
       <c r="BA129" s="5">
         <v>565</v>
       </c>
       <c r="BB129" s="5">
         <v>552</v>
       </c>
       <c r="BC129" s="5">
         <v>517</v>
       </c>
       <c r="BD129" s="5">
         <v>518</v>
       </c>
       <c r="BE129" s="5">
         <v>456</v>
       </c>
       <c r="BF129" s="5">
         <v>476</v>
       </c>
       <c r="BG129" s="5">
         <v>475</v>
       </c>
       <c r="BH129" s="6">
         <v>469</v>
       </c>
       <c r="BI129" s="6">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="BJ129" s="6">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="130" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B130" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="5">
         <v>34606</v>
       </c>
       <c r="D130" s="5">
         <v>35262</v>
       </c>
       <c r="E130" s="5">
         <v>36036</v>
       </c>
       <c r="F130" s="5">
         <v>37697</v>
       </c>
       <c r="G130" s="5">
         <v>37742</v>
       </c>
       <c r="H130" s="5">
         <v>38139</v>
       </c>
       <c r="I130" s="5">
@@ -24894,54 +24894,54 @@
       <c r="BA130" s="5">
         <v>16846</v>
       </c>
       <c r="BB130" s="5">
         <v>16849</v>
       </c>
       <c r="BC130" s="5">
         <v>17008</v>
       </c>
       <c r="BD130" s="5">
         <v>16827</v>
       </c>
       <c r="BE130" s="5">
         <v>16311</v>
       </c>
       <c r="BF130" s="5">
         <v>16376</v>
       </c>
       <c r="BG130" s="5">
         <v>16581</v>
       </c>
       <c r="BH130" s="6">
         <v>15907</v>
       </c>
       <c r="BI130" s="6">
-        <v>15509</v>
+        <v>15414</v>
       </c>
       <c r="BJ130" s="6">
-        <v>16289</v>
+        <v>14893</v>
       </c>
     </row>
     <row r="131" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C131" s="5">
         <v>105146</v>
       </c>
       <c r="D131" s="5">
         <v>104863</v>
       </c>
       <c r="E131" s="5">
         <v>104757</v>
       </c>
       <c r="F131" s="5">
         <v>104519</v>
       </c>
       <c r="G131" s="5">
         <v>104517</v>
       </c>
       <c r="H131" s="5">
         <v>103717</v>
       </c>
       <c r="I131" s="5">
@@ -25076,57 +25076,57 @@
       <c r="AZ131" s="5">
         <v>40302</v>
       </c>
       <c r="BA131" s="5">
         <v>39018</v>
       </c>
       <c r="BB131" s="5">
         <v>38784</v>
       </c>
       <c r="BC131" s="5">
         <v>37931</v>
       </c>
       <c r="BD131" s="5">
         <v>36986</v>
       </c>
       <c r="BE131" s="5">
         <v>35512</v>
       </c>
       <c r="BF131" s="5">
         <v>35175</v>
       </c>
       <c r="BG131" s="5">
         <v>34917</v>
       </c>
       <c r="BH131" s="6">
-        <v>32891</v>
+        <v>31822</v>
       </c>
       <c r="BI131" s="6">
-        <v>31588</v>
+        <v>30246</v>
       </c>
       <c r="BJ131" s="6">
-        <v>30618</v>
+        <v>28481</v>
       </c>
     </row>
     <row r="132" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B132" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="5">
         <v>1542</v>
       </c>
       <c r="D132" s="5">
         <v>1639</v>
       </c>
       <c r="E132" s="5">
         <v>1709</v>
       </c>
       <c r="F132" s="5">
         <v>1749</v>
       </c>
       <c r="G132" s="5">
         <v>1743</v>
       </c>
       <c r="H132" s="5">
         <v>1808</v>
       </c>
       <c r="I132" s="5">
@@ -25264,54 +25264,54 @@
       <c r="BA132" s="5">
         <v>8569</v>
       </c>
       <c r="BB132" s="5">
         <v>8762</v>
       </c>
       <c r="BC132" s="5">
         <v>8963</v>
       </c>
       <c r="BD132" s="5">
         <v>8935</v>
       </c>
       <c r="BE132" s="5">
         <v>8840</v>
       </c>
       <c r="BF132" s="5">
         <v>8938</v>
       </c>
       <c r="BG132" s="5">
         <v>8994</v>
       </c>
       <c r="BH132" s="6">
         <v>8938</v>
       </c>
       <c r="BI132" s="6">
-        <v>8955</v>
+        <v>8810</v>
       </c>
       <c r="BJ132" s="6">
-        <v>9030</v>
+        <v>8726</v>
       </c>
     </row>
     <row r="133" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B133" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="5">
         <v>0</v>
       </c>
       <c r="D133" s="5">
         <v>0</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="5">
         <v>0</v>
       </c>
       <c r="G133" s="5">
         <v>0</v>
       </c>
       <c r="H133" s="5">
         <v>0</v>
       </c>
       <c r="I133" s="5">
@@ -25634,54 +25634,54 @@
       <c r="BA134" s="5">
         <v>6436</v>
       </c>
       <c r="BB134" s="5">
         <v>6323</v>
       </c>
       <c r="BC134" s="5">
         <v>6216</v>
       </c>
       <c r="BD134" s="5">
         <v>5977</v>
       </c>
       <c r="BE134" s="5">
         <v>5722</v>
       </c>
       <c r="BF134" s="5">
         <v>5477</v>
       </c>
       <c r="BG134" s="5">
         <v>5132</v>
       </c>
       <c r="BH134" s="6">
         <v>4899</v>
       </c>
       <c r="BI134" s="6">
-        <v>4648</v>
+        <v>4703</v>
       </c>
       <c r="BJ134" s="6">
-        <v>4312</v>
+        <v>4425</v>
       </c>
     </row>
     <row r="135" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B135" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="5">
         <v>946</v>
       </c>
       <c r="D135" s="5">
         <v>951</v>
       </c>
       <c r="E135" s="5">
         <v>957</v>
       </c>
       <c r="F135" s="5">
         <v>961</v>
       </c>
       <c r="G135" s="5">
         <v>967</v>
       </c>
       <c r="H135" s="5">
         <v>964</v>
       </c>
       <c r="I135" s="5">
@@ -25819,54 +25819,54 @@
       <c r="BA135" s="5">
         <v>716</v>
       </c>
       <c r="BB135" s="5">
         <v>723</v>
       </c>
       <c r="BC135" s="5">
         <v>781</v>
       </c>
       <c r="BD135" s="5">
         <v>822</v>
       </c>
       <c r="BE135" s="5">
         <v>830</v>
       </c>
       <c r="BF135" s="5">
         <v>863</v>
       </c>
       <c r="BG135" s="5">
         <v>924</v>
       </c>
       <c r="BH135" s="6">
         <v>950</v>
       </c>
       <c r="BI135" s="6">
-        <v>984</v>
+        <v>1010</v>
       </c>
       <c r="BJ135" s="6">
-        <v>1053</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="136" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B136" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C136" s="5">
         <v>14389</v>
       </c>
       <c r="D136" s="5">
         <v>14223</v>
       </c>
       <c r="E136" s="5">
         <v>14333</v>
       </c>
       <c r="F136" s="5">
         <v>14335</v>
       </c>
       <c r="G136" s="5">
         <v>14647</v>
       </c>
       <c r="H136" s="5">
         <v>15326</v>
       </c>
       <c r="I136" s="5">
@@ -26004,54 +26004,54 @@
       <c r="BA136" s="5">
         <v>34021</v>
       </c>
       <c r="BB136" s="5">
         <v>34858</v>
       </c>
       <c r="BC136" s="5">
         <v>35718</v>
       </c>
       <c r="BD136" s="5">
         <v>36020</v>
       </c>
       <c r="BE136" s="5">
         <v>35598</v>
       </c>
       <c r="BF136" s="5">
         <v>36167</v>
       </c>
       <c r="BG136" s="5">
         <v>36598</v>
       </c>
       <c r="BH136" s="6">
         <v>36395</v>
       </c>
       <c r="BI136" s="6">
-        <v>36824</v>
+        <v>36664</v>
       </c>
       <c r="BJ136" s="6">
-        <v>37804</v>
+        <v>36878</v>
       </c>
     </row>
     <row r="137" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5">
         <v>6419</v>
       </c>
       <c r="D137" s="5">
         <v>6474</v>
       </c>
       <c r="E137" s="5">
         <v>6630</v>
       </c>
       <c r="F137" s="5">
         <v>6583</v>
       </c>
       <c r="G137" s="5">
         <v>6634</v>
       </c>
       <c r="H137" s="5">
         <v>6823</v>
       </c>
       <c r="I137" s="5">
@@ -26189,54 +26189,54 @@
       <c r="BA137" s="5">
         <v>17186</v>
       </c>
       <c r="BB137" s="5">
         <v>17817</v>
       </c>
       <c r="BC137" s="5">
         <v>18284</v>
       </c>
       <c r="BD137" s="5">
         <v>18618</v>
       </c>
       <c r="BE137" s="5">
         <v>18487</v>
       </c>
       <c r="BF137" s="5">
         <v>18724</v>
       </c>
       <c r="BG137" s="5">
         <v>19794</v>
       </c>
       <c r="BH137" s="6">
         <v>20067</v>
       </c>
       <c r="BI137" s="6">
-        <v>20617</v>
+        <v>20286</v>
       </c>
       <c r="BJ137" s="6">
-        <v>20867</v>
+        <v>20513</v>
       </c>
     </row>
     <row r="138" spans="2:62" x14ac:dyDescent="0.25">
       <c r="B138" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C138" s="5">
         <v>29649</v>
       </c>
       <c r="D138" s="5">
         <v>28682</v>
       </c>
       <c r="E138" s="5">
         <v>27809</v>
       </c>
       <c r="F138" s="5">
         <v>26573</v>
       </c>
       <c r="G138" s="5">
         <v>25222</v>
       </c>
       <c r="H138" s="5">
         <v>24349</v>
       </c>
       <c r="I138" s="5">
@@ -26371,57 +26371,57 @@
       <c r="AZ138" s="5">
         <v>17493</v>
       </c>
       <c r="BA138" s="5">
         <v>17736</v>
       </c>
       <c r="BB138" s="5">
         <v>18523</v>
       </c>
       <c r="BC138" s="5">
         <v>18924</v>
       </c>
       <c r="BD138" s="5">
         <v>19928</v>
       </c>
       <c r="BE138" s="5">
         <v>20033</v>
       </c>
       <c r="BF138" s="5">
         <v>20427</v>
       </c>
       <c r="BG138" s="5">
         <v>21274</v>
       </c>
       <c r="BH138" s="6">
-        <v>21289</v>
+        <v>21381</v>
       </c>
       <c r="BI138" s="6">
-        <v>21789</v>
+        <v>21474</v>
       </c>
       <c r="BJ138" s="6">
-        <v>22546</v>
+        <v>21499</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">