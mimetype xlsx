--- v3 (2026-02-26)
+++ v4 (2026-04-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\brugermøde_medic\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\KNR\Analyse\Medicinal\Særudtræk\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
     <sheet name="figur" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
   <si>
     <t>Medicinalindustrien i dansk økonomi</t>
   </si>
   <si>
     <t>Kvartalsvist nationalregnskab</t>
@@ -765,84 +765,84 @@
                 <c:pt idx="12">
                   <c:v>100.12499611004264</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.58186949756096</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.62659430366976</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.08455567812614</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.31577755809091</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.18492367594328</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>106.60068964149221</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.17371481855635</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>106.37668067724448</c:v>
+                  <c:v>106.4353021213139</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>105.13755045076545</c:v>
+                  <c:v>105.14979796868403</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>104.70902510985664</c:v>
+                  <c:v>104.66336703571399</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>106.59278201739808</c:v>
+                  <c:v>106.56757042392933</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>107.3029155271938</c:v>
+                  <c:v>107.41358697739527</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>109.32033498053258</c:v>
+                  <c:v>109.35052850384939</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>109.83409369112719</c:v>
+                  <c:v>109.73864117715392</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>111.06354207254378</c:v>
+                  <c:v>111.01813036975123</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>110.08432113710104</c:v>
+                  <c:v>110.23786731056605</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>111.55645827200719</c:v>
+                  <c:v>111.55196373598181</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>114.12222849321239</c:v>
+                  <c:v>114.12992519366495</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>114.35546554386534</c:v>
+                  <c:v>114.41363673362399</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$33</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT i alt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1007,84 +1007,84 @@
                 <c:pt idx="12">
                   <c:v>99.688837176551786</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.0112804652386</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.28045826719135</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.07545822763707</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.83202519801441</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.71875675096958</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>107.25923820101335</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.96188000534852</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>107.89054864358923</c:v>
+                  <c:v>107.96250745377407</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>106.553953554483</c:v>
+                  <c:v>106.56310068134336</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>106.21145430587164</c:v>
+                  <c:v>106.15187221345361</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>108.21702077930048</c:v>
+                  <c:v>108.19549668825002</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>108.85949665612375</c:v>
+                  <c:v>108.99277530516657</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>111.15707369739516</c:v>
+                  <c:v>111.18522109798663</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>111.95819601716197</c:v>
+                  <c:v>111.83701234278874</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>113.29127982152104</c:v>
+                  <c:v>113.2510381311355</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>112.22079056899719</c:v>
+                  <c:v>112.38365937323942</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>113.77207148482687</c:v>
+                  <c:v>113.74518331460609</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>116.58354383439386</c:v>
+                  <c:v>116.53271516851211</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>116.72370010208608</c:v>
+                  <c:v>116.62640090225341</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$34</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT ekskl. medicinalindustri</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1189,144 +1189,144 @@
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>data!$B$34:$AG$34</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="32"/>
                 <c:pt idx="0">
-                  <c:v>98.964614913999995</c:v>
+                  <c:v>98.974956926999994</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>98.468925652999999</c:v>
+                  <c:v>98.461642491999996</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>98.451594237999998</c:v>
+                  <c:v>98.449242990000002</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>98.493330176000001</c:v>
+                  <c:v>98.492490367000002</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>99.431206528999994</c:v>
+                  <c:v>99.431729477999994</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>99.856813647999999</c:v>
+                  <c:v>99.858767943000004</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>100.04213830499999</c:v>
+                  <c:v>100.040723492</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>100.402032104</c:v>
+                  <c:v>100.401160778</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>100.116487354</c:v>
+                  <c:v>100.117351137</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>92.598998301999998</c:v>
+                  <c:v>92.601105845999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>98.453639530999993</c:v>
+                  <c:v>98.450645608000002</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>99.845967725999998</c:v>
+                  <c:v>99.846072813000006</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>100.28916561200001</c:v>
+                  <c:v>100.297453652</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>102.810364429</c:v>
+                  <c:v>102.806456193</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>104.17483773399999</c:v>
+                  <c:v>104.169087729</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>109.04147568400001</c:v>
+                  <c:v>109.042390246</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>102.646729808</c:v>
+                  <c:v>102.647616235</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>103.346574911</c:v>
+                  <c:v>103.353735562</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>104.772592758</c:v>
+                  <c:v>104.76209830800001</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>104.403165466</c:v>
+                  <c:v>104.404392805</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>104.313725093</c:v>
+                  <c:v>104.313343217</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>101.75885202800001</c:v>
+                  <c:v>101.77469094</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>101.978376326</c:v>
+                  <c:v>101.96008733399999</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>103.339378411</c:v>
+                  <c:v>103.336829872</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>103.93327227899999</c:v>
+                  <c:v>103.950572459</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>104.02936575</c:v>
+                  <c:v>104.041865652</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>104.05971125400001</c:v>
+                  <c:v>104.029488439</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>104.363333432</c:v>
+                  <c:v>104.35742572300001</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>104.847316612</c:v>
+                  <c:v>104.875166157</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>104.96669461</c:v>
+                  <c:v>104.957015177</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>106.207899865</c:v>
+                  <c:v>106.31342954199999</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>107.518161349</c:v>
+                  <c:v>107.58376457200001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1770698287"/>
         <c:axId val="1770696207"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1770698287"/>
@@ -2456,51 +2456,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikbanken.dk/NKHO2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jop@dst.dk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="X4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="W4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="AS34" sqref="AS34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" customWidth="1"/>
     <col min="2" max="45" width="9.42578125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>8</v>
@@ -2748,60 +2748,60 @@
       <c r="AH6" s="5">
         <v>575778.1219875284</v>
       </c>
       <c r="AI6" s="5">
         <v>577185.75365031406</v>
       </c>
       <c r="AJ6" s="5">
         <v>551894.47891483514</v>
       </c>
       <c r="AK6" s="5">
         <v>580960.25309598178</v>
       </c>
       <c r="AL6" s="5">
         <v>551515.65719531814</v>
       </c>
       <c r="AM6" s="5">
         <v>587066.41963584116</v>
       </c>
       <c r="AN6" s="5">
         <v>586072.70538443432</v>
       </c>
       <c r="AO6" s="5">
         <v>627583.01236093114</v>
       </c>
       <c r="AP6" s="5">
-        <v>585116.1472369195</v>
+        <v>585341.88971928577</v>
       </c>
       <c r="AQ6" s="5">
-        <v>602692.35058034724</v>
+        <v>601879.63530249323</v>
       </c>
       <c r="AR6" s="5">
-        <v>602403.71066806675</v>
+        <v>602984.68501973827</v>
       </c>
       <c r="AS6" s="5">
-        <v>648282.96493790078</v>
+        <v>651670.98187210504</v>
       </c>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>89.793682730002018</v>
       </c>
       <c r="C7" s="5">
         <v>93.126515146125925</v>
       </c>
       <c r="D7" s="5">
         <v>92.05636631739489</v>
       </c>
       <c r="E7" s="5">
         <v>95.027496811032691</v>
       </c>
       <c r="F7" s="5">
         <v>90.428689842461424</v>
       </c>
       <c r="G7" s="5">
         <v>96.341272439765476</v>
       </c>
       <c r="H7" s="5">
@@ -2885,60 +2885,60 @@
       <c r="AH7" s="5">
         <v>100.43515958610512</v>
       </c>
       <c r="AI7" s="5">
         <v>102.44862145513885</v>
       </c>
       <c r="AJ7" s="5">
         <v>100.76183912959829</v>
       </c>
       <c r="AK7" s="5">
         <v>107.78684802460239</v>
       </c>
       <c r="AL7" s="5">
         <v>99.657209751848796</v>
       </c>
       <c r="AM7" s="5">
         <v>105.07310631115885</v>
       </c>
       <c r="AN7" s="5">
         <v>102.47810830204196</v>
       </c>
       <c r="AO7" s="5">
         <v>109.27977546994352</v>
       </c>
       <c r="AP7" s="5">
-        <v>101.40978245458521</v>
+        <v>101.42432612371219</v>
       </c>
       <c r="AQ7" s="5">
-        <v>105.0104861959406</v>
+        <v>104.96779857664356</v>
       </c>
       <c r="AR7" s="5">
-        <v>104.39150043124643</v>
+        <v>104.53816730446299</v>
       </c>
       <c r="AS7" s="5">
-        <v>112.89783574766894</v>
+        <v>112.97600775046814</v>
       </c>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
@@ -3071,60 +3071,60 @@
       <c r="AH9" s="5">
         <v>39898.339804199786</v>
       </c>
       <c r="AI9" s="5">
         <v>45108.966083850282</v>
       </c>
       <c r="AJ9" s="5">
         <v>43947.601404824345</v>
       </c>
       <c r="AK9" s="5">
         <v>54256.398237125577</v>
       </c>
       <c r="AL9" s="5">
         <v>49893.159828273238</v>
       </c>
       <c r="AM9" s="5">
         <v>56146.753273532377</v>
       </c>
       <c r="AN9" s="5">
         <v>57144.422424844539</v>
       </c>
       <c r="AO9" s="5">
         <v>78348.039726200004</v>
       </c>
       <c r="AP9" s="5">
-        <v>65796.928096373405</v>
+        <v>66130.128185029273</v>
       </c>
       <c r="AQ9" s="5">
-        <v>69636.930038170729</v>
+        <v>69945.227367962056</v>
       </c>
       <c r="AR9" s="5">
-        <v>70566.41794893409</v>
+        <v>70815.484059318085</v>
       </c>
       <c r="AS9" s="5">
-        <v>67344.126261094774</v>
+        <v>67030.537910507584</v>
       </c>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>56.574982388516339</v>
       </c>
       <c r="C10" s="5">
         <v>72.649407368718357</v>
       </c>
       <c r="D10" s="5">
         <v>61.111923913273337</v>
       </c>
       <c r="E10" s="5">
         <v>61.552033631425786</v>
       </c>
       <c r="F10" s="5">
         <v>71.519616060353087</v>
       </c>
       <c r="G10" s="5">
         <v>66.386174653652631</v>
       </c>
       <c r="H10" s="5">
@@ -3208,60 +3208,60 @@
       <c r="AH10" s="5">
         <v>196.91330297512042</v>
       </c>
       <c r="AI10" s="5">
         <v>219.13513857809897</v>
       </c>
       <c r="AJ10" s="5">
         <v>207.40402066201048</v>
       </c>
       <c r="AK10" s="5">
         <v>259.22656362401426</v>
       </c>
       <c r="AL10" s="5">
         <v>258.45885226356063</v>
       </c>
       <c r="AM10" s="5">
         <v>292.57273194100469</v>
       </c>
       <c r="AN10" s="5">
         <v>296.8190070089986</v>
       </c>
       <c r="AO10" s="5">
         <v>354.18627390680138</v>
       </c>
       <c r="AP10" s="5">
-        <v>310.36691601288419</v>
+        <v>309.83145211002011</v>
       </c>
       <c r="AQ10" s="5">
-        <v>351.64356745468194</v>
+        <v>350.97045232692949</v>
       </c>
       <c r="AR10" s="5">
-        <v>376.74447920736174</v>
+        <v>375.26764389425387</v>
       </c>
       <c r="AS10" s="5">
-        <v>367.16001962228825</v>
+        <v>363.96461048759716</v>
       </c>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
@@ -3369,317 +3369,317 @@
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="5">
-        <v>424848.75316830701</v>
+        <v>424845.85384857102</v>
       </c>
       <c r="C14" s="5">
-        <v>423527.54912140098</v>
+        <v>423528.63272752101</v>
       </c>
       <c r="D14" s="5">
-        <v>425005.092800354</v>
+        <v>425006.481694113</v>
       </c>
       <c r="E14" s="5">
-        <v>427254.36949790799</v>
+        <v>427254.72206420702</v>
       </c>
       <c r="F14" s="5">
-        <v>430079.97797578899</v>
+        <v>430076.811726799</v>
       </c>
       <c r="G14" s="5">
-        <v>439119.89601385198</v>
+        <v>439121.47232789401</v>
       </c>
       <c r="H14" s="5">
-        <v>439256.36624261498</v>
+        <v>439257.90551066602</v>
       </c>
       <c r="I14" s="5">
-        <v>447177.08818629</v>
+        <v>447176.74910792999</v>
       </c>
       <c r="J14" s="5">
-        <v>455447.501789979</v>
+        <v>455444.05730951502</v>
       </c>
       <c r="K14" s="5">
-        <v>458146.08416287898</v>
+        <v>458148.53789577098</v>
       </c>
       <c r="L14" s="5">
-        <v>457632.71699125</v>
+        <v>457634.80740101502</v>
       </c>
       <c r="M14" s="5">
-        <v>458449.10484487499</v>
+        <v>458447.74956912501</v>
       </c>
       <c r="N14" s="5">
-        <v>460667.97670443699</v>
+        <v>460662.203962698</v>
       </c>
       <c r="O14" s="5">
-        <v>462784.65572834999</v>
+        <v>462791.36787501798</v>
       </c>
       <c r="P14" s="5">
-        <v>467116.65584067599</v>
+        <v>467117.86680606799</v>
       </c>
       <c r="Q14" s="5">
-        <v>470450.73211719102</v>
+        <v>470448.33838625101</v>
       </c>
       <c r="R14" s="5">
-        <v>473284.27016070997</v>
+        <v>473274.95313332701</v>
       </c>
       <c r="S14" s="5">
-        <v>477985.92271856702</v>
+        <v>477998.98689943698</v>
       </c>
       <c r="T14" s="5">
-        <v>480991.13028812699</v>
+        <v>480988.90339200199</v>
       </c>
       <c r="U14" s="5">
-        <v>485969.12492244103</v>
+        <v>485968.86792012502</v>
       </c>
       <c r="V14" s="5">
-        <v>490650.91013091302</v>
+        <v>490636.17522821098</v>
       </c>
       <c r="W14" s="5">
-        <v>456696.34418059501</v>
+        <v>456710.42816813401</v>
       </c>
       <c r="X14" s="5">
-        <v>485852.77646732499</v>
+        <v>485859.78890735097</v>
       </c>
       <c r="Y14" s="5">
-        <v>497928.27775379003</v>
+        <v>497915.25971852703</v>
       </c>
       <c r="Z14" s="5">
-        <v>505095.06343216798</v>
+        <v>505082.48619936203</v>
       </c>
       <c r="AA14" s="5">
-        <v>522350.24863474403</v>
+        <v>522366.27249954402</v>
       </c>
       <c r="AB14" s="5">
-        <v>535849.71509625704</v>
+        <v>535878.420416796</v>
       </c>
       <c r="AC14" s="5">
-        <v>568162.43739911797</v>
+        <v>568119.71309363598</v>
       </c>
       <c r="AD14" s="5">
-        <v>575264.45030861394</v>
+        <v>575244.12135432998</v>
       </c>
       <c r="AE14" s="5">
-        <v>592136.39715939201</v>
+        <v>592168.21068521403</v>
       </c>
       <c r="AF14" s="5">
-        <v>605324.02458233503</v>
+        <v>605404.52963674697</v>
       </c>
       <c r="AG14" s="5">
-        <v>598619.31010674196</v>
+        <v>598526.24354442698</v>
       </c>
       <c r="AH14" s="5">
-        <v>594233.12219046406</v>
+        <v>594141.88276786404</v>
       </c>
       <c r="AI14" s="5">
-        <v>572579.25980330305</v>
+        <v>572701.65119952499</v>
       </c>
       <c r="AJ14" s="5">
-        <v>558421.11986001104</v>
+        <v>558549.04967436695</v>
       </c>
       <c r="AK14" s="5">
-        <v>561011.63209153397</v>
+        <v>560848.46726262697</v>
       </c>
       <c r="AL14" s="5">
-        <v>568159.59219480201</v>
+        <v>567959.03053955</v>
       </c>
       <c r="AM14" s="5">
-        <v>584048.39339109405</v>
+        <v>584322.725269733</v>
       </c>
       <c r="AN14" s="5">
-        <v>594603.30309509602</v>
+        <v>594815.66931834398</v>
       </c>
       <c r="AO14" s="5">
-        <v>603820.78424922703</v>
+        <v>603535.72323240899</v>
       </c>
       <c r="AP14" s="5">
-        <v>602084.55287641205</v>
+        <v>601969.31110726402</v>
       </c>
       <c r="AQ14" s="5">
-        <v>601191.45059257105</v>
+        <v>600837.17345227604</v>
       </c>
       <c r="AR14" s="5">
-        <v>611640.35414341697</v>
+        <v>612522.54259993997</v>
       </c>
       <c r="AS14" s="5">
-        <v>622464.70492057502</v>
+        <v>625292.55279720097</v>
       </c>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
-        <v>92.556014743000006</v>
+        <v>92.555162973999998</v>
       </c>
       <c r="C15" s="5">
-        <v>91.852076689</v>
+        <v>91.855684609999997</v>
       </c>
       <c r="D15" s="5">
-        <v>92.600873222000004</v>
+        <v>92.597437587000002</v>
       </c>
       <c r="E15" s="5">
-        <v>92.969322581</v>
+        <v>92.969252796999996</v>
       </c>
       <c r="F15" s="5">
-        <v>93.573386052999993</v>
+        <v>93.579235917999995</v>
       </c>
       <c r="G15" s="5">
-        <v>94.669162146999994</v>
+        <v>94.666424794999998</v>
       </c>
       <c r="H15" s="5">
-        <v>95.303744789999996</v>
+        <v>95.300290765</v>
       </c>
       <c r="I15" s="5">
-        <v>96.127780647999998</v>
+        <v>96.127306023000003</v>
       </c>
       <c r="J15" s="5">
-        <v>96.872687674999995</v>
+        <v>96.869792728999997</v>
       </c>
       <c r="K15" s="5">
-        <v>97.547401984000004</v>
+        <v>97.553608695999998</v>
       </c>
       <c r="L15" s="5">
-        <v>97.282475876999996</v>
+        <v>97.279446015999994</v>
       </c>
       <c r="M15" s="5">
-        <v>98.397055257999995</v>
+        <v>98.396400205999996</v>
       </c>
       <c r="N15" s="5">
-        <v>98.964614913999995</v>
+        <v>98.974956926999994</v>
       </c>
       <c r="O15" s="5">
-        <v>98.468925652999999</v>
+        <v>98.461642491999996</v>
       </c>
       <c r="P15" s="5">
-        <v>98.451594237999998</v>
+        <v>98.449242990000002</v>
       </c>
       <c r="Q15" s="5">
-        <v>98.493330176000001</v>
+        <v>98.492490367000002</v>
       </c>
       <c r="R15" s="5">
-        <v>99.431206528999994</v>
+        <v>99.431729477999994</v>
       </c>
       <c r="S15" s="5">
-        <v>99.856813647999999</v>
+        <v>99.858767943000004</v>
       </c>
       <c r="T15" s="5">
-        <v>100.04213830499999</v>
+        <v>100.040723492</v>
       </c>
       <c r="U15" s="5">
-        <v>100.402032104</v>
+        <v>100.401160778</v>
       </c>
       <c r="V15" s="5">
-        <v>100.116487354</v>
+        <v>100.117351137</v>
       </c>
       <c r="W15" s="5">
-        <v>92.598998301999998</v>
+        <v>92.601105845999996</v>
       </c>
       <c r="X15" s="5">
-        <v>98.453639530999993</v>
+        <v>98.450645608000002</v>
       </c>
       <c r="Y15" s="5">
-        <v>99.845967725999998</v>
+        <v>99.846072813000006</v>
       </c>
       <c r="Z15" s="5">
-        <v>100.28916561200001</v>
+        <v>100.297453652</v>
       </c>
       <c r="AA15" s="5">
-        <v>102.810364429</v>
+        <v>102.806456193</v>
       </c>
       <c r="AB15" s="5">
-        <v>104.17483773399999</v>
+        <v>104.169087729</v>
       </c>
       <c r="AC15" s="5">
-        <v>109.04147568400001</v>
+        <v>109.042390246</v>
       </c>
       <c r="AD15" s="5">
-        <v>102.646729808</v>
+        <v>102.647616235</v>
       </c>
       <c r="AE15" s="5">
-        <v>103.346574911</v>
+        <v>103.353735562</v>
       </c>
       <c r="AF15" s="5">
-        <v>104.772592758</v>
+        <v>104.76209830800001</v>
       </c>
       <c r="AG15" s="5">
-        <v>104.403165466</v>
+        <v>104.404392805</v>
       </c>
       <c r="AH15" s="5">
-        <v>104.313725093</v>
+        <v>104.313343217</v>
       </c>
       <c r="AI15" s="5">
-        <v>101.75885202800001</v>
+        <v>101.77469094</v>
       </c>
       <c r="AJ15" s="5">
-        <v>101.978376326</v>
+        <v>101.96008733399999</v>
       </c>
       <c r="AK15" s="5">
-        <v>103.339378411</v>
+        <v>103.336829872</v>
       </c>
       <c r="AL15" s="5">
-        <v>103.93327227899999</v>
+        <v>103.950572459</v>
       </c>
       <c r="AM15" s="5">
-        <v>104.02936575</v>
+        <v>104.041865652</v>
       </c>
       <c r="AN15" s="5">
-        <v>104.05971125400001</v>
+        <v>104.029488439</v>
       </c>
       <c r="AO15" s="5">
-        <v>104.363333432</v>
+        <v>104.35742572300001</v>
       </c>
       <c r="AP15" s="5">
-        <v>104.847316612</v>
+        <v>104.875166157</v>
       </c>
       <c r="AQ15" s="5">
-        <v>104.96669461</v>
+        <v>104.957015177</v>
       </c>
       <c r="AR15" s="5">
-        <v>106.207899865</v>
+        <v>106.31342954199999</v>
       </c>
       <c r="AS15" s="5">
-        <v>107.518161349</v>
+        <v>107.58376457200001</v>
       </c>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
@@ -4223,84 +4223,84 @@
       <c r="N32" s="18">
         <v>100.12499611004264</v>
       </c>
       <c r="O32" s="18">
         <v>103.58186949756096</v>
       </c>
       <c r="P32" s="18">
         <v>105.62659430366976</v>
       </c>
       <c r="Q32" s="18">
         <v>109.08455567812614</v>
       </c>
       <c r="R32" s="18">
         <v>103.31577755809091</v>
       </c>
       <c r="S32" s="18">
         <v>105.18492367594328</v>
       </c>
       <c r="T32" s="18">
         <v>106.60068964149221</v>
       </c>
       <c r="U32" s="18">
         <v>105.17371481855635</v>
       </c>
       <c r="V32" s="18">
-        <v>106.37668067724448</v>
+        <v>106.4353021213139</v>
       </c>
       <c r="W32" s="18">
-        <v>105.13755045076545</v>
+        <v>105.14979796868403</v>
       </c>
       <c r="X32" s="18">
-        <v>104.70902510985664</v>
+        <v>104.66336703571399</v>
       </c>
       <c r="Y32" s="18">
-        <v>106.59278201739808</v>
+        <v>106.56757042392933</v>
       </c>
       <c r="Z32" s="18">
-        <v>107.3029155271938</v>
+        <v>107.41358697739527</v>
       </c>
       <c r="AA32" s="18">
-        <v>109.32033498053258</v>
+        <v>109.35052850384939</v>
       </c>
       <c r="AB32" s="18">
-        <v>109.83409369112719</v>
+        <v>109.73864117715392</v>
       </c>
       <c r="AC32" s="18">
-        <v>111.06354207254378</v>
+        <v>111.01813036975123</v>
       </c>
       <c r="AD32" s="18">
-        <v>110.08432113710104</v>
+        <v>110.23786731056605</v>
       </c>
       <c r="AE32" s="18">
-        <v>111.55645827200719</v>
+        <v>111.55196373598181</v>
       </c>
       <c r="AF32" s="18">
-        <v>114.12222849321239</v>
+        <v>114.12992519366495</v>
       </c>
       <c r="AG32" s="18">
-        <v>114.35546554386534</v>
+        <v>114.41363673362399</v>
       </c>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="18">
         <v>98.129119307396891</v>
       </c>
       <c r="C33" s="18">
         <v>97.999175019396034</v>
       </c>
       <c r="D33" s="18">
@@ -4336,197 +4336,197 @@
       <c r="N33" s="18">
         <v>99.688837176551786</v>
       </c>
       <c r="O33" s="18">
         <v>103.0112804652386</v>
       </c>
       <c r="P33" s="18">
         <v>105.28045826719135</v>
       </c>
       <c r="Q33" s="18">
         <v>109.07545822763707</v>
       </c>
       <c r="R33" s="18">
         <v>103.83202519801441</v>
       </c>
       <c r="S33" s="18">
         <v>105.71875675096958</v>
       </c>
       <c r="T33" s="18">
         <v>107.25923820101335</v>
       </c>
       <c r="U33" s="18">
         <v>105.96188000534852</v>
       </c>
       <c r="V33" s="18">
-        <v>107.89054864358923</v>
+        <v>107.96250745377407</v>
       </c>
       <c r="W33" s="18">
-        <v>106.553953554483</v>
+        <v>106.56310068134336</v>
       </c>
       <c r="X33" s="18">
-        <v>106.21145430587164</v>
+        <v>106.15187221345361</v>
       </c>
       <c r="Y33" s="18">
-        <v>108.21702077930048</v>
+        <v>108.19549668825002</v>
       </c>
       <c r="Z33" s="18">
-        <v>108.85949665612375</v>
+        <v>108.99277530516657</v>
       </c>
       <c r="AA33" s="18">
-        <v>111.15707369739516</v>
+        <v>111.18522109798663</v>
       </c>
       <c r="AB33" s="18">
-        <v>111.95819601716197</v>
+        <v>111.83701234278874</v>
       </c>
       <c r="AC33" s="18">
-        <v>113.29127982152104</v>
+        <v>113.2510381311355</v>
       </c>
       <c r="AD33" s="18">
-        <v>112.22079056899719</v>
+        <v>112.38365937323942</v>
       </c>
       <c r="AE33" s="18">
-        <v>113.77207148482687</v>
+        <v>113.74518331460609</v>
       </c>
       <c r="AF33" s="18">
-        <v>116.58354383439386</v>
+        <v>116.53271516851211</v>
       </c>
       <c r="AG33" s="18">
-        <v>116.72370010208608</v>
+        <v>116.62640090225341</v>
       </c>
       <c r="AH33" s="18"/>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10">
-        <v>98.964614913999995</v>
+        <v>98.974956926999994</v>
       </c>
       <c r="C34" s="10">
-        <v>98.468925652999999</v>
+        <v>98.461642491999996</v>
       </c>
       <c r="D34" s="10">
-        <v>98.451594237999998</v>
+        <v>98.449242990000002</v>
       </c>
       <c r="E34" s="10">
-        <v>98.493330176000001</v>
+        <v>98.492490367000002</v>
       </c>
       <c r="F34" s="10">
-        <v>99.431206528999994</v>
+        <v>99.431729477999994</v>
       </c>
       <c r="G34" s="10">
-        <v>99.856813647999999</v>
+        <v>99.858767943000004</v>
       </c>
       <c r="H34" s="10">
-        <v>100.04213830499999</v>
+        <v>100.040723492</v>
       </c>
       <c r="I34" s="10">
-        <v>100.402032104</v>
+        <v>100.401160778</v>
       </c>
       <c r="J34" s="10">
-        <v>100.116487354</v>
+        <v>100.117351137</v>
       </c>
       <c r="K34" s="10">
-        <v>92.598998301999998</v>
+        <v>92.601105845999996</v>
       </c>
       <c r="L34" s="10">
-        <v>98.453639530999993</v>
+        <v>98.450645608000002</v>
       </c>
       <c r="M34" s="10">
-        <v>99.845967725999998</v>
+        <v>99.846072813000006</v>
       </c>
       <c r="N34" s="10">
-        <v>100.28916561200001</v>
+        <v>100.297453652</v>
       </c>
       <c r="O34" s="10">
-        <v>102.810364429</v>
+        <v>102.806456193</v>
       </c>
       <c r="P34" s="10">
-        <v>104.17483773399999</v>
+        <v>104.169087729</v>
       </c>
       <c r="Q34" s="10">
-        <v>109.04147568400001</v>
+        <v>109.042390246</v>
       </c>
       <c r="R34" s="10">
-        <v>102.646729808</v>
+        <v>102.647616235</v>
       </c>
       <c r="S34" s="10">
-        <v>103.346574911</v>
+        <v>103.353735562</v>
       </c>
       <c r="T34" s="10">
-        <v>104.772592758</v>
+        <v>104.76209830800001</v>
       </c>
       <c r="U34" s="10">
-        <v>104.403165466</v>
+        <v>104.404392805</v>
       </c>
       <c r="V34" s="10">
-        <v>104.313725093</v>
+        <v>104.313343217</v>
       </c>
       <c r="W34" s="10">
-        <v>101.75885202800001</v>
+        <v>101.77469094</v>
       </c>
       <c r="X34" s="10">
-        <v>101.978376326</v>
+        <v>101.96008733399999</v>
       </c>
       <c r="Y34" s="10">
-        <v>103.339378411</v>
+        <v>103.336829872</v>
       </c>
       <c r="Z34" s="10">
-        <v>103.93327227899999</v>
+        <v>103.950572459</v>
       </c>
       <c r="AA34" s="10">
-        <v>104.02936575</v>
+        <v>104.041865652</v>
       </c>
       <c r="AB34" s="10">
-        <v>104.05971125400001</v>
+        <v>104.029488439</v>
       </c>
       <c r="AC34" s="10">
-        <v>104.363333432</v>
+        <v>104.35742572300001</v>
       </c>
       <c r="AD34" s="10">
-        <v>104.847316612</v>
+        <v>104.875166157</v>
       </c>
       <c r="AE34" s="10">
-        <v>104.96669461</v>
+        <v>104.957015177</v>
       </c>
       <c r="AF34" s="10">
-        <v>106.207899865</v>
+        <v>106.31342954199999</v>
       </c>
       <c r="AG34" s="10">
-        <v>107.518161349</v>
+        <v>107.58376457200001</v>
       </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>