--- v4 (2026-04-18)
+++ v5 (2026-05-30)
@@ -28,51 +28,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\KNR\Analyse\Medicinal\Særudtræk\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
     <sheet name="figur" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="104">
   <si>
     <t>Medicinalindustrien i dansk økonomi</t>
   </si>
   <si>
     <t>Kvartalsvist nationalregnskab</t>
   </si>
   <si>
     <t>Ikke-sæsonkorrigerede tal</t>
   </si>
   <si>
     <t>BVT ekskl. medicinalindustri</t>
   </si>
   <si>
     <t>Kædede værdier, indeks 2019=100</t>
   </si>
   <si>
     <t>BVT for medicinalindustri</t>
   </si>
   <si>
     <t>Sæsonkorrigerede tal</t>
   </si>
   <si>
     <t>Anm.: Tallene er et særudtræk og særberegning pba. det kvartalsvise nationalregnskab - og tallene er derfor behæftet med større usikkerhed end i det offentliggjorte nationalregnskab (i statistikbanken mv.).</t>
   </si>
   <si>
@@ -334,50 +334,56 @@
     <t>2025K3</t>
   </si>
   <si>
     <t>3. kvt. 2025</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>BVT ekskl. medicinalindustri*</t>
   </si>
   <si>
     <t>BVT for medicinalindustri**</t>
   </si>
   <si>
     <t>**) Tal for medicinalindustri sæsonkorrigeres ikke, da sæsonmønsteret i serierne har en lav grad af signifikans.</t>
   </si>
   <si>
     <t>*) BVT ekskl. medicinalindustri er sæsonkorrigeret direkte, hvorfor tidsserien dermed ikke er konsistent med metoden i det offentliggjorte nationalregnskab (i statistikbanken mv.), hvor sæsonkorrigerede tal for BVT og BNP er dannet ved aggregering af sæsonkorrigerede underkomponenter (BVT på brancher m.m.), såkaldt indirekte sæsonkorrektion.</t>
   </si>
   <si>
     <t>2025K4</t>
   </si>
   <si>
     <t>4. kvt. 2025</t>
+  </si>
+  <si>
+    <t>2026K1</t>
+  </si>
+  <si>
+    <t>1. kvt. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -596,53 +602,53 @@
           <c:tx>
             <c:strRef>
               <c:f>data!$A$32</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BNP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AG$31</c:f>
+              <c:f>data!$B$31:$AH$31</c:f>
               <c:strCache>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -694,60 +700,63 @@
                   <c:v>4. kvt. 2023</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>1. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$32:$AG$32</c:f>
+              <c:f>data!$B$32:$AH$32</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
                   <c:v>98.043270832928059</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.008998824340239</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>98.53549694226723</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>98.681827527747473</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>99.073968740731289</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>99.974480813840046</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>100.29888915779601</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>100.65266128763267</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -765,126 +774,129 @@
                 <c:pt idx="12">
                   <c:v>100.12499611004264</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.58186949756096</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.62659430366976</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.08455567812614</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.31577755809091</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.18492367594328</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>106.60068964149221</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.17371481855635</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>106.4353021213139</c:v>
+                  <c:v>106.52320434713607</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>105.14979796868403</c:v>
+                  <c:v>104.99298636363534</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>104.66336703571399</c:v>
+                  <c:v>104.60438275157762</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>106.56757042392933</c:v>
+                  <c:v>106.69546417873832</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>107.41358697739527</c:v>
+                  <c:v>107.47638420676739</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>109.35052850384939</c:v>
+                  <c:v>109.22771995114637</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>109.73864117715392</c:v>
+                  <c:v>109.65300623571652</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>111.01813036975123</c:v>
+                  <c:v>111.16377587896102</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>110.23786731056605</c:v>
+                  <c:v>110.21963547638313</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>111.55196373598181</c:v>
+                  <c:v>111.43618831363855</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>114.12992519366495</c:v>
+                  <c:v>114.06629818540503</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>114.41363673362399</c:v>
+                  <c:v>114.61127103157489</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>116.77531210050287</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$33</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT i alt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AG$31</c:f>
+              <c:f>data!$B$31:$AH$31</c:f>
               <c:strCache>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -936,60 +948,63 @@
                   <c:v>4. kvt. 2023</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>1. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$33:$AG$33</c:f>
+              <c:f>data!$B$33:$AH$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
                   <c:v>98.129119307396891</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>97.999175019396034</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>98.510222587588984</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>98.744504894389692</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>99.064601922350562</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>100.09164278456197</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>100.37795994442828</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>100.46579534865914</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1007,126 +1022,129 @@
                 <c:pt idx="12">
                   <c:v>99.688837176551786</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.0112804652386</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.28045826719135</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.07545822763707</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.83202519801441</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.71875675096958</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>107.25923820101335</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.96188000534852</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>107.96250745377407</c:v>
+                  <c:v>108.05414126716717</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>106.56310068134336</c:v>
+                  <c:v>106.37946362713764</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>106.15187221345361</c:v>
+                  <c:v>106.10099886226988</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>108.19549668825002</c:v>
+                  <c:v>108.33837296213515</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>108.99277530516657</c:v>
+                  <c:v>109.0496133598013</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>111.18522109798663</c:v>
+                  <c:v>111.04232530261187</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>111.83701234278874</c:v>
+                  <c:v>111.75697176383683</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>113.2510381311355</c:v>
+                  <c:v>113.41713582621247</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>112.38365937323942</c:v>
+                  <c:v>112.34082155169334</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>113.74518331460609</c:v>
+                  <c:v>113.61289478309722</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>116.53271516851211</c:v>
+                  <c:v>116.47838726654163</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>116.62640090225341</c:v>
+                  <c:v>116.85585562645477</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>119.52537093533637</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$34</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT ekskl. medicinalindustri</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AG$31</c:f>
+              <c:f>data!$B$31:$AH$31</c:f>
               <c:strCache>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1178,155 +1196,161 @@
                   <c:v>4. kvt. 2023</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>1. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$34:$AG$34</c:f>
+              <c:f>data!$B$34:$AH$34</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="32"/>
+                <c:ptCount val="33"/>
                 <c:pt idx="0">
-                  <c:v>98.974956926999994</c:v>
+                  <c:v>99.079949924000005</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>98.461642491999996</c:v>
+                  <c:v>98.394653719999994</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>98.449242990000002</c:v>
+                  <c:v>98.427923519999993</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>98.492490367000002</c:v>
+                  <c:v>98.482471516999993</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>99.431729477999994</c:v>
+                  <c:v>99.376631614999994</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>99.858767943000004</c:v>
+                  <c:v>99.945816097000005</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>100.040723492</c:v>
+                  <c:v>100.022039822</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>100.401160778</c:v>
+                  <c:v>100.406983391</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>100.117351137</c:v>
+                  <c:v>100.00795321699999</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>92.601105845999996</c:v>
+                  <c:v>92.716670700999998</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>98.450645608000002</c:v>
+                  <c:v>98.436532662999994</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>99.846072813000006</c:v>
+                  <c:v>99.878666644000006</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>100.297453652</c:v>
+                  <c:v>100.15914105100001</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>102.806456193</c:v>
+                  <c:v>102.94358026899999</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>104.169087729</c:v>
+                  <c:v>104.152034513</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>109.042390246</c:v>
+                  <c:v>109.084219421</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>102.647616235</c:v>
+                  <c:v>102.31262688299999</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>103.353735562</c:v>
+                  <c:v>103.663588649</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>104.76209830800001</c:v>
+                  <c:v>104.777358535</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>104.404392805</c:v>
+                  <c:v>104.418577982</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>104.313343217</c:v>
+                  <c:v>103.90014383899999</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>101.77469094</c:v>
+                  <c:v>102.135984554</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>101.96008733399999</c:v>
+                  <c:v>102.00321888800001</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>103.336829872</c:v>
+                  <c:v>103.315538328</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>103.950572459</c:v>
+                  <c:v>103.72288417599999</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>104.041865652</c:v>
+                  <c:v>104.193572754</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>104.029488439</c:v>
+                  <c:v>104.12787396100001</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>104.35742572300001</c:v>
+                  <c:v>104.32831879699999</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>104.875166157</c:v>
+                  <c:v>104.528625826</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>104.957015177</c:v>
+                  <c:v>105.190297101</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>106.31342954199999</c:v>
+                  <c:v>106.44126192500001</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>107.58376457200001</c:v>
+                  <c:v>107.57658309</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>107.841406943</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1770698287"/>
         <c:axId val="1770696207"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1770698287"/>
@@ -2453,77 +2477,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikbanken.dk/NKHO2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jop@dst.dk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AS39"/>
+  <dimension ref="A1:AT39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="W4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="X4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AS34" sqref="AS34"/>
+      <selection pane="bottomRight" activeCell="AT34" sqref="AT34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" customWidth="1"/>
-    <col min="2" max="45" width="9.42578125" style="2" customWidth="1"/>
-    <col min="46" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="46" width="9.42578125" style="2" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:46" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -2612,62 +2636,65 @@
       </c>
       <c r="AL3" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AM3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="AN3" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AO3" s="3" t="s">
         <v>52</v>
       </c>
       <c r="AP3" s="3" t="s">
         <v>53</v>
       </c>
       <c r="AQ3" s="3" t="s">
         <v>91</v>
       </c>
       <c r="AR3" s="3" t="s">
         <v>93</v>
       </c>
       <c r="AS3" s="3" t="s">
         <v>100</v>
       </c>
+      <c r="AT3" s="3" t="s">
+        <v>102</v>
+      </c>
     </row>
-    <row r="4" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="5">
         <v>413808.9550198738</v>
       </c>
       <c r="C6" s="5">
         <v>430048.58586999925</v>
       </c>
       <c r="D6" s="5">
         <v>421929.56106539362</v>
       </c>
       <c r="E6" s="5">
         <v>434997.97704473283</v>
       </c>
       <c r="F6" s="5">
         <v>418698.45436162624</v>
       </c>
       <c r="G6" s="5">
         <v>445883.59749056911</v>
       </c>
       <c r="H6" s="5">
         <v>436133.18208733527</v>
       </c>
       <c r="I6" s="5">
@@ -2757,54 +2784,57 @@
       <c r="AK6" s="5">
         <v>580960.25309598178</v>
       </c>
       <c r="AL6" s="5">
         <v>551515.65719531814</v>
       </c>
       <c r="AM6" s="5">
         <v>587066.41963584116</v>
       </c>
       <c r="AN6" s="5">
         <v>586072.70538443432</v>
       </c>
       <c r="AO6" s="5">
         <v>627583.01236093114</v>
       </c>
       <c r="AP6" s="5">
         <v>585341.88971928577</v>
       </c>
       <c r="AQ6" s="5">
         <v>601879.63530249323</v>
       </c>
       <c r="AR6" s="5">
         <v>602984.68501973827</v>
       </c>
       <c r="AS6" s="5">
-        <v>651670.98187210504</v>
+        <v>651670.98186672421</v>
+      </c>
+      <c r="AT6" s="5">
+        <v>605444.15005799406</v>
       </c>
     </row>
-    <row r="7" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>89.793682730002018</v>
       </c>
       <c r="C7" s="5">
         <v>93.126515146125925</v>
       </c>
       <c r="D7" s="5">
         <v>92.05636631739489</v>
       </c>
       <c r="E7" s="5">
         <v>95.027496811032691</v>
       </c>
       <c r="F7" s="5">
         <v>90.428689842461424</v>
       </c>
       <c r="G7" s="5">
         <v>96.341272439765476</v>
       </c>
       <c r="H7" s="5">
         <v>94.73271986146672</v>
       </c>
       <c r="I7" s="5">
@@ -2896,101 +2926,105 @@
       </c>
       <c r="AL7" s="5">
         <v>99.657209751848796</v>
       </c>
       <c r="AM7" s="5">
         <v>105.07310631115885</v>
       </c>
       <c r="AN7" s="5">
         <v>102.47810830204196</v>
       </c>
       <c r="AO7" s="5">
         <v>109.27977546994352</v>
       </c>
       <c r="AP7" s="5">
         <v>101.42432612371219</v>
       </c>
       <c r="AQ7" s="5">
         <v>104.96779857664356</v>
       </c>
       <c r="AR7" s="5">
         <v>104.53816730446299</v>
       </c>
       <c r="AS7" s="5">
         <v>112.97600775046814</v>
       </c>
+      <c r="AT7" s="5">
+        <v>104.24934400716405</v>
+      </c>
     </row>
-    <row r="8" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
     </row>
-    <row r="9" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="5">
         <v>14577.511820125937</v>
       </c>
       <c r="C9" s="5">
         <v>14985.480256425355</v>
       </c>
       <c r="D9" s="5">
         <v>15075.94021814971</v>
       </c>
       <c r="E9" s="5">
         <v>15594.557705299001</v>
       </c>
       <c r="F9" s="5">
         <v>16985.80171787323</v>
       </c>
       <c r="G9" s="5">
         <v>15348.687835753632</v>
       </c>
       <c r="H9" s="5">
         <v>15841.627058940201</v>
       </c>
       <c r="I9" s="5">
@@ -3080,54 +3114,57 @@
       <c r="AK9" s="5">
         <v>54256.398237125577</v>
       </c>
       <c r="AL9" s="5">
         <v>49893.159828273238</v>
       </c>
       <c r="AM9" s="5">
         <v>56146.753273532377</v>
       </c>
       <c r="AN9" s="5">
         <v>57144.422424844539</v>
       </c>
       <c r="AO9" s="5">
         <v>78348.039726200004</v>
       </c>
       <c r="AP9" s="5">
         <v>66130.128185029273</v>
       </c>
       <c r="AQ9" s="5">
         <v>69945.227367962056</v>
       </c>
       <c r="AR9" s="5">
         <v>70815.484059318085</v>
       </c>
       <c r="AS9" s="5">
-        <v>67030.537910507584</v>
+        <v>67030.537909999999</v>
+      </c>
+      <c r="AT9" s="5">
+        <v>62108.010492754955</v>
       </c>
     </row>
-    <row r="10" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>56.574982388516339</v>
       </c>
       <c r="C10" s="5">
         <v>72.649407368718357</v>
       </c>
       <c r="D10" s="5">
         <v>61.111923913273337</v>
       </c>
       <c r="E10" s="5">
         <v>61.552033631425786</v>
       </c>
       <c r="F10" s="5">
         <v>71.519616060353087</v>
       </c>
       <c r="G10" s="5">
         <v>66.386174653652631</v>
       </c>
       <c r="H10" s="5">
         <v>73.43795142916521</v>
       </c>
       <c r="I10" s="5">
@@ -3219,519 +3256,532 @@
       </c>
       <c r="AL10" s="5">
         <v>258.45885226356063</v>
       </c>
       <c r="AM10" s="5">
         <v>292.57273194100469</v>
       </c>
       <c r="AN10" s="5">
         <v>296.8190070089986</v>
       </c>
       <c r="AO10" s="5">
         <v>354.18627390680138</v>
       </c>
       <c r="AP10" s="5">
         <v>309.83145211002011</v>
       </c>
       <c r="AQ10" s="5">
         <v>350.97045232692949</v>
       </c>
       <c r="AR10" s="5">
         <v>375.26764389425387</v>
       </c>
       <c r="AS10" s="5">
         <v>363.96461048759716</v>
       </c>
+      <c r="AT10" s="5">
+        <v>433.76873861525758</v>
+      </c>
     </row>
-    <row r="11" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:46" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
     </row>
-    <row r="12" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
     </row>
-    <row r="13" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
     </row>
-    <row r="14" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="5">
-        <v>424845.85384857102</v>
+        <v>424746.70420511399</v>
       </c>
       <c r="C14" s="5">
-        <v>423528.63272752101</v>
+        <v>423559.01776494097</v>
       </c>
       <c r="D14" s="5">
-        <v>425006.481694113</v>
+        <v>425033.51448427199</v>
       </c>
       <c r="E14" s="5">
-        <v>427254.72206420702</v>
+        <v>427294.60114721302</v>
       </c>
       <c r="F14" s="5">
-        <v>430076.811726799</v>
+        <v>429972.63048983802</v>
       </c>
       <c r="G14" s="5">
-        <v>439121.47232789401</v>
+        <v>439161.385367629</v>
       </c>
       <c r="H14" s="5">
-        <v>439257.90551066602</v>
+        <v>439281.53735676297</v>
       </c>
       <c r="I14" s="5">
-        <v>447176.74910792999</v>
+        <v>447210.12549496797</v>
       </c>
       <c r="J14" s="5">
-        <v>455444.05730951502</v>
+        <v>455319.12853821798</v>
       </c>
       <c r="K14" s="5">
-        <v>458148.53789577098</v>
+        <v>458228.662551613</v>
       </c>
       <c r="L14" s="5">
-        <v>457634.80740101502</v>
+        <v>457679.43958093802</v>
       </c>
       <c r="M14" s="5">
-        <v>458447.74956912501</v>
+        <v>458411.86073533498</v>
       </c>
       <c r="N14" s="5">
-        <v>460662.203962698</v>
+        <v>460508.84013656998</v>
       </c>
       <c r="O14" s="5">
-        <v>462791.36787501798</v>
+        <v>462962.60929475102</v>
       </c>
       <c r="P14" s="5">
-        <v>467117.86680606799</v>
+        <v>467260.34836274397</v>
       </c>
       <c r="Q14" s="5">
-        <v>470448.33838625101</v>
+        <v>470225.93666454998</v>
       </c>
       <c r="R14" s="5">
-        <v>473274.95313332701</v>
+        <v>473034.97665091301</v>
       </c>
       <c r="S14" s="5">
-        <v>477998.98689943698</v>
+        <v>478167.03147173999</v>
       </c>
       <c r="T14" s="5">
-        <v>480988.90339200199</v>
+        <v>481890.44091377902</v>
       </c>
       <c r="U14" s="5">
-        <v>485968.86792012502</v>
+        <v>484900.22531395999</v>
       </c>
       <c r="V14" s="5">
-        <v>490636.17522821098</v>
+        <v>490383.66654630698</v>
       </c>
       <c r="W14" s="5">
-        <v>456710.42816813401</v>
+        <v>457020.01250064903</v>
       </c>
       <c r="X14" s="5">
-        <v>485859.78890735097</v>
+        <v>487535.65651910601</v>
       </c>
       <c r="Y14" s="5">
-        <v>497915.25971852703</v>
+        <v>495840.11080259603</v>
       </c>
       <c r="Z14" s="5">
-        <v>505082.48619936203</v>
+        <v>504982.991591105</v>
       </c>
       <c r="AA14" s="5">
-        <v>522366.27249954402</v>
+        <v>522806.07749678497</v>
       </c>
       <c r="AB14" s="5">
-        <v>535878.420416796</v>
+        <v>538407.66734298703</v>
       </c>
       <c r="AC14" s="5">
-        <v>568119.71309363598</v>
+        <v>564840.36025036604</v>
       </c>
       <c r="AD14" s="5">
-        <v>575244.12135432998</v>
+        <v>575440.12572388095</v>
       </c>
       <c r="AE14" s="5">
-        <v>592168.21068521403</v>
+        <v>593120.620594281</v>
       </c>
       <c r="AF14" s="5">
-        <v>605404.52963674697</v>
+        <v>607317.49354881502</v>
       </c>
       <c r="AG14" s="5">
-        <v>598526.24354442698</v>
+        <v>595633.822685202</v>
       </c>
       <c r="AH14" s="5">
-        <v>594141.88276786404</v>
+        <v>594581.01538245496</v>
       </c>
       <c r="AI14" s="5">
-        <v>572701.65119952499</v>
+        <v>573669.94555070205</v>
       </c>
       <c r="AJ14" s="5">
-        <v>558549.04967436695</v>
+        <v>559365.16317273304</v>
       </c>
       <c r="AK14" s="5">
-        <v>560848.46726262697</v>
+        <v>558769.88449946698</v>
       </c>
       <c r="AL14" s="5">
-        <v>567959.03053955</v>
+        <v>568721.66108020395</v>
       </c>
       <c r="AM14" s="5">
-        <v>584322.725269733</v>
+        <v>585328.08333481103</v>
       </c>
       <c r="AN14" s="5">
-        <v>594815.66931834398</v>
+        <v>594678.537163998</v>
       </c>
       <c r="AO14" s="5">
-        <v>603535.72323240899</v>
+        <v>601871.10300293402</v>
       </c>
       <c r="AP14" s="5">
-        <v>601969.31110726402</v>
+        <v>603128.033212265</v>
       </c>
       <c r="AQ14" s="5">
-        <v>600837.17345227604</v>
+        <v>601662.67214242194</v>
       </c>
       <c r="AR14" s="5">
-        <v>612522.54259993997</v>
+        <v>612289.14031296899</v>
       </c>
       <c r="AS14" s="5">
-        <v>625292.55279720097</v>
+        <v>623266.34805239202</v>
+      </c>
+      <c r="AT14" s="5">
+        <v>624269.385508621</v>
       </c>
     </row>
-    <row r="15" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
-        <v>92.555162973999998</v>
+        <v>92.561675527999995</v>
       </c>
       <c r="C15" s="5">
-        <v>91.855684609999997</v>
+        <v>91.880003677999994</v>
       </c>
       <c r="D15" s="5">
-        <v>92.597437587000002</v>
+        <v>92.563459097000006</v>
       </c>
       <c r="E15" s="5">
-        <v>92.969252796999996</v>
+        <v>92.967578173000007</v>
       </c>
       <c r="F15" s="5">
-        <v>93.579235917999995</v>
+        <v>93.659606671000006</v>
       </c>
       <c r="G15" s="5">
-        <v>94.666424794999998</v>
+        <v>94.621455607000001</v>
       </c>
       <c r="H15" s="5">
-        <v>95.300290765</v>
+        <v>95.263606813999999</v>
       </c>
       <c r="I15" s="5">
-        <v>96.127306023000003</v>
+        <v>96.120035243999993</v>
       </c>
       <c r="J15" s="5">
-        <v>96.869792728999997</v>
+        <v>96.833283539000007</v>
       </c>
       <c r="K15" s="5">
-        <v>97.553608695999998</v>
+        <v>97.630211813000003</v>
       </c>
       <c r="L15" s="5">
-        <v>97.279446015999994</v>
+        <v>97.248631721999999</v>
       </c>
       <c r="M15" s="5">
-        <v>98.396400205999996</v>
+        <v>98.386675642</v>
       </c>
       <c r="N15" s="5">
-        <v>98.974956926999994</v>
+        <v>99.079949924000005</v>
       </c>
       <c r="O15" s="5">
-        <v>98.461642491999996</v>
+        <v>98.394653719999994</v>
       </c>
       <c r="P15" s="5">
-        <v>98.449242990000002</v>
+        <v>98.427923519999993</v>
       </c>
       <c r="Q15" s="5">
-        <v>98.492490367000002</v>
+        <v>98.482471516999993</v>
       </c>
       <c r="R15" s="5">
-        <v>99.431729477999994</v>
+        <v>99.376631614999994</v>
       </c>
       <c r="S15" s="5">
-        <v>99.858767943000004</v>
+        <v>99.945816097000005</v>
       </c>
       <c r="T15" s="5">
-        <v>100.040723492</v>
+        <v>100.022039822</v>
       </c>
       <c r="U15" s="5">
-        <v>100.401160778</v>
+        <v>100.406983391</v>
       </c>
       <c r="V15" s="5">
-        <v>100.117351137</v>
+        <v>100.00795321699999</v>
       </c>
       <c r="W15" s="5">
-        <v>92.601105845999996</v>
+        <v>92.716670700999998</v>
       </c>
       <c r="X15" s="5">
-        <v>98.450645608000002</v>
+        <v>98.436532662999994</v>
       </c>
       <c r="Y15" s="5">
-        <v>99.846072813000006</v>
+        <v>99.878666644000006</v>
       </c>
       <c r="Z15" s="5">
-        <v>100.297453652</v>
+        <v>100.15914105100001</v>
       </c>
       <c r="AA15" s="5">
-        <v>102.806456193</v>
+        <v>102.94358026899999</v>
       </c>
       <c r="AB15" s="5">
-        <v>104.169087729</v>
+        <v>104.152034513</v>
       </c>
       <c r="AC15" s="5">
-        <v>109.042390246</v>
+        <v>109.084219421</v>
       </c>
       <c r="AD15" s="5">
-        <v>102.647616235</v>
+        <v>102.31262688299999</v>
       </c>
       <c r="AE15" s="5">
-        <v>103.353735562</v>
+        <v>103.663588649</v>
       </c>
       <c r="AF15" s="5">
-        <v>104.76209830800001</v>
+        <v>104.777358535</v>
       </c>
       <c r="AG15" s="5">
-        <v>104.404392805</v>
+        <v>104.418577982</v>
       </c>
       <c r="AH15" s="5">
-        <v>104.313343217</v>
+        <v>103.90014383899999</v>
       </c>
       <c r="AI15" s="5">
-        <v>101.77469094</v>
+        <v>102.135984554</v>
       </c>
       <c r="AJ15" s="5">
-        <v>101.96008733399999</v>
+        <v>102.00321888800001</v>
       </c>
       <c r="AK15" s="5">
-        <v>103.336829872</v>
+        <v>103.315538328</v>
       </c>
       <c r="AL15" s="5">
-        <v>103.950572459</v>
+        <v>103.72288417599999</v>
       </c>
       <c r="AM15" s="5">
-        <v>104.041865652</v>
+        <v>104.193572754</v>
       </c>
       <c r="AN15" s="5">
-        <v>104.029488439</v>
+        <v>104.12787396100001</v>
       </c>
       <c r="AO15" s="5">
-        <v>104.35742572300001</v>
+        <v>104.32831879699999</v>
       </c>
       <c r="AP15" s="5">
-        <v>104.875166157</v>
+        <v>104.528625826</v>
       </c>
       <c r="AQ15" s="5">
-        <v>104.957015177</v>
+        <v>105.190297101</v>
       </c>
       <c r="AR15" s="5">
-        <v>106.31342954199999</v>
+        <v>106.44126192500001</v>
       </c>
       <c r="AS15" s="5">
-        <v>107.58376457200001</v>
+        <v>107.57658309</v>
+      </c>
+      <c r="AT15" s="5">
+        <v>107.841406943</v>
       </c>
     </row>
-    <row r="16" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
     </row>
-    <row r="17" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="17" t="s">
@@ -3823,52 +3873,55 @@
       </c>
       <c r="AL17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AM17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AN17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS17" s="17" t="s">
         <v>95</v>
       </c>
+      <c r="AT17" s="17" t="s">
+        <v>95</v>
+      </c>
     </row>
-    <row r="18" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -3960,150 +4013,159 @@
       </c>
       <c r="AL18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AM18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AN18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS18" s="17" t="s">
         <v>95</v>
       </c>
+      <c r="AT18" s="17" t="s">
+        <v>95</v>
+      </c>
     </row>
-    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="22" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:46" x14ac:dyDescent="0.25">
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
+      <c r="AT23" s="6"/>
     </row>
-    <row r="24" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
+      <c r="AT24" s="6"/>
     </row>
-    <row r="25" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
+      <c r="AT25" s="6"/>
     </row>
-    <row r="26" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
+      <c r="AT26" s="6"/>
     </row>
-    <row r="27" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
+      <c r="AT27" s="6"/>
     </row>
-    <row r="28" spans="1:45" s="15" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:46" s="15" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
       <c r="AL28" s="16"/>
       <c r="AM28" s="16"/>
       <c r="AN28" s="16"/>
       <c r="AO28" s="16"/>
       <c r="AP28" s="16"/>
       <c r="AQ28" s="16"/>
       <c r="AR28" s="16"/>
       <c r="AS28" s="16"/>
+      <c r="AT28" s="16"/>
     </row>
-    <row r="29" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="30" spans="1:45" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="31" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
       <c r="B31" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>77</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>75</v>
       </c>
@@ -4157,52 +4219,55 @@
       </c>
       <c r="Z31" s="11" t="s">
         <v>58</v>
       </c>
       <c r="AA31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="AB31" s="11" t="s">
         <v>56</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>55</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="AE31" s="11" t="s">
         <v>92</v>
       </c>
       <c r="AF31" s="11" t="s">
         <v>94</v>
       </c>
       <c r="AG31" s="11" t="s">
         <v>101</v>
       </c>
+      <c r="AH31" s="2" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="32" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="18">
         <v>98.043270832928059</v>
       </c>
       <c r="C32" s="18">
         <v>98.008998824340239</v>
       </c>
       <c r="D32" s="18">
         <v>98.53549694226723</v>
       </c>
       <c r="E32" s="18">
         <v>98.681827527747473</v>
       </c>
       <c r="F32" s="18">
         <v>99.073968740731289</v>
       </c>
       <c r="G32" s="18">
         <v>99.974480813840046</v>
       </c>
       <c r="H32" s="18">
         <v>100.29888915779601</v>
       </c>
       <c r="I32" s="18">
@@ -4223,99 +4288,102 @@
       <c r="N32" s="18">
         <v>100.12499611004264</v>
       </c>
       <c r="O32" s="18">
         <v>103.58186949756096</v>
       </c>
       <c r="P32" s="18">
         <v>105.62659430366976</v>
       </c>
       <c r="Q32" s="18">
         <v>109.08455567812614</v>
       </c>
       <c r="R32" s="18">
         <v>103.31577755809091</v>
       </c>
       <c r="S32" s="18">
         <v>105.18492367594328</v>
       </c>
       <c r="T32" s="18">
         <v>106.60068964149221</v>
       </c>
       <c r="U32" s="18">
         <v>105.17371481855635</v>
       </c>
       <c r="V32" s="18">
-        <v>106.4353021213139</v>
+        <v>106.52320434713607</v>
       </c>
       <c r="W32" s="18">
-        <v>105.14979796868403</v>
+        <v>104.99298636363534</v>
       </c>
       <c r="X32" s="18">
-        <v>104.66336703571399</v>
+        <v>104.60438275157762</v>
       </c>
       <c r="Y32" s="18">
-        <v>106.56757042392933</v>
+        <v>106.69546417873832</v>
       </c>
       <c r="Z32" s="18">
-        <v>107.41358697739527</v>
+        <v>107.47638420676739</v>
       </c>
       <c r="AA32" s="18">
-        <v>109.35052850384939</v>
+        <v>109.22771995114637</v>
       </c>
       <c r="AB32" s="18">
-        <v>109.73864117715392</v>
+        <v>109.65300623571652</v>
       </c>
       <c r="AC32" s="18">
-        <v>111.01813036975123</v>
+        <v>111.16377587896102</v>
       </c>
       <c r="AD32" s="18">
-        <v>110.23786731056605</v>
+        <v>110.21963547638313</v>
       </c>
       <c r="AE32" s="18">
-        <v>111.55196373598181</v>
+        <v>111.43618831363855</v>
       </c>
       <c r="AF32" s="18">
-        <v>114.12992519366495</v>
+        <v>114.06629818540503</v>
       </c>
       <c r="AG32" s="18">
-        <v>114.41363673362399</v>
-[...1 lines deleted...]
-      <c r="AH32" s="18"/>
+        <v>114.61127103157489</v>
+      </c>
+      <c r="AH32" s="18">
+        <v>116.77531210050287</v>
+      </c>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
+      <c r="AT32" s="18"/>
     </row>
-    <row r="33" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="18">
         <v>98.129119307396891</v>
       </c>
       <c r="C33" s="18">
         <v>97.999175019396034</v>
       </c>
       <c r="D33" s="18">
         <v>98.510222587588984</v>
       </c>
       <c r="E33" s="18">
         <v>98.744504894389692</v>
       </c>
       <c r="F33" s="18">
         <v>99.064601922350562</v>
       </c>
       <c r="G33" s="18">
         <v>100.09164278456197</v>
       </c>
       <c r="H33" s="18">
         <v>100.37795994442828</v>
       </c>
       <c r="I33" s="18">
@@ -4336,256 +4404,262 @@
       <c r="N33" s="18">
         <v>99.688837176551786</v>
       </c>
       <c r="O33" s="18">
         <v>103.0112804652386</v>
       </c>
       <c r="P33" s="18">
         <v>105.28045826719135</v>
       </c>
       <c r="Q33" s="18">
         <v>109.07545822763707</v>
       </c>
       <c r="R33" s="18">
         <v>103.83202519801441</v>
       </c>
       <c r="S33" s="18">
         <v>105.71875675096958</v>
       </c>
       <c r="T33" s="18">
         <v>107.25923820101335</v>
       </c>
       <c r="U33" s="18">
         <v>105.96188000534852</v>
       </c>
       <c r="V33" s="18">
-        <v>107.96250745377407</v>
+        <v>108.05414126716717</v>
       </c>
       <c r="W33" s="18">
-        <v>106.56310068134336</v>
+        <v>106.37946362713764</v>
       </c>
       <c r="X33" s="18">
-        <v>106.15187221345361</v>
+        <v>106.10099886226988</v>
       </c>
       <c r="Y33" s="18">
-        <v>108.19549668825002</v>
+        <v>108.33837296213515</v>
       </c>
       <c r="Z33" s="18">
-        <v>108.99277530516657</v>
+        <v>109.0496133598013</v>
       </c>
       <c r="AA33" s="18">
-        <v>111.18522109798663</v>
+        <v>111.04232530261187</v>
       </c>
       <c r="AB33" s="18">
-        <v>111.83701234278874</v>
+        <v>111.75697176383683</v>
       </c>
       <c r="AC33" s="18">
-        <v>113.2510381311355</v>
+        <v>113.41713582621247</v>
       </c>
       <c r="AD33" s="18">
-        <v>112.38365937323942</v>
+        <v>112.34082155169334</v>
       </c>
       <c r="AE33" s="18">
-        <v>113.74518331460609</v>
+        <v>113.61289478309722</v>
       </c>
       <c r="AF33" s="18">
-        <v>116.53271516851211</v>
+        <v>116.47838726654163</v>
       </c>
       <c r="AG33" s="18">
-        <v>116.62640090225341</v>
-[...1 lines deleted...]
-      <c r="AH33" s="18"/>
+        <v>116.85585562645477</v>
+      </c>
+      <c r="AH33" s="18">
+        <v>119.52537093533637</v>
+      </c>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
+      <c r="AT33" s="18"/>
     </row>
-    <row r="34" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10">
-        <v>98.974956926999994</v>
+        <v>99.079949924000005</v>
       </c>
       <c r="C34" s="10">
-        <v>98.461642491999996</v>
+        <v>98.394653719999994</v>
       </c>
       <c r="D34" s="10">
-        <v>98.449242990000002</v>
+        <v>98.427923519999993</v>
       </c>
       <c r="E34" s="10">
-        <v>98.492490367000002</v>
+        <v>98.482471516999993</v>
       </c>
       <c r="F34" s="10">
-        <v>99.431729477999994</v>
+        <v>99.376631614999994</v>
       </c>
       <c r="G34" s="10">
-        <v>99.858767943000004</v>
+        <v>99.945816097000005</v>
       </c>
       <c r="H34" s="10">
-        <v>100.040723492</v>
+        <v>100.022039822</v>
       </c>
       <c r="I34" s="10">
-        <v>100.401160778</v>
+        <v>100.406983391</v>
       </c>
       <c r="J34" s="10">
-        <v>100.117351137</v>
+        <v>100.00795321699999</v>
       </c>
       <c r="K34" s="10">
-        <v>92.601105845999996</v>
+        <v>92.716670700999998</v>
       </c>
       <c r="L34" s="10">
-        <v>98.450645608000002</v>
+        <v>98.436532662999994</v>
       </c>
       <c r="M34" s="10">
-        <v>99.846072813000006</v>
+        <v>99.878666644000006</v>
       </c>
       <c r="N34" s="10">
-        <v>100.297453652</v>
+        <v>100.15914105100001</v>
       </c>
       <c r="O34" s="10">
-        <v>102.806456193</v>
+        <v>102.94358026899999</v>
       </c>
       <c r="P34" s="10">
-        <v>104.169087729</v>
+        <v>104.152034513</v>
       </c>
       <c r="Q34" s="10">
-        <v>109.042390246</v>
+        <v>109.084219421</v>
       </c>
       <c r="R34" s="10">
-        <v>102.647616235</v>
+        <v>102.31262688299999</v>
       </c>
       <c r="S34" s="10">
-        <v>103.353735562</v>
+        <v>103.663588649</v>
       </c>
       <c r="T34" s="10">
-        <v>104.76209830800001</v>
+        <v>104.777358535</v>
       </c>
       <c r="U34" s="10">
-        <v>104.404392805</v>
+        <v>104.418577982</v>
       </c>
       <c r="V34" s="10">
-        <v>104.313343217</v>
+        <v>103.90014383899999</v>
       </c>
       <c r="W34" s="10">
-        <v>101.77469094</v>
+        <v>102.135984554</v>
       </c>
       <c r="X34" s="10">
-        <v>101.96008733399999</v>
+        <v>102.00321888800001</v>
       </c>
       <c r="Y34" s="10">
-        <v>103.336829872</v>
+        <v>103.315538328</v>
       </c>
       <c r="Z34" s="10">
-        <v>103.950572459</v>
+        <v>103.72288417599999</v>
       </c>
       <c r="AA34" s="10">
-        <v>104.041865652</v>
+        <v>104.193572754</v>
       </c>
       <c r="AB34" s="10">
-        <v>104.029488439</v>
+        <v>104.12787396100001</v>
       </c>
       <c r="AC34" s="10">
-        <v>104.35742572300001</v>
+        <v>104.32831879699999</v>
       </c>
       <c r="AD34" s="10">
-        <v>104.875166157</v>
+        <v>104.528625826</v>
       </c>
       <c r="AE34" s="10">
-        <v>104.957015177</v>
+        <v>105.190297101</v>
       </c>
       <c r="AF34" s="10">
-        <v>106.31342954199999</v>
+        <v>106.44126192500001</v>
       </c>
       <c r="AG34" s="10">
-        <v>107.58376457200001</v>
-[...1 lines deleted...]
-      <c r="AH34" s="10"/>
+        <v>107.57658309</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>107.841406943</v>
+      </c>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
+      <c r="AT34" s="10"/>
     </row>
-    <row r="36" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A36" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="12"/>
       <c r="AA36" s="12"/>
       <c r="AB36" s="12"/>
       <c r="AC36" s="12"/>
       <c r="AD36" s="12"/>
     </row>
-    <row r="37" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="38" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A38" s="13" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A26" r:id="rId1"/>
     <hyperlink ref="A39" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>