--- v5 (2026-05-30)
+++ v6 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\KNR\Analyse\Medicinal\Særudtræk\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
     <sheet name="figur" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="104">
   <si>
     <t>Medicinalindustrien i dansk økonomi</t>
   </si>
   <si>
     <t>Kvartalsvist nationalregnskab</t>
   </si>
   <si>
     <t>Ikke-sæsonkorrigerede tal</t>
   </si>
@@ -774,87 +774,87 @@
                 <c:pt idx="12">
                   <c:v>100.12499611004264</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.58186949756096</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.62659430366976</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.08455567812614</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.31577755809091</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.18492367594328</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>106.60068964149221</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.17371481855635</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>106.52320434713607</c:v>
+                  <c:v>106.97527670104098</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>104.99298636363534</c:v>
+                  <c:v>105.40018667443786</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>104.60438275157762</c:v>
+                  <c:v>105.27443181467888</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>106.69546417873832</c:v>
+                  <c:v>107.36101703276842</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>107.47638420676739</c:v>
+                  <c:v>107.93918275827374</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>109.22771995114637</c:v>
+                  <c:v>109.8749927770792</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>109.65300623571652</c:v>
+                  <c:v>110.79961692711213</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>111.16377587896102</c:v>
+                  <c:v>112.80711192156878</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>110.21963547638313</c:v>
+                  <c:v>111.29238640522081</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>111.43618831363855</c:v>
+                  <c:v>113.08523125961702</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>114.06629818540503</c:v>
+                  <c:v>115.86674755916179</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>114.61127103157489</c:v>
+                  <c:v>116.42507678559359</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>116.77531210050287</c:v>
+                  <c:v>118.18048262754665</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$33</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT i alt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1022,87 +1022,87 @@
                 <c:pt idx="12">
                   <c:v>99.688837176551786</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>103.0112804652386</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>105.28045826719135</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>109.07545822763707</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>103.83202519801441</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.71875675096958</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>107.25923820101335</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.96188000534852</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>108.05414126716717</c:v>
+                  <c:v>108.41762322018644</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>106.37946362713764</c:v>
+                  <c:v>106.78086502272903</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>106.10099886226988</c:v>
+                  <c:v>106.85006111397506</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>108.33837296213515</c:v>
+                  <c:v>109.06474979733699</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>109.0496133598013</c:v>
+                  <c:v>109.55920764950852</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>111.04232530261187</c:v>
+                  <c:v>111.77130559740922</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>111.75697176383683</c:v>
+                  <c:v>112.85440818132038</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>113.41713582621247</c:v>
+                  <c:v>115.21226370655555</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>112.34082155169334</c:v>
+                  <c:v>113.41661871755974</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>113.61289478309722</c:v>
+                  <c:v>115.44645297657854</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>116.47838726654163</c:v>
+                  <c:v>118.53292821297305</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>116.85585562645477</c:v>
+                  <c:v>118.9483891355486</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>119.52537093533637</c:v>
+                  <c:v>121.01819200594034</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$34</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT ekskl. medicinalindustri</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1210,147 +1210,147 @@
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>1. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>data!$B$34:$AH$34</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="33"/>
                 <c:pt idx="0">
-                  <c:v>99.079949924000005</c:v>
+                  <c:v>99.085243485000007</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>98.394653719999994</c:v>
+                  <c:v>98.365988361999996</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>98.427923519999993</c:v>
+                  <c:v>98.449291986000006</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>98.482471516999993</c:v>
+                  <c:v>98.485914262999998</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>99.376631614999994</c:v>
+                  <c:v>99.362309957999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>99.945816097000005</c:v>
+                  <c:v>99.941076941999995</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>100.022039822</c:v>
+                  <c:v>100.01983961000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>100.406983391</c:v>
+                  <c:v>100.435073995</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>100.00795321699999</c:v>
+                  <c:v>99.991079697000004</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>92.716670700999998</c:v>
+                  <c:v>92.710984018000005</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>98.436532662999994</c:v>
+                  <c:v>98.411211558999995</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>99.878666644000006</c:v>
+                  <c:v>99.943398520000002</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>100.15914105100001</c:v>
+                  <c:v>100.132469112</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>102.94358026899999</c:v>
+                  <c:v>102.935030532</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>104.152034513</c:v>
+                  <c:v>104.089662992</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>109.084219421</c:v>
+                  <c:v>109.215565158</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>102.31262688299999</c:v>
+                  <c:v>102.229824876</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>103.663588649</c:v>
+                  <c:v>103.66772004800001</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>104.777358535</c:v>
+                  <c:v>104.716458297</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>104.418577982</c:v>
+                  <c:v>104.570835769</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>103.90014383899999</c:v>
+                  <c:v>104.494551669</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>102.135984554</c:v>
+                  <c:v>102.607627678</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>102.00321888800001</c:v>
+                  <c:v>102.663424663</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>103.315538328</c:v>
+                  <c:v>103.934080067</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>103.72288417599999</c:v>
+                  <c:v>104.602744509</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>104.193572754</c:v>
+                  <c:v>104.98324831799999</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>104.12787396100001</c:v>
+                  <c:v>105.11259431000001</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>104.32831879699999</c:v>
+                  <c:v>106.111456632</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>104.528625826</c:v>
+                  <c:v>106.516189517</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>105.190297101</c:v>
+                  <c:v>107.428649595</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>106.44126192500001</c:v>
+                  <c:v>108.686667766</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>107.57658309</c:v>
+                  <c:v>109.746985799</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>107.841406943</c:v>
+                  <c:v>110.299976149</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1770698287"/>
         <c:axId val="1770696207"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1770698287"/>
@@ -2074,51 +2074,51 @@
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9305925" cy="6076950"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1"/>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
@@ -2479,52 +2479,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikbanken.dk/NKHO2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jop@dst.dk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="X4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="X7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="AT34" sqref="AT34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="2" customWidth="1"/>
     <col min="2" max="46" width="9.42578125" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:46" x14ac:dyDescent="0.25">
       <c r="B3" s="3" t="s">
         <v>8</v>
@@ -2751,87 +2751,87 @@
       <c r="Z6" s="5">
         <v>487136.00047600735</v>
       </c>
       <c r="AA6" s="5">
         <v>529034.67490705661</v>
       </c>
       <c r="AB6" s="5">
         <v>533486.21533399739</v>
       </c>
       <c r="AC6" s="5">
         <v>583849.06406002468</v>
       </c>
       <c r="AD6" s="5">
         <v>555645.84652452543</v>
       </c>
       <c r="AE6" s="5">
         <v>598643.33886451775</v>
       </c>
       <c r="AF6" s="5">
         <v>600788.59626137058</v>
       </c>
       <c r="AG6" s="5">
         <v>617017.5759717027</v>
       </c>
       <c r="AH6" s="5">
-        <v>575778.1219875284</v>
+        <v>574049.68864473235</v>
       </c>
       <c r="AI6" s="5">
-        <v>577185.75365031406</v>
+        <v>574481.899518747</v>
       </c>
       <c r="AJ6" s="5">
-        <v>551894.47891483514</v>
+        <v>552251.00012493832</v>
       </c>
       <c r="AK6" s="5">
-        <v>580960.25309598178</v>
+        <v>580446.55171158246</v>
       </c>
       <c r="AL6" s="5">
-        <v>551515.65719531814</v>
+        <v>562730.73269224702</v>
       </c>
       <c r="AM6" s="5">
-        <v>587066.41963584116</v>
+        <v>600639.85919861146</v>
       </c>
       <c r="AN6" s="5">
-        <v>586072.70538443432</v>
+        <v>605320.66334213782</v>
       </c>
       <c r="AO6" s="5">
-        <v>627583.01236093114</v>
+        <v>638280.68290700309</v>
       </c>
       <c r="AP6" s="5">
-        <v>585341.88971928577</v>
+        <v>600990.89520775387</v>
       </c>
       <c r="AQ6" s="5">
-        <v>601879.63530249323</v>
+        <v>616070.76527633588</v>
       </c>
       <c r="AR6" s="5">
-        <v>602984.68501973827</v>
+        <v>620094.67143122142</v>
       </c>
       <c r="AS6" s="5">
-        <v>651670.98186672421</v>
+        <v>661631.13557115593</v>
       </c>
       <c r="AT6" s="5">
-        <v>605444.15005799406</v>
+        <v>619325.46420992445</v>
       </c>
     </row>
     <row r="7" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>89.793682730002018</v>
       </c>
       <c r="C7" s="5">
         <v>93.126515146125925</v>
       </c>
       <c r="D7" s="5">
         <v>92.05636631739489</v>
       </c>
       <c r="E7" s="5">
         <v>95.027496811032691</v>
       </c>
       <c r="F7" s="5">
         <v>90.428689842461424</v>
       </c>
       <c r="G7" s="5">
         <v>96.341272439765476</v>
       </c>
       <c r="H7" s="5">
@@ -2891,87 +2891,87 @@
       <c r="Z7" s="5">
         <v>95.939495984126253</v>
       </c>
       <c r="AA7" s="5">
         <v>104.42144807169407</v>
       </c>
       <c r="AB7" s="5">
         <v>103.74275051932958</v>
       </c>
       <c r="AC7" s="5">
         <v>112.70830124158542</v>
       </c>
       <c r="AD7" s="5">
         <v>98.602758090058003</v>
       </c>
       <c r="AE7" s="5">
         <v>104.33543164189783</v>
       </c>
       <c r="AF7" s="5">
         <v>104.00384446037769</v>
       </c>
       <c r="AG7" s="5">
         <v>108.35321080005116</v>
       </c>
       <c r="AH7" s="5">
-        <v>100.43515958610512</v>
+        <v>101.10865133325973</v>
       </c>
       <c r="AI7" s="5">
-        <v>102.44862145513885</v>
+        <v>102.9258701737354</v>
       </c>
       <c r="AJ7" s="5">
-        <v>100.76183912959829</v>
+        <v>101.48587357876053</v>
       </c>
       <c r="AK7" s="5">
-        <v>107.78684802460239</v>
+        <v>108.26240006551402</v>
       </c>
       <c r="AL7" s="5">
-        <v>99.657209751848796</v>
+        <v>100.52284328376031</v>
       </c>
       <c r="AM7" s="5">
-        <v>105.07310631115885</v>
+        <v>105.9668184366034</v>
       </c>
       <c r="AN7" s="5">
-        <v>102.47810830204196</v>
+        <v>103.52252177545694</v>
       </c>
       <c r="AO7" s="5">
-        <v>109.27977546994352</v>
+        <v>110.98280499753589</v>
       </c>
       <c r="AP7" s="5">
-        <v>101.42432612371219</v>
+        <v>103.29938659472553</v>
       </c>
       <c r="AQ7" s="5">
-        <v>104.96779857664356</v>
+        <v>107.34941150708724</v>
       </c>
       <c r="AR7" s="5">
-        <v>104.53816730446299</v>
+        <v>106.86198776933591</v>
       </c>
       <c r="AS7" s="5">
-        <v>112.97600775046814</v>
+        <v>115.05953420857014</v>
       </c>
       <c r="AT7" s="5">
-        <v>104.24934400716405</v>
+        <v>106.47482693526244</v>
       </c>
     </row>
     <row r="8" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
@@ -3081,87 +3081,87 @@
       <c r="Z9" s="5">
         <v>22668.604311231651</v>
       </c>
       <c r="AA9" s="5">
         <v>19614.439342990474</v>
       </c>
       <c r="AB9" s="5">
         <v>22212.797841602744</v>
       </c>
       <c r="AC9" s="5">
         <v>26245.615768220843</v>
       </c>
       <c r="AD9" s="5">
         <v>27851.162957130036</v>
       </c>
       <c r="AE9" s="5">
         <v>31092.315223456793</v>
       </c>
       <c r="AF9" s="5">
         <v>30835.333278119138</v>
       </c>
       <c r="AG9" s="5">
         <v>32501.207541294047</v>
       </c>
       <c r="AH9" s="5">
-        <v>39898.339804199786</v>
+        <v>39468.111077808768</v>
       </c>
       <c r="AI9" s="5">
-        <v>45108.966083850282</v>
+        <v>44595.534511380523</v>
       </c>
       <c r="AJ9" s="5">
-        <v>43947.601404824345</v>
+        <v>43637.633227831604</v>
       </c>
       <c r="AK9" s="5">
-        <v>54256.398237125577</v>
+        <v>54275.006182979108</v>
       </c>
       <c r="AL9" s="5">
-        <v>49893.159828273238</v>
+        <v>50880.426360852733</v>
       </c>
       <c r="AM9" s="5">
-        <v>56146.753273532377</v>
+        <v>57489.488484774614</v>
       </c>
       <c r="AN9" s="5">
-        <v>57144.422424844539</v>
+        <v>58324.840595716254</v>
       </c>
       <c r="AO9" s="5">
-        <v>78348.039726200004</v>
+        <v>78871.756188656422</v>
       </c>
       <c r="AP9" s="5">
-        <v>66130.128185029273</v>
+        <v>66235.863405115771</v>
       </c>
       <c r="AQ9" s="5">
-        <v>69945.227367962056</v>
+        <v>69418.555450881599</v>
       </c>
       <c r="AR9" s="5">
-        <v>70815.484059318085</v>
+        <v>70079.243512983478</v>
       </c>
       <c r="AS9" s="5">
-        <v>67030.537909999999</v>
+        <v>66142.553262469999</v>
       </c>
       <c r="AT9" s="5">
-        <v>62108.010492754955</v>
+        <v>62157.046621606132</v>
       </c>
     </row>
     <row r="10" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>56.574982388516339</v>
       </c>
       <c r="C10" s="5">
         <v>72.649407368718357</v>
       </c>
       <c r="D10" s="5">
         <v>61.111923913273337</v>
       </c>
       <c r="E10" s="5">
         <v>61.552033631425786</v>
       </c>
       <c r="F10" s="5">
         <v>71.519616060353087</v>
       </c>
       <c r="G10" s="5">
         <v>66.386174653652631</v>
       </c>
       <c r="H10" s="5">
@@ -3221,87 +3221,87 @@
       <c r="Z10" s="5">
         <v>110.12627763096997</v>
       </c>
       <c r="AA10" s="5">
         <v>91.87821190507691</v>
       </c>
       <c r="AB10" s="5">
         <v>101.69956651463805</v>
       </c>
       <c r="AC10" s="5">
         <v>117.33136874452887</v>
       </c>
       <c r="AD10" s="5">
         <v>144.05088056923094</v>
       </c>
       <c r="AE10" s="5">
         <v>150.10582243480442</v>
       </c>
       <c r="AF10" s="5">
         <v>145.13399068174755</v>
       </c>
       <c r="AG10" s="5">
         <v>159.21153617233173</v>
       </c>
       <c r="AH10" s="5">
-        <v>196.91330297512042</v>
+        <v>196.74607191021423</v>
       </c>
       <c r="AI10" s="5">
-        <v>219.13513857809897</v>
+        <v>219.01987491468981</v>
       </c>
       <c r="AJ10" s="5">
-        <v>207.40402066201048</v>
+        <v>207.06919660098765</v>
       </c>
       <c r="AK10" s="5">
-        <v>259.22656362401426</v>
+        <v>258.83242124172841</v>
       </c>
       <c r="AL10" s="5">
-        <v>258.45885226356063</v>
+        <v>258.39744304148178</v>
       </c>
       <c r="AM10" s="5">
-        <v>292.57273194100469</v>
+        <v>292.31624638912928</v>
       </c>
       <c r="AN10" s="5">
-        <v>296.8190070089986</v>
+        <v>294.56785362407999</v>
       </c>
       <c r="AO10" s="5">
-        <v>354.18627390680138</v>
+        <v>349.87935008512079</v>
       </c>
       <c r="AP10" s="5">
-        <v>309.83145211002011</v>
+        <v>300.85142273698472</v>
       </c>
       <c r="AQ10" s="5">
-        <v>350.97045232692949</v>
+        <v>340.50733129569676</v>
       </c>
       <c r="AR10" s="5">
-        <v>375.26764389425387</v>
+        <v>364.63516406030476</v>
       </c>
       <c r="AS10" s="5">
-        <v>363.96461048759716</v>
+        <v>353.91180780873259</v>
       </c>
       <c r="AT10" s="5">
-        <v>433.76873861525758</v>
+        <v>427.74796147295007</v>
       </c>
     </row>
     <row r="11" spans="1:46" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
@@ -3412,323 +3412,323 @@
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
     </row>
     <row r="14" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="5">
-        <v>424746.70420511399</v>
+        <v>424634.46420161502</v>
       </c>
       <c r="C14" s="5">
-        <v>423559.01776494097</v>
+        <v>423574.07869377802</v>
       </c>
       <c r="D14" s="5">
-        <v>425033.51448427199</v>
+        <v>425169.80729510199</v>
       </c>
       <c r="E14" s="5">
-        <v>427294.60114721302</v>
+        <v>427251.47818653798</v>
       </c>
       <c r="F14" s="5">
-        <v>429972.63048983802</v>
+        <v>429850.41974946402</v>
       </c>
       <c r="G14" s="5">
-        <v>439161.385367629</v>
+        <v>439196.72398859903</v>
       </c>
       <c r="H14" s="5">
-        <v>439281.53735676297</v>
+        <v>439435.13287806301</v>
       </c>
       <c r="I14" s="5">
-        <v>447210.12549496797</v>
+        <v>447133.01673051598</v>
       </c>
       <c r="J14" s="5">
-        <v>455319.12853821798</v>
+        <v>455183.69755689299</v>
       </c>
       <c r="K14" s="5">
-        <v>458228.662551613</v>
+        <v>458275.95169513498</v>
       </c>
       <c r="L14" s="5">
-        <v>457679.43958093802</v>
+        <v>457869.04621141398</v>
       </c>
       <c r="M14" s="5">
-        <v>458411.86073533498</v>
+        <v>458357.13605770899</v>
       </c>
       <c r="N14" s="5">
-        <v>460508.84013656998</v>
+        <v>460225.16212385398</v>
       </c>
       <c r="O14" s="5">
-        <v>462962.60929475102</v>
+        <v>463138.32245087402</v>
       </c>
       <c r="P14" s="5">
-        <v>467260.34836274397</v>
+        <v>467322.60100598499</v>
       </c>
       <c r="Q14" s="5">
-        <v>470225.93666454998</v>
+        <v>470467.75811725802</v>
       </c>
       <c r="R14" s="5">
-        <v>473034.97665091301</v>
+        <v>472411.498432461</v>
       </c>
       <c r="S14" s="5">
-        <v>478167.03147173999</v>
+        <v>478689.38457135198</v>
       </c>
       <c r="T14" s="5">
-        <v>481890.44091377902</v>
+        <v>481013.44850255799</v>
       </c>
       <c r="U14" s="5">
-        <v>484900.22531395999</v>
+        <v>486410.35698121699</v>
       </c>
       <c r="V14" s="5">
-        <v>490383.66654630698</v>
+        <v>489095.19870016299</v>
       </c>
       <c r="W14" s="5">
-        <v>457020.01250064903</v>
+        <v>457759.83336068201</v>
       </c>
       <c r="X14" s="5">
-        <v>487535.65651910601</v>
+        <v>485503.62461900502</v>
       </c>
       <c r="Y14" s="5">
-        <v>495840.11080259603</v>
+        <v>498891.16129633703</v>
       </c>
       <c r="Z14" s="5">
-        <v>504982.991591105</v>
+        <v>503262.28219311999</v>
       </c>
       <c r="AA14" s="5">
-        <v>522806.07749678497</v>
+        <v>523494.05490058003</v>
       </c>
       <c r="AB14" s="5">
-        <v>538407.66734298703</v>
+        <v>535050.69753209397</v>
       </c>
       <c r="AC14" s="5">
-        <v>564840.36025036604</v>
+        <v>569928.35114871198</v>
       </c>
       <c r="AD14" s="5">
-        <v>575440.12572388095</v>
+        <v>573280.19952005602</v>
       </c>
       <c r="AE14" s="5">
-        <v>593120.620594281</v>
+        <v>593132.11112907005</v>
       </c>
       <c r="AF14" s="5">
-        <v>607317.49354881502</v>
+        <v>603786.04296296404</v>
       </c>
       <c r="AG14" s="5">
-        <v>595633.822685202</v>
+        <v>601058.58462354494</v>
       </c>
       <c r="AH14" s="5">
-        <v>594581.01538245496</v>
+        <v>591058.35873186099</v>
       </c>
       <c r="AI14" s="5">
-        <v>573669.94555070205</v>
+        <v>570256.26189404703</v>
       </c>
       <c r="AJ14" s="5">
-        <v>559365.16317273304</v>
+        <v>556676.354657555</v>
       </c>
       <c r="AK14" s="5">
-        <v>558769.88449946698</v>
+        <v>563543.78352338297</v>
       </c>
       <c r="AL14" s="5">
-        <v>568721.66108020395</v>
+        <v>578664.78583539603</v>
       </c>
       <c r="AM14" s="5">
-        <v>585328.08333481103</v>
+        <v>597751.31976454705</v>
       </c>
       <c r="AN14" s="5">
-        <v>594678.537163998</v>
+        <v>610934.50962135498</v>
       </c>
       <c r="AO14" s="5">
-        <v>601871.10300293402</v>
+        <v>618015.25977954001</v>
       </c>
       <c r="AP14" s="5">
-        <v>603128.033212265</v>
+        <v>617654.05201618595</v>
       </c>
       <c r="AQ14" s="5">
-        <v>601662.67214242194</v>
+        <v>614564.36009734904</v>
       </c>
       <c r="AR14" s="5">
-        <v>612289.14031296899</v>
+        <v>625822.06894783501</v>
       </c>
       <c r="AS14" s="5">
-        <v>623266.34805239202</v>
+        <v>639646.02563965903</v>
       </c>
       <c r="AT14" s="5">
-        <v>624269.385508621</v>
+        <v>636582.95476554695</v>
       </c>
     </row>
     <row r="15" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
-        <v>92.561675527999995</v>
+        <v>92.539040925999998</v>
       </c>
       <c r="C15" s="5">
-        <v>91.880003677999994</v>
+        <v>91.886010777999999</v>
       </c>
       <c r="D15" s="5">
-        <v>92.563459097000006</v>
+        <v>92.579399788000003</v>
       </c>
       <c r="E15" s="5">
-        <v>92.967578173000007</v>
+        <v>92.965730683000004</v>
       </c>
       <c r="F15" s="5">
-        <v>93.659606671000006</v>
+        <v>93.652535829000001</v>
       </c>
       <c r="G15" s="5">
-        <v>94.621455607000001</v>
+        <v>94.609577815999998</v>
       </c>
       <c r="H15" s="5">
-        <v>95.263606813999999</v>
+        <v>95.285824340999994</v>
       </c>
       <c r="I15" s="5">
-        <v>96.120035243999993</v>
+        <v>96.115071052999994</v>
       </c>
       <c r="J15" s="5">
-        <v>96.833283539000007</v>
+        <v>96.810166358999993</v>
       </c>
       <c r="K15" s="5">
-        <v>97.630211813000003</v>
+        <v>97.630454662000005</v>
       </c>
       <c r="L15" s="5">
-        <v>97.248631721999999</v>
+        <v>97.276365044000002</v>
       </c>
       <c r="M15" s="5">
-        <v>98.386675642</v>
+        <v>98.381663286999995</v>
       </c>
       <c r="N15" s="5">
-        <v>99.079949924000005</v>
+        <v>99.085243485000007</v>
       </c>
       <c r="O15" s="5">
-        <v>98.394653719999994</v>
+        <v>98.365988361999996</v>
       </c>
       <c r="P15" s="5">
-        <v>98.427923519999993</v>
+        <v>98.449291986000006</v>
       </c>
       <c r="Q15" s="5">
-        <v>98.482471516999993</v>
+        <v>98.485914262999998</v>
       </c>
       <c r="R15" s="5">
-        <v>99.376631614999994</v>
+        <v>99.362309957999997</v>
       </c>
       <c r="S15" s="5">
-        <v>99.945816097000005</v>
+        <v>99.941076941999995</v>
       </c>
       <c r="T15" s="5">
-        <v>100.022039822</v>
+        <v>100.01983961000001</v>
       </c>
       <c r="U15" s="5">
-        <v>100.406983391</v>
+        <v>100.435073995</v>
       </c>
       <c r="V15" s="5">
-        <v>100.00795321699999</v>
+        <v>99.991079697000004</v>
       </c>
       <c r="W15" s="5">
-        <v>92.716670700999998</v>
+        <v>92.710984018000005</v>
       </c>
       <c r="X15" s="5">
-        <v>98.436532662999994</v>
+        <v>98.411211558999995</v>
       </c>
       <c r="Y15" s="5">
-        <v>99.878666644000006</v>
+        <v>99.943398520000002</v>
       </c>
       <c r="Z15" s="5">
-        <v>100.15914105100001</v>
+        <v>100.132469112</v>
       </c>
       <c r="AA15" s="5">
-        <v>102.94358026899999</v>
+        <v>102.935030532</v>
       </c>
       <c r="AB15" s="5">
-        <v>104.152034513</v>
+        <v>104.089662992</v>
       </c>
       <c r="AC15" s="5">
-        <v>109.084219421</v>
+        <v>109.215565158</v>
       </c>
       <c r="AD15" s="5">
-        <v>102.31262688299999</v>
+        <v>102.229824876</v>
       </c>
       <c r="AE15" s="5">
-        <v>103.663588649</v>
+        <v>103.66772004800001</v>
       </c>
       <c r="AF15" s="5">
-        <v>104.777358535</v>
+        <v>104.716458297</v>
       </c>
       <c r="AG15" s="5">
-        <v>104.418577982</v>
+        <v>104.570835769</v>
       </c>
       <c r="AH15" s="5">
-        <v>103.90014383899999</v>
+        <v>104.494551669</v>
       </c>
       <c r="AI15" s="5">
-        <v>102.135984554</v>
+        <v>102.607627678</v>
       </c>
       <c r="AJ15" s="5">
-        <v>102.00321888800001</v>
+        <v>102.663424663</v>
       </c>
       <c r="AK15" s="5">
-        <v>103.315538328</v>
+        <v>103.934080067</v>
       </c>
       <c r="AL15" s="5">
-        <v>103.72288417599999</v>
+        <v>104.602744509</v>
       </c>
       <c r="AM15" s="5">
-        <v>104.193572754</v>
+        <v>104.98324831799999</v>
       </c>
       <c r="AN15" s="5">
-        <v>104.12787396100001</v>
+        <v>105.11259431000001</v>
       </c>
       <c r="AO15" s="5">
-        <v>104.32831879699999</v>
+        <v>106.111456632</v>
       </c>
       <c r="AP15" s="5">
-        <v>104.528625826</v>
+        <v>106.516189517</v>
       </c>
       <c r="AQ15" s="5">
-        <v>105.190297101</v>
+        <v>107.428649595</v>
       </c>
       <c r="AR15" s="5">
-        <v>106.44126192500001</v>
+        <v>108.686667766</v>
       </c>
       <c r="AS15" s="5">
-        <v>107.57658309</v>
+        <v>109.746985799</v>
       </c>
       <c r="AT15" s="5">
-        <v>107.841406943</v>
+        <v>110.299976149</v>
       </c>
     </row>
     <row r="16" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
@@ -4288,87 +4288,87 @@
       <c r="N32" s="18">
         <v>100.12499611004264</v>
       </c>
       <c r="O32" s="18">
         <v>103.58186949756096</v>
       </c>
       <c r="P32" s="18">
         <v>105.62659430366976</v>
       </c>
       <c r="Q32" s="18">
         <v>109.08455567812614</v>
       </c>
       <c r="R32" s="18">
         <v>103.31577755809091</v>
       </c>
       <c r="S32" s="18">
         <v>105.18492367594328</v>
       </c>
       <c r="T32" s="18">
         <v>106.60068964149221</v>
       </c>
       <c r="U32" s="18">
         <v>105.17371481855635</v>
       </c>
       <c r="V32" s="18">
-        <v>106.52320434713607</v>
+        <v>106.97527670104098</v>
       </c>
       <c r="W32" s="18">
-        <v>104.99298636363534</v>
+        <v>105.40018667443786</v>
       </c>
       <c r="X32" s="18">
-        <v>104.60438275157762</v>
+        <v>105.27443181467888</v>
       </c>
       <c r="Y32" s="18">
-        <v>106.69546417873832</v>
+        <v>107.36101703276842</v>
       </c>
       <c r="Z32" s="18">
-        <v>107.47638420676739</v>
+        <v>107.93918275827374</v>
       </c>
       <c r="AA32" s="18">
-        <v>109.22771995114637</v>
+        <v>109.8749927770792</v>
       </c>
       <c r="AB32" s="18">
-        <v>109.65300623571652</v>
+        <v>110.79961692711213</v>
       </c>
       <c r="AC32" s="18">
-        <v>111.16377587896102</v>
+        <v>112.80711192156878</v>
       </c>
       <c r="AD32" s="18">
-        <v>110.21963547638313</v>
+        <v>111.29238640522081</v>
       </c>
       <c r="AE32" s="18">
-        <v>111.43618831363855</v>
+        <v>113.08523125961702</v>
       </c>
       <c r="AF32" s="18">
-        <v>114.06629818540503</v>
+        <v>115.86674755916179</v>
       </c>
       <c r="AG32" s="18">
-        <v>114.61127103157489</v>
+        <v>116.42507678559359</v>
       </c>
       <c r="AH32" s="18">
-        <v>116.77531210050287</v>
+        <v>118.18048262754665</v>
       </c>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
       <c r="AT32" s="18"/>
     </row>
     <row r="33" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="18">
         <v>98.129119307396891</v>
       </c>
       <c r="C33" s="18">
         <v>97.999175019396034</v>
       </c>
       <c r="D33" s="18">
@@ -4404,203 +4404,203 @@
       <c r="N33" s="18">
         <v>99.688837176551786</v>
       </c>
       <c r="O33" s="18">
         <v>103.0112804652386</v>
       </c>
       <c r="P33" s="18">
         <v>105.28045826719135</v>
       </c>
       <c r="Q33" s="18">
         <v>109.07545822763707</v>
       </c>
       <c r="R33" s="18">
         <v>103.83202519801441</v>
       </c>
       <c r="S33" s="18">
         <v>105.71875675096958</v>
       </c>
       <c r="T33" s="18">
         <v>107.25923820101335</v>
       </c>
       <c r="U33" s="18">
         <v>105.96188000534852</v>
       </c>
       <c r="V33" s="18">
-        <v>108.05414126716717</v>
+        <v>108.41762322018644</v>
       </c>
       <c r="W33" s="18">
-        <v>106.37946362713764</v>
+        <v>106.78086502272903</v>
       </c>
       <c r="X33" s="18">
-        <v>106.10099886226988</v>
+        <v>106.85006111397506</v>
       </c>
       <c r="Y33" s="18">
-        <v>108.33837296213515</v>
+        <v>109.06474979733699</v>
       </c>
       <c r="Z33" s="18">
-        <v>109.0496133598013</v>
+        <v>109.55920764950852</v>
       </c>
       <c r="AA33" s="18">
-        <v>111.04232530261187</v>
+        <v>111.77130559740922</v>
       </c>
       <c r="AB33" s="18">
-        <v>111.75697176383683</v>
+        <v>112.85440818132038</v>
       </c>
       <c r="AC33" s="18">
-        <v>113.41713582621247</v>
+        <v>115.21226370655555</v>
       </c>
       <c r="AD33" s="18">
-        <v>112.34082155169334</v>
+        <v>113.41661871755974</v>
       </c>
       <c r="AE33" s="18">
-        <v>113.61289478309722</v>
+        <v>115.44645297657854</v>
       </c>
       <c r="AF33" s="18">
-        <v>116.47838726654163</v>
+        <v>118.53292821297305</v>
       </c>
       <c r="AG33" s="18">
-        <v>116.85585562645477</v>
+        <v>118.9483891355486</v>
       </c>
       <c r="AH33" s="18">
-        <v>119.52537093533637</v>
+        <v>121.01819200594034</v>
       </c>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
       <c r="AT33" s="18"/>
     </row>
     <row r="34" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10">
-        <v>99.079949924000005</v>
+        <v>99.085243485000007</v>
       </c>
       <c r="C34" s="10">
-        <v>98.394653719999994</v>
+        <v>98.365988361999996</v>
       </c>
       <c r="D34" s="10">
-        <v>98.427923519999993</v>
+        <v>98.449291986000006</v>
       </c>
       <c r="E34" s="10">
-        <v>98.482471516999993</v>
+        <v>98.485914262999998</v>
       </c>
       <c r="F34" s="10">
-        <v>99.376631614999994</v>
+        <v>99.362309957999997</v>
       </c>
       <c r="G34" s="10">
-        <v>99.945816097000005</v>
+        <v>99.941076941999995</v>
       </c>
       <c r="H34" s="10">
-        <v>100.022039822</v>
+        <v>100.01983961000001</v>
       </c>
       <c r="I34" s="10">
-        <v>100.406983391</v>
+        <v>100.435073995</v>
       </c>
       <c r="J34" s="10">
-        <v>100.00795321699999</v>
+        <v>99.991079697000004</v>
       </c>
       <c r="K34" s="10">
-        <v>92.716670700999998</v>
+        <v>92.710984018000005</v>
       </c>
       <c r="L34" s="10">
-        <v>98.436532662999994</v>
+        <v>98.411211558999995</v>
       </c>
       <c r="M34" s="10">
-        <v>99.878666644000006</v>
+        <v>99.943398520000002</v>
       </c>
       <c r="N34" s="10">
-        <v>100.15914105100001</v>
+        <v>100.132469112</v>
       </c>
       <c r="O34" s="10">
-        <v>102.94358026899999</v>
+        <v>102.935030532</v>
       </c>
       <c r="P34" s="10">
-        <v>104.152034513</v>
+        <v>104.089662992</v>
       </c>
       <c r="Q34" s="10">
-        <v>109.084219421</v>
+        <v>109.215565158</v>
       </c>
       <c r="R34" s="10">
-        <v>102.31262688299999</v>
+        <v>102.229824876</v>
       </c>
       <c r="S34" s="10">
-        <v>103.663588649</v>
+        <v>103.66772004800001</v>
       </c>
       <c r="T34" s="10">
-        <v>104.777358535</v>
+        <v>104.716458297</v>
       </c>
       <c r="U34" s="10">
-        <v>104.418577982</v>
+        <v>104.570835769</v>
       </c>
       <c r="V34" s="10">
-        <v>103.90014383899999</v>
+        <v>104.494551669</v>
       </c>
       <c r="W34" s="10">
-        <v>102.135984554</v>
+        <v>102.607627678</v>
       </c>
       <c r="X34" s="10">
-        <v>102.00321888800001</v>
+        <v>102.663424663</v>
       </c>
       <c r="Y34" s="10">
-        <v>103.315538328</v>
+        <v>103.934080067</v>
       </c>
       <c r="Z34" s="10">
-        <v>103.72288417599999</v>
+        <v>104.602744509</v>
       </c>
       <c r="AA34" s="10">
-        <v>104.193572754</v>
+        <v>104.98324831799999</v>
       </c>
       <c r="AB34" s="10">
-        <v>104.12787396100001</v>
+        <v>105.11259431000001</v>
       </c>
       <c r="AC34" s="10">
-        <v>104.32831879699999</v>
+        <v>106.111456632</v>
       </c>
       <c r="AD34" s="10">
-        <v>104.528625826</v>
+        <v>106.516189517</v>
       </c>
       <c r="AE34" s="10">
-        <v>105.190297101</v>
+        <v>107.428649595</v>
       </c>
       <c r="AF34" s="10">
-        <v>106.44126192500001</v>
+        <v>108.686667766</v>
       </c>
       <c r="AG34" s="10">
-        <v>107.57658309</v>
+        <v>109.746985799</v>
       </c>
       <c r="AH34" s="10">
-        <v>107.841406943</v>
+        <v>110.299976149</v>
       </c>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
     </row>
     <row r="36" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A36" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>