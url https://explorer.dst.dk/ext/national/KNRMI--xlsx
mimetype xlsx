--- v6 (2026-07-12)
+++ v7 (2026-08-23)
@@ -28,51 +28,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\KNR\Analyse\Medicinal\Særudtræk\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
     <sheet name="figur" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="106">
   <si>
     <t>Medicinalindustrien i dansk økonomi</t>
   </si>
   <si>
     <t>Kvartalsvist nationalregnskab</t>
   </si>
   <si>
     <t>Ikke-sæsonkorrigerede tal</t>
   </si>
   <si>
     <t>BVT ekskl. medicinalindustri</t>
   </si>
   <si>
     <t>Kædede værdier, indeks 2019=100</t>
   </si>
   <si>
     <t>BVT for medicinalindustri</t>
   </si>
   <si>
     <t>Sæsonkorrigerede tal</t>
   </si>
   <si>
     <t>Anm.: Tallene er et særudtræk og særberegning pba. det kvartalsvise nationalregnskab - og tallene er derfor behæftet med større usikkerhed end i det offentliggjorte nationalregnskab (i statistikbanken mv.).</t>
   </si>
   <si>
@@ -340,50 +340,56 @@
     <t>…</t>
   </si>
   <si>
     <t>BVT ekskl. medicinalindustri*</t>
   </si>
   <si>
     <t>BVT for medicinalindustri**</t>
   </si>
   <si>
     <t>**) Tal for medicinalindustri sæsonkorrigeres ikke, da sæsonmønsteret i serierne har en lav grad af signifikans.</t>
   </si>
   <si>
     <t>*) BVT ekskl. medicinalindustri er sæsonkorrigeret direkte, hvorfor tidsserien dermed ikke er konsistent med metoden i det offentliggjorte nationalregnskab (i statistikbanken mv.), hvor sæsonkorrigerede tal for BVT og BNP er dannet ved aggregering af sæsonkorrigerede underkomponenter (BVT på brancher m.m.), såkaldt indirekte sæsonkorrektion.</t>
   </si>
   <si>
     <t>2025K4</t>
   </si>
   <si>
     <t>4. kvt. 2025</t>
   </si>
   <si>
     <t>2026K1</t>
   </si>
   <si>
     <t>1. kvt. 2026</t>
+  </si>
+  <si>
+    <t>2026K2</t>
+  </si>
+  <si>
+    <t>2. kvt. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -602,53 +608,53 @@
           <c:tx>
             <c:strRef>
               <c:f>data!$A$32</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BNP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AH$31</c:f>
+              <c:f>data!$B$31:$AI$31</c:f>
               <c:strCache>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -703,60 +709,63 @@
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>1. kvt. 2026</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>2. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$32:$AH$32</c:f>
+              <c:f>data!$B$32:$AI$32</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
                   <c:v>98.043270832928059</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.008998824340239</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>98.53549694226723</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>98.681827527747473</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>99.073968740731289</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>99.974480813840046</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>100.29888915779601</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>100.65266128763267</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -786,117 +795,120 @@
                 <c:pt idx="16">
                   <c:v>103.31577755809091</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.18492367594328</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>106.60068964149221</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.17371481855635</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>106.97527670104098</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>105.40018667443786</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>105.27443181467888</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>107.36101703276842</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>107.93918275827374</c:v>
+                  <c:v>107.9347256037495</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>109.8749927770792</c:v>
+                  <c:v>109.97224215217581</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>110.79961692711213</c:v>
+                  <c:v>110.81293282927686</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>112.80711192156878</c:v>
+                  <c:v>112.70100305174735</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>111.29238640522081</c:v>
+                  <c:v>111.28601568110888</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>113.08523125961702</c:v>
+                  <c:v>113.22517998869476</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>115.86674755916179</c:v>
+                  <c:v>115.8716619346404</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>116.42507678559359</c:v>
+                  <c:v>116.28658389369131</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>118.18048262754665</c:v>
+                  <c:v>118.07546043014155</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>118.40061765274312</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$33</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT i alt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AH$31</c:f>
+              <c:f>data!$B$31:$AI$31</c:f>
               <c:strCache>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -951,60 +963,63 @@
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>1. kvt. 2026</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>2. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$33:$AH$33</c:f>
+              <c:f>data!$B$33:$AI$33</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
                   <c:v>98.129119307396891</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>97.999175019396034</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>98.510222587588984</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>98.744504894389692</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>99.064601922350562</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>100.09164278456197</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>100.37795994442828</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>100.46579534865914</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1034,117 +1049,120 @@
                 <c:pt idx="16">
                   <c:v>103.83202519801441</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.71875675096958</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>107.25923820101335</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.96188000534852</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>108.41762322018644</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>106.78086502272903</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>106.85006111397506</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>109.06474979733699</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>109.55920764950852</c:v>
+                  <c:v>109.54944352894344</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>111.77130559740922</c:v>
+                  <c:v>111.87208869623981</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>112.85440818132038</c:v>
+                  <c:v>112.87511757220719</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>115.21226370655555</c:v>
+                  <c:v>115.10053488575753</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>113.41661871755974</c:v>
+                  <c:v>113.4043470489168</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>115.44645297657854</c:v>
+                  <c:v>115.58985162302966</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>118.53292821297305</c:v>
+                  <c:v>118.54444637573789</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>118.9483891355486</c:v>
+                  <c:v>118.80574296342637</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>121.01819200594034</c:v>
+                  <c:v>120.98583451704377</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>121.46017794961537</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$34</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT ekskl. medicinalindustri</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>data!$B$31:$AH$31</c:f>
+              <c:f>data!$B$31:$AI$31</c:f>
               <c:strCache>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
                   <c:v>1. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4. kvt. 2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>4. kvt. 2019</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1199,158 +1217,164 @@
                   <c:v>1. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>2. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>3. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>4. kvt. 2024</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>1. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>1. kvt. 2026</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>2. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>data!$B$34:$AH$34</c:f>
+              <c:f>data!$B$34:$AI$34</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="33"/>
+                <c:ptCount val="34"/>
                 <c:pt idx="0">
-                  <c:v>99.085243485000007</c:v>
+                  <c:v>98.952575101999997</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>98.365988361999996</c:v>
+                  <c:v>98.463477558999998</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>98.449291986000006</c:v>
+                  <c:v>98.466954330999997</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>98.485914262999998</c:v>
+                  <c:v>98.502254675000003</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>99.362309957999997</c:v>
+                  <c:v>99.403617393999994</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>99.941076941999995</c:v>
+                  <c:v>99.862076545999997</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>100.01983961000001</c:v>
+                  <c:v>100.04184678999999</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>100.435073995</c:v>
+                  <c:v>100.437953886</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>99.991079697000004</c:v>
+                  <c:v>100.068227476</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>92.710984018000005</c:v>
+                  <c:v>92.613138246999995</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>98.411211558999995</c:v>
+                  <c:v>98.422927720999994</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>99.943398520000002</c:v>
+                  <c:v>99.932738611999994</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>100.132469112</c:v>
+                  <c:v>100.20607337600001</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>102.935030532</c:v>
+                  <c:v>102.83995000100001</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>104.089662992</c:v>
+                  <c:v>104.100631992</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>109.215565158</c:v>
+                  <c:v>109.200446662</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>102.229824876</c:v>
+                  <c:v>102.52548320299999</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>103.66772004800001</c:v>
+                  <c:v>103.37729910500001</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>104.716458297</c:v>
+                  <c:v>104.688921892</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>104.570835769</c:v>
+                  <c:v>104.582734741</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>104.494551669</c:v>
+                  <c:v>104.873408563</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>102.607627678</c:v>
+                  <c:v>102.253668494</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>102.663424663</c:v>
+                  <c:v>102.637280008</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>103.934080067</c:v>
+                  <c:v>103.97914131899999</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>104.602744509</c:v>
+                  <c:v>104.69726451299999</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>104.98324831799999</c:v>
+                  <c:v>104.92069334599999</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>105.11259431000001</c:v>
+                  <c:v>105.06897641099999</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>106.111456632</c:v>
+                  <c:v>106.155466511</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>106.516189517</c:v>
+                  <c:v>106.646370359</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>107.428649595</c:v>
+                  <c:v>107.345075204</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>108.686667766</c:v>
+                  <c:v>108.65220961599999</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>109.746985799</c:v>
+                  <c:v>109.755170519</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>110.299976149</c:v>
+                  <c:v>110.22644906799999</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>110.523704532</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1770698287"/>
         <c:axId val="1770696207"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1770698287"/>
@@ -2477,77 +2501,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikbanken.dk/NKHO2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jop@dst.dk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AT39"/>
+  <dimension ref="A1:AU39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="X7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="Z4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AT34" sqref="AT34"/>
+      <selection pane="bottomRight" activeCell="AU34" sqref="AU34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="41.7265625" style="2" customWidth="1"/>
+    <col min="2" max="47" width="9.453125" style="2" customWidth="1"/>
+    <col min="48" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:47" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -2639,62 +2663,65 @@
       </c>
       <c r="AM3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="AN3" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AO3" s="3" t="s">
         <v>52</v>
       </c>
       <c r="AP3" s="3" t="s">
         <v>53</v>
       </c>
       <c r="AQ3" s="3" t="s">
         <v>91</v>
       </c>
       <c r="AR3" s="3" t="s">
         <v>93</v>
       </c>
       <c r="AS3" s="3" t="s">
         <v>100</v>
       </c>
       <c r="AT3" s="3" t="s">
         <v>102</v>
       </c>
+      <c r="AU3" s="3" t="s">
+        <v>104</v>
+      </c>
     </row>
-    <row r="4" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="5">
         <v>413808.9550198738</v>
       </c>
       <c r="C6" s="5">
         <v>430048.58586999925</v>
       </c>
       <c r="D6" s="5">
         <v>421929.56106539362</v>
       </c>
       <c r="E6" s="5">
         <v>434997.97704473283</v>
       </c>
       <c r="F6" s="5">
         <v>418698.45436162624</v>
       </c>
       <c r="G6" s="5">
         <v>445883.59749056911</v>
       </c>
       <c r="H6" s="5">
         <v>436133.18208733527</v>
       </c>
       <c r="I6" s="5">
@@ -2787,54 +2814,57 @@
       <c r="AL6" s="5">
         <v>562730.73269224702</v>
       </c>
       <c r="AM6" s="5">
         <v>600639.85919861146</v>
       </c>
       <c r="AN6" s="5">
         <v>605320.66334213782</v>
       </c>
       <c r="AO6" s="5">
         <v>638280.68290700309</v>
       </c>
       <c r="AP6" s="5">
         <v>600990.89520775387</v>
       </c>
       <c r="AQ6" s="5">
         <v>616070.76527633588</v>
       </c>
       <c r="AR6" s="5">
         <v>620094.67143122142</v>
       </c>
       <c r="AS6" s="5">
         <v>661631.13557115593</v>
       </c>
       <c r="AT6" s="5">
-        <v>619325.46420992445</v>
+        <v>617368.03357590723</v>
+      </c>
+      <c r="AU6" s="5">
+        <v>651158.41047453403</v>
       </c>
     </row>
-    <row r="7" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>89.793682730002018</v>
       </c>
       <c r="C7" s="5">
         <v>93.126515146125925</v>
       </c>
       <c r="D7" s="5">
         <v>92.05636631739489</v>
       </c>
       <c r="E7" s="5">
         <v>95.027496811032691</v>
       </c>
       <c r="F7" s="5">
         <v>90.428689842461424</v>
       </c>
       <c r="G7" s="5">
         <v>96.341272439765476</v>
       </c>
       <c r="H7" s="5">
         <v>94.73271986146672</v>
       </c>
       <c r="I7" s="5">
@@ -2927,104 +2957,108 @@
       <c r="AL7" s="5">
         <v>100.52284328376031</v>
       </c>
       <c r="AM7" s="5">
         <v>105.9668184366034</v>
       </c>
       <c r="AN7" s="5">
         <v>103.52252177545694</v>
       </c>
       <c r="AO7" s="5">
         <v>110.98280499753589</v>
       </c>
       <c r="AP7" s="5">
         <v>103.29938659472553</v>
       </c>
       <c r="AQ7" s="5">
         <v>107.34941150708724</v>
       </c>
       <c r="AR7" s="5">
         <v>106.86198776933591</v>
       </c>
       <c r="AS7" s="5">
         <v>115.05953420857014</v>
       </c>
       <c r="AT7" s="5">
-        <v>106.47482693526244</v>
+        <v>106.51555691123934</v>
+      </c>
+      <c r="AU7" s="5">
+        <v>110.66028496195261</v>
       </c>
     </row>
-    <row r="8" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
     </row>
-    <row r="9" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="5">
         <v>14577.511820125937</v>
       </c>
       <c r="C9" s="5">
         <v>14985.480256425355</v>
       </c>
       <c r="D9" s="5">
         <v>15075.94021814971</v>
       </c>
       <c r="E9" s="5">
         <v>15594.557705299001</v>
       </c>
       <c r="F9" s="5">
         <v>16985.80171787323</v>
       </c>
       <c r="G9" s="5">
         <v>15348.687835753632</v>
       </c>
       <c r="H9" s="5">
         <v>15841.627058940201</v>
       </c>
       <c r="I9" s="5">
@@ -3117,54 +3151,57 @@
       <c r="AL9" s="5">
         <v>50880.426360852733</v>
       </c>
       <c r="AM9" s="5">
         <v>57489.488484774614</v>
       </c>
       <c r="AN9" s="5">
         <v>58324.840595716254</v>
       </c>
       <c r="AO9" s="5">
         <v>78871.756188656422</v>
       </c>
       <c r="AP9" s="5">
         <v>66235.863405115771</v>
       </c>
       <c r="AQ9" s="5">
         <v>69418.555450881599</v>
       </c>
       <c r="AR9" s="5">
         <v>70079.243512983478</v>
       </c>
       <c r="AS9" s="5">
         <v>66142.553262469999</v>
       </c>
       <c r="AT9" s="5">
-        <v>62157.046621606132</v>
+        <v>62202.790632624463</v>
+      </c>
+      <c r="AU9" s="5">
+        <v>60845.912473955352</v>
       </c>
     </row>
-    <row r="10" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>56.574982388516339</v>
       </c>
       <c r="C10" s="5">
         <v>72.649407368718357</v>
       </c>
       <c r="D10" s="5">
         <v>61.111923913273337</v>
       </c>
       <c r="E10" s="5">
         <v>61.552033631425786</v>
       </c>
       <c r="F10" s="5">
         <v>71.519616060353087</v>
       </c>
       <c r="G10" s="5">
         <v>66.386174653652631</v>
       </c>
       <c r="H10" s="5">
         <v>73.43795142916521</v>
       </c>
       <c r="I10" s="5">
@@ -3257,531 +3294,544 @@
       <c r="AL10" s="5">
         <v>258.39744304148178</v>
       </c>
       <c r="AM10" s="5">
         <v>292.31624638912928</v>
       </c>
       <c r="AN10" s="5">
         <v>294.56785362407999</v>
       </c>
       <c r="AO10" s="5">
         <v>349.87935008512079</v>
       </c>
       <c r="AP10" s="5">
         <v>300.85142273698472</v>
       </c>
       <c r="AQ10" s="5">
         <v>340.50733129569676</v>
       </c>
       <c r="AR10" s="5">
         <v>364.63516406030476</v>
       </c>
       <c r="AS10" s="5">
         <v>353.91180780873259</v>
       </c>
       <c r="AT10" s="5">
-        <v>427.74796147295007</v>
+        <v>427.95506257794642</v>
+      </c>
+      <c r="AU10" s="5">
+        <v>424.46578301857107</v>
       </c>
     </row>
-    <row r="11" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:47" x14ac:dyDescent="0.35">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
     </row>
-    <row r="12" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
     </row>
-    <row r="13" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
     </row>
-    <row r="14" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="5">
-        <v>424634.46420161502</v>
+        <v>424652.04412728199</v>
       </c>
       <c r="C14" s="5">
-        <v>423574.07869377802</v>
+        <v>423577.267297844</v>
       </c>
       <c r="D14" s="5">
-        <v>425169.80729510199</v>
+        <v>425131.51078360801</v>
       </c>
       <c r="E14" s="5">
-        <v>427251.47818653798</v>
+        <v>427270.53551674099</v>
       </c>
       <c r="F14" s="5">
-        <v>429850.41974946402</v>
+        <v>429866.91932253499</v>
       </c>
       <c r="G14" s="5">
-        <v>439196.72398859903</v>
+        <v>439196.84834497003</v>
       </c>
       <c r="H14" s="5">
-        <v>439435.13287806301</v>
+        <v>439396.99306726601</v>
       </c>
       <c r="I14" s="5">
-        <v>447133.01673051598</v>
+        <v>447158.26373448799</v>
       </c>
       <c r="J14" s="5">
-        <v>455183.69755689299</v>
+        <v>455200.53611133998</v>
       </c>
       <c r="K14" s="5">
-        <v>458275.95169513498</v>
+        <v>458266.80163995002</v>
       </c>
       <c r="L14" s="5">
-        <v>457869.04621141398</v>
+        <v>457831.18133708101</v>
       </c>
       <c r="M14" s="5">
-        <v>458357.13605770899</v>
+        <v>458383.31094699597</v>
       </c>
       <c r="N14" s="5">
-        <v>460225.16212385398</v>
+        <v>460273.65230542002</v>
       </c>
       <c r="O14" s="5">
-        <v>463138.32245087402</v>
+        <v>463085.399770424</v>
       </c>
       <c r="P14" s="5">
-        <v>467322.60100598499</v>
+        <v>467293.257735755</v>
       </c>
       <c r="Q14" s="5">
-        <v>470467.75811725802</v>
+        <v>470493.42540472001</v>
       </c>
       <c r="R14" s="5">
-        <v>472411.498432461</v>
+        <v>472504.67542387103</v>
       </c>
       <c r="S14" s="5">
-        <v>478689.38457135198</v>
+        <v>478596.05675417301</v>
       </c>
       <c r="T14" s="5">
-        <v>481013.44850255799</v>
+        <v>480981.32394860103</v>
       </c>
       <c r="U14" s="5">
-        <v>486410.35698121699</v>
+        <v>486412.092664116</v>
       </c>
       <c r="V14" s="5">
-        <v>489095.19870016299</v>
+        <v>489274.84122399503</v>
       </c>
       <c r="W14" s="5">
-        <v>457759.83336068201</v>
+        <v>457626.486439195</v>
       </c>
       <c r="X14" s="5">
-        <v>485503.62461900502</v>
+        <v>485469.93953939399</v>
       </c>
       <c r="Y14" s="5">
-        <v>498891.16129633703</v>
+        <v>498866.16313283099</v>
       </c>
       <c r="Z14" s="5">
-        <v>503262.28219311999</v>
+        <v>503473.662617811</v>
       </c>
       <c r="AA14" s="5">
-        <v>523494.05490058003</v>
+        <v>523401.49803254497</v>
       </c>
       <c r="AB14" s="5">
-        <v>535050.69753209397</v>
+        <v>534934.69631862605</v>
       </c>
       <c r="AC14" s="5">
-        <v>569928.35114871198</v>
+        <v>569883.65431893198</v>
       </c>
       <c r="AD14" s="5">
-        <v>573280.19952005602</v>
+        <v>573571.79465293104</v>
       </c>
       <c r="AE14" s="5">
-        <v>593132.11112907005</v>
+        <v>593080.33162674203</v>
       </c>
       <c r="AF14" s="5">
-        <v>603786.04296296404</v>
+        <v>603535.17658082605</v>
       </c>
       <c r="AG14" s="5">
-        <v>601058.58462354494</v>
+        <v>601056.30384578998</v>
       </c>
       <c r="AH14" s="5">
-        <v>591058.35873186099</v>
+        <v>591309.03181117598</v>
       </c>
       <c r="AI14" s="5">
-        <v>570256.26189404703</v>
+        <v>570478.23510908603</v>
       </c>
       <c r="AJ14" s="5">
-        <v>556676.354657555</v>
+        <v>556039.31646863394</v>
       </c>
       <c r="AK14" s="5">
-        <v>563543.78352338297</v>
+        <v>563586.94625010504</v>
       </c>
       <c r="AL14" s="5">
-        <v>578664.78583539603</v>
+        <v>579250.52040818206</v>
       </c>
       <c r="AM14" s="5">
-        <v>597751.31976454705</v>
+        <v>598116.90296965104</v>
       </c>
       <c r="AN14" s="5">
-        <v>610934.50962135498</v>
+        <v>609481.70242489094</v>
       </c>
       <c r="AO14" s="5">
-        <v>618015.25977954001</v>
+        <v>618201.198341568</v>
       </c>
       <c r="AP14" s="5">
-        <v>617654.05201618595</v>
+        <v>618895.70743732597</v>
       </c>
       <c r="AQ14" s="5">
-        <v>614564.36009734904</v>
+        <v>615071.28010498802</v>
       </c>
       <c r="AR14" s="5">
-        <v>625822.06894783501</v>
+        <v>623364.09382212604</v>
       </c>
       <c r="AS14" s="5">
-        <v>639646.02563965903</v>
+        <v>639964.10697729397</v>
       </c>
       <c r="AT14" s="5">
-        <v>636582.95476554695</v>
+        <v>636801.665039188</v>
+      </c>
+      <c r="AU14" s="5">
+        <v>650648.41606754798</v>
       </c>
     </row>
-    <row r="15" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
-        <v>92.539040925999998</v>
+        <v>92.558903835999999</v>
       </c>
       <c r="C15" s="5">
-        <v>91.886010777999999</v>
+        <v>91.831080611999994</v>
       </c>
       <c r="D15" s="5">
-        <v>92.579399788000003</v>
+        <v>92.624402666999998</v>
       </c>
       <c r="E15" s="5">
-        <v>92.965730683000004</v>
+        <v>92.966484296999994</v>
       </c>
       <c r="F15" s="5">
-        <v>93.652535829000001</v>
+        <v>93.572644908000001</v>
       </c>
       <c r="G15" s="5">
-        <v>94.609577815999998</v>
+        <v>94.651650844000002</v>
       </c>
       <c r="H15" s="5">
-        <v>95.285824340999994</v>
+        <v>95.326133640999998</v>
       </c>
       <c r="I15" s="5">
-        <v>96.115071052999994</v>
+        <v>96.124578361999994</v>
       </c>
       <c r="J15" s="5">
-        <v>96.810166358999993</v>
+        <v>96.864998731</v>
       </c>
       <c r="K15" s="5">
-        <v>97.630454662000005</v>
+        <v>97.537563206000002</v>
       </c>
       <c r="L15" s="5">
-        <v>97.276365044000002</v>
+        <v>97.304075788000006</v>
       </c>
       <c r="M15" s="5">
-        <v>98.381663286999995</v>
+        <v>98.395091519999994</v>
       </c>
       <c r="N15" s="5">
-        <v>99.085243485000007</v>
+        <v>98.952575101999997</v>
       </c>
       <c r="O15" s="5">
-        <v>98.365988361999996</v>
+        <v>98.463477558999998</v>
       </c>
       <c r="P15" s="5">
-        <v>98.449291986000006</v>
+        <v>98.466954330999997</v>
       </c>
       <c r="Q15" s="5">
-        <v>98.485914262999998</v>
+        <v>98.502254675000003</v>
       </c>
       <c r="R15" s="5">
-        <v>99.362309957999997</v>
+        <v>99.403617393999994</v>
       </c>
       <c r="S15" s="5">
-        <v>99.941076941999995</v>
+        <v>99.862076545999997</v>
       </c>
       <c r="T15" s="5">
-        <v>100.01983961000001</v>
+        <v>100.04184678999999</v>
       </c>
       <c r="U15" s="5">
-        <v>100.435073995</v>
+        <v>100.437953886</v>
       </c>
       <c r="V15" s="5">
-        <v>99.991079697000004</v>
+        <v>100.068227476</v>
       </c>
       <c r="W15" s="5">
-        <v>92.710984018000005</v>
+        <v>92.613138246999995</v>
       </c>
       <c r="X15" s="5">
-        <v>98.411211558999995</v>
+        <v>98.422927720999994</v>
       </c>
       <c r="Y15" s="5">
-        <v>99.943398520000002</v>
+        <v>99.932738611999994</v>
       </c>
       <c r="Z15" s="5">
-        <v>100.132469112</v>
+        <v>100.20607337600001</v>
       </c>
       <c r="AA15" s="5">
-        <v>102.935030532</v>
+        <v>102.83995000100001</v>
       </c>
       <c r="AB15" s="5">
-        <v>104.089662992</v>
+        <v>104.100631992</v>
       </c>
       <c r="AC15" s="5">
-        <v>109.215565158</v>
+        <v>109.200446662</v>
       </c>
       <c r="AD15" s="5">
-        <v>102.229824876</v>
+        <v>102.52548320299999</v>
       </c>
       <c r="AE15" s="5">
-        <v>103.66772004800001</v>
+        <v>103.37729910500001</v>
       </c>
       <c r="AF15" s="5">
-        <v>104.716458297</v>
+        <v>104.688921892</v>
       </c>
       <c r="AG15" s="5">
-        <v>104.570835769</v>
+        <v>104.582734741</v>
       </c>
       <c r="AH15" s="5">
-        <v>104.494551669</v>
+        <v>104.873408563</v>
       </c>
       <c r="AI15" s="5">
-        <v>102.607627678</v>
+        <v>102.253668494</v>
       </c>
       <c r="AJ15" s="5">
-        <v>102.663424663</v>
+        <v>102.637280008</v>
       </c>
       <c r="AK15" s="5">
-        <v>103.934080067</v>
+        <v>103.97914131899999</v>
       </c>
       <c r="AL15" s="5">
-        <v>104.602744509</v>
+        <v>104.69726451299999</v>
       </c>
       <c r="AM15" s="5">
-        <v>104.98324831799999</v>
+        <v>104.92069334599999</v>
       </c>
       <c r="AN15" s="5">
-        <v>105.11259431000001</v>
+        <v>105.06897641099999</v>
       </c>
       <c r="AO15" s="5">
-        <v>106.111456632</v>
+        <v>106.155466511</v>
       </c>
       <c r="AP15" s="5">
-        <v>106.516189517</v>
+        <v>106.646370359</v>
       </c>
       <c r="AQ15" s="5">
-        <v>107.428649595</v>
+        <v>107.345075204</v>
       </c>
       <c r="AR15" s="5">
-        <v>108.686667766</v>
+        <v>108.65220961599999</v>
       </c>
       <c r="AS15" s="5">
-        <v>109.746985799</v>
+        <v>109.755170519</v>
       </c>
       <c r="AT15" s="5">
-        <v>110.299976149</v>
+        <v>110.22644906799999</v>
+      </c>
+      <c r="AU15" s="5">
+        <v>110.523704532</v>
       </c>
     </row>
-    <row r="16" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
+      <c r="AU16" s="5"/>
     </row>
-    <row r="17" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="17" t="s">
@@ -3876,52 +3926,55 @@
       </c>
       <c r="AM17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AN17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AT17" s="17" t="s">
         <v>95</v>
       </c>
+      <c r="AU17" s="17" t="s">
+        <v>95</v>
+      </c>
     </row>
-    <row r="18" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -4016,156 +4069,165 @@
       </c>
       <c r="AM18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AN18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AT18" s="17" t="s">
         <v>95</v>
       </c>
+      <c r="AU18" s="17" t="s">
+        <v>95</v>
+      </c>
     </row>
-    <row r="20" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A21" s="7" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="22" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:47" x14ac:dyDescent="0.35">
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
+      <c r="AU23" s="6"/>
     </row>
-    <row r="24" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
+      <c r="AU24" s="6"/>
     </row>
-    <row r="25" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A25" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
+      <c r="AU25" s="6"/>
     </row>
-    <row r="26" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
+      <c r="AU26" s="6"/>
     </row>
-    <row r="27" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
+      <c r="AU27" s="6"/>
     </row>
-    <row r="28" spans="1:46" s="15" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:47" s="15" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="14"/>
       <c r="AL28" s="16"/>
       <c r="AM28" s="16"/>
       <c r="AN28" s="16"/>
       <c r="AO28" s="16"/>
       <c r="AP28" s="16"/>
       <c r="AQ28" s="16"/>
       <c r="AR28" s="16"/>
       <c r="AS28" s="16"/>
       <c r="AT28" s="16"/>
+      <c r="AU28" s="16"/>
     </row>
-    <row r="29" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="30" spans="1:46" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="31" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A31" s="9"/>
       <c r="B31" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>77</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>75</v>
       </c>
@@ -4222,52 +4284,55 @@
       </c>
       <c r="AA31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="AB31" s="11" t="s">
         <v>56</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>55</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="AE31" s="11" t="s">
         <v>92</v>
       </c>
       <c r="AF31" s="11" t="s">
         <v>94</v>
       </c>
       <c r="AG31" s="11" t="s">
         <v>101</v>
       </c>
       <c r="AH31" s="2" t="s">
         <v>103</v>
       </c>
+      <c r="AI31" s="2" t="s">
+        <v>105</v>
+      </c>
     </row>
-    <row r="32" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="18">
         <v>98.043270832928059</v>
       </c>
       <c r="C32" s="18">
         <v>98.008998824340239</v>
       </c>
       <c r="D32" s="18">
         <v>98.53549694226723</v>
       </c>
       <c r="E32" s="18">
         <v>98.681827527747473</v>
       </c>
       <c r="F32" s="18">
         <v>99.073968740731289</v>
       </c>
       <c r="G32" s="18">
         <v>99.974480813840046</v>
       </c>
       <c r="H32" s="18">
         <v>100.29888915779601</v>
       </c>
       <c r="I32" s="18">
@@ -4300,90 +4365,93 @@
       <c r="R32" s="18">
         <v>103.31577755809091</v>
       </c>
       <c r="S32" s="18">
         <v>105.18492367594328</v>
       </c>
       <c r="T32" s="18">
         <v>106.60068964149221</v>
       </c>
       <c r="U32" s="18">
         <v>105.17371481855635</v>
       </c>
       <c r="V32" s="18">
         <v>106.97527670104098</v>
       </c>
       <c r="W32" s="18">
         <v>105.40018667443786</v>
       </c>
       <c r="X32" s="18">
         <v>105.27443181467888</v>
       </c>
       <c r="Y32" s="18">
         <v>107.36101703276842</v>
       </c>
       <c r="Z32" s="18">
-        <v>107.93918275827374</v>
+        <v>107.9347256037495</v>
       </c>
       <c r="AA32" s="18">
-        <v>109.8749927770792</v>
+        <v>109.97224215217581</v>
       </c>
       <c r="AB32" s="18">
-        <v>110.79961692711213</v>
+        <v>110.81293282927686</v>
       </c>
       <c r="AC32" s="18">
-        <v>112.80711192156878</v>
+        <v>112.70100305174735</v>
       </c>
       <c r="AD32" s="18">
-        <v>111.29238640522081</v>
+        <v>111.28601568110888</v>
       </c>
       <c r="AE32" s="18">
-        <v>113.08523125961702</v>
+        <v>113.22517998869476</v>
       </c>
       <c r="AF32" s="18">
-        <v>115.86674755916179</v>
+        <v>115.8716619346404</v>
       </c>
       <c r="AG32" s="18">
-        <v>116.42507678559359</v>
+        <v>116.28658389369131</v>
       </c>
       <c r="AH32" s="18">
-        <v>118.18048262754665</v>
-[...1 lines deleted...]
-      <c r="AI32" s="18"/>
+        <v>118.07546043014155</v>
+      </c>
+      <c r="AI32" s="18">
+        <v>118.40061765274312</v>
+      </c>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
       <c r="AT32" s="18"/>
+      <c r="AU32" s="18"/>
     </row>
-    <row r="33" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="18">
         <v>98.129119307396891</v>
       </c>
       <c r="C33" s="18">
         <v>97.999175019396034</v>
       </c>
       <c r="D33" s="18">
         <v>98.510222587588984</v>
       </c>
       <c r="E33" s="18">
         <v>98.744504894389692</v>
       </c>
       <c r="F33" s="18">
         <v>99.064601922350562</v>
       </c>
       <c r="G33" s="18">
         <v>100.09164278456197</v>
       </c>
       <c r="H33" s="18">
         <v>100.37795994442828</v>
       </c>
       <c r="I33" s="18">
@@ -4416,250 +4484,256 @@
       <c r="R33" s="18">
         <v>103.83202519801441</v>
       </c>
       <c r="S33" s="18">
         <v>105.71875675096958</v>
       </c>
       <c r="T33" s="18">
         <v>107.25923820101335</v>
       </c>
       <c r="U33" s="18">
         <v>105.96188000534852</v>
       </c>
       <c r="V33" s="18">
         <v>108.41762322018644</v>
       </c>
       <c r="W33" s="18">
         <v>106.78086502272903</v>
       </c>
       <c r="X33" s="18">
         <v>106.85006111397506</v>
       </c>
       <c r="Y33" s="18">
         <v>109.06474979733699</v>
       </c>
       <c r="Z33" s="18">
-        <v>109.55920764950852</v>
+        <v>109.54944352894344</v>
       </c>
       <c r="AA33" s="18">
-        <v>111.77130559740922</v>
+        <v>111.87208869623981</v>
       </c>
       <c r="AB33" s="18">
-        <v>112.85440818132038</v>
+        <v>112.87511757220719</v>
       </c>
       <c r="AC33" s="18">
-        <v>115.21226370655555</v>
+        <v>115.10053488575753</v>
       </c>
       <c r="AD33" s="18">
-        <v>113.41661871755974</v>
+        <v>113.4043470489168</v>
       </c>
       <c r="AE33" s="18">
-        <v>115.44645297657854</v>
+        <v>115.58985162302966</v>
       </c>
       <c r="AF33" s="18">
-        <v>118.53292821297305</v>
+        <v>118.54444637573789</v>
       </c>
       <c r="AG33" s="18">
-        <v>118.9483891355486</v>
+        <v>118.80574296342637</v>
       </c>
       <c r="AH33" s="18">
-        <v>121.01819200594034</v>
-[...1 lines deleted...]
-      <c r="AI33" s="18"/>
+        <v>120.98583451704377</v>
+      </c>
+      <c r="AI33" s="18">
+        <v>121.46017794961537</v>
+      </c>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
       <c r="AT33" s="18"/>
+      <c r="AU33" s="18"/>
     </row>
-    <row r="34" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10">
-        <v>99.085243485000007</v>
+        <v>98.952575101999997</v>
       </c>
       <c r="C34" s="10">
-        <v>98.365988361999996</v>
+        <v>98.463477558999998</v>
       </c>
       <c r="D34" s="10">
-        <v>98.449291986000006</v>
+        <v>98.466954330999997</v>
       </c>
       <c r="E34" s="10">
-        <v>98.485914262999998</v>
+        <v>98.502254675000003</v>
       </c>
       <c r="F34" s="10">
-        <v>99.362309957999997</v>
+        <v>99.403617393999994</v>
       </c>
       <c r="G34" s="10">
-        <v>99.941076941999995</v>
+        <v>99.862076545999997</v>
       </c>
       <c r="H34" s="10">
-        <v>100.01983961000001</v>
+        <v>100.04184678999999</v>
       </c>
       <c r="I34" s="10">
-        <v>100.435073995</v>
+        <v>100.437953886</v>
       </c>
       <c r="J34" s="10">
-        <v>99.991079697000004</v>
+        <v>100.068227476</v>
       </c>
       <c r="K34" s="10">
-        <v>92.710984018000005</v>
+        <v>92.613138246999995</v>
       </c>
       <c r="L34" s="10">
-        <v>98.411211558999995</v>
+        <v>98.422927720999994</v>
       </c>
       <c r="M34" s="10">
-        <v>99.943398520000002</v>
+        <v>99.932738611999994</v>
       </c>
       <c r="N34" s="10">
-        <v>100.132469112</v>
+        <v>100.20607337600001</v>
       </c>
       <c r="O34" s="10">
-        <v>102.935030532</v>
+        <v>102.83995000100001</v>
       </c>
       <c r="P34" s="10">
-        <v>104.089662992</v>
+        <v>104.100631992</v>
       </c>
       <c r="Q34" s="10">
-        <v>109.215565158</v>
+        <v>109.200446662</v>
       </c>
       <c r="R34" s="10">
-        <v>102.229824876</v>
+        <v>102.52548320299999</v>
       </c>
       <c r="S34" s="10">
-        <v>103.66772004800001</v>
+        <v>103.37729910500001</v>
       </c>
       <c r="T34" s="10">
-        <v>104.716458297</v>
+        <v>104.688921892</v>
       </c>
       <c r="U34" s="10">
-        <v>104.570835769</v>
+        <v>104.582734741</v>
       </c>
       <c r="V34" s="10">
-        <v>104.494551669</v>
+        <v>104.873408563</v>
       </c>
       <c r="W34" s="10">
-        <v>102.607627678</v>
+        <v>102.253668494</v>
       </c>
       <c r="X34" s="10">
-        <v>102.663424663</v>
+        <v>102.637280008</v>
       </c>
       <c r="Y34" s="10">
-        <v>103.934080067</v>
+        <v>103.97914131899999</v>
       </c>
       <c r="Z34" s="10">
-        <v>104.602744509</v>
+        <v>104.69726451299999</v>
       </c>
       <c r="AA34" s="10">
-        <v>104.98324831799999</v>
+        <v>104.92069334599999</v>
       </c>
       <c r="AB34" s="10">
-        <v>105.11259431000001</v>
+        <v>105.06897641099999</v>
       </c>
       <c r="AC34" s="10">
-        <v>106.111456632</v>
+        <v>106.155466511</v>
       </c>
       <c r="AD34" s="10">
-        <v>106.516189517</v>
+        <v>106.646370359</v>
       </c>
       <c r="AE34" s="10">
-        <v>107.428649595</v>
+        <v>107.345075204</v>
       </c>
       <c r="AF34" s="10">
-        <v>108.686667766</v>
+        <v>108.65220961599999</v>
       </c>
       <c r="AG34" s="10">
-        <v>109.746985799</v>
+        <v>109.755170519</v>
       </c>
       <c r="AH34" s="10">
-        <v>110.299976149</v>
-[...1 lines deleted...]
-      <c r="AI34" s="10"/>
+        <v>110.22644906799999</v>
+      </c>
+      <c r="AI34" s="10">
+        <v>110.523704532</v>
+      </c>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
+      <c r="AU34" s="10"/>
     </row>
-    <row r="36" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A36" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="12"/>
       <c r="AA36" s="12"/>
       <c r="AB36" s="12"/>
       <c r="AC36" s="12"/>
       <c r="AD36" s="12"/>
     </row>
-    <row r="37" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A37" s="13" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="38" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A38" s="13" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:47" x14ac:dyDescent="0.35">
       <c r="A39" s="8" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A26" r:id="rId1"/>
     <hyperlink ref="A39" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>