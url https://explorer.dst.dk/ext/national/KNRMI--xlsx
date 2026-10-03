--- v7 (2026-08-23)
+++ v8 (2026-10-03)
@@ -795,78 +795,78 @@
                 <c:pt idx="16">
                   <c:v>103.31577755809091</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.18492367594328</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>106.60068964149221</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.17371481855635</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>106.97527670104098</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>105.40018667443786</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>105.27443181467888</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>107.36101703276842</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>107.9347256037495</c:v>
+                  <c:v>107.98896687221237</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>109.97224215217581</c:v>
+                  <c:v>109.85925309869803</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>110.81293282927686</c:v>
+                  <c:v>110.78018788944163</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>112.70100305174735</c:v>
+                  <c:v>112.79249694196089</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>111.28601568110888</c:v>
+                  <c:v>111.33805519549367</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>113.22517998869476</c:v>
+                  <c:v>113.10006139951558</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>115.8716619346404</c:v>
+                  <c:v>115.82438385901088</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>116.28658389369131</c:v>
+                  <c:v>116.40694085286472</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>118.07546043014155</c:v>
+                  <c:v>118.43887395479022</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>118.40061765274312</c:v>
+                  <c:v>119.49463950277324</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$33</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT i alt</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1049,78 +1049,78 @@
                 <c:pt idx="16">
                   <c:v>103.83202519801441</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>105.71875675096958</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>107.25923820101335</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>105.96188000534852</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>108.41762322018644</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>106.78086502272903</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>106.85006111397506</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>109.06474979733699</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>109.54944352894344</c:v>
+                  <c:v>109.61274629517736</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>111.87208869623981</c:v>
+                  <c:v>111.74626114947608</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>112.87511757220719</c:v>
+                  <c:v>112.83614644204137</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>115.10053488575753</c:v>
+                  <c:v>115.20203172717993</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>113.4043470489168</c:v>
+                  <c:v>113.46526654094116</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>115.58985162302966</c:v>
+                  <c:v>115.45178075766887</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>118.54444637573789</c:v>
+                  <c:v>118.48850757271371</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>118.80574296342637</c:v>
+                  <c:v>118.93883329029187</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>120.98583451704377</c:v>
+                  <c:v>121.35306823821182</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>121.46017794961537</c:v>
+                  <c:v>122.63081569880039</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>data!$A$34</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>BVT ekskl. medicinalindustri</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -1231,150 +1231,150 @@
                 <c:pt idx="29">
                   <c:v>2. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>3. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>4. kvt. 2025</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>1. kvt. 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
                   <c:v>2. kvt. 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>data!$B$34:$AI$34</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="34"/>
                 <c:pt idx="0">
-                  <c:v>98.952575101999997</c:v>
+                  <c:v>98.924337217000001</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>98.463477558999998</c:v>
+                  <c:v>98.419236803999993</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>98.466954330999997</c:v>
+                  <c:v>98.487876873999994</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>98.502254675000003</c:v>
+                  <c:v>98.582454193000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>99.403617393999994</c:v>
+                  <c:v>99.314907817000005</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>99.862076545999997</c:v>
+                  <c:v>99.819378087000004</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>100.04184678999999</c:v>
+                  <c:v>100.07729534000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>100.437953886</c:v>
+                  <c:v>100.567536254</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>100.068227476</c:v>
+                  <c:v>99.932817290000003</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>92.613138246999995</c:v>
+                  <c:v>92.565477048000005</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>98.422927720999994</c:v>
+                  <c:v>98.477381425000004</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>99.932738611999994</c:v>
+                  <c:v>100.055386113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>100.20607337600001</c:v>
+                  <c:v>100.088919039</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>102.83995000100001</c:v>
+                  <c:v>102.77899723100001</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>104.100631992</c:v>
+                  <c:v>104.147868563</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>109.200446662</c:v>
+                  <c:v>109.31975810100001</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>102.52548320299999</c:v>
+                  <c:v>102.400280083</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>103.37729910500001</c:v>
+                  <c:v>103.357920377</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>104.688921892</c:v>
+                  <c:v>104.72248428100001</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>104.582734741</c:v>
+                  <c:v>104.654967838</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>104.873408563</c:v>
+                  <c:v>104.787647011</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>102.253668494</c:v>
+                  <c:v>102.253501347</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>102.637280008</c:v>
+                  <c:v>102.638431411</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>103.97914131899999</c:v>
+                  <c:v>104.034364471</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>104.69726451299999</c:v>
+                  <c:v>104.680991464</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>104.92069334599999</c:v>
+                  <c:v>104.893269936</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>105.06897641099999</c:v>
+                  <c:v>105.03569172900001</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>106.155466511</c:v>
+                  <c:v>106.210631503</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>106.646370359</c:v>
+                  <c:v>106.647472056</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>107.345075204</c:v>
+                  <c:v>107.32926739200001</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>108.65220961599999</c:v>
+                  <c:v>108.584333172</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>109.755170519</c:v>
+                  <c:v>109.82371770899999</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>110.22644906799999</c:v>
+                  <c:v>110.536056364</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>110.523704532</c:v>
+                  <c:v>111.36343566799999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-51F7-466C-9AAC-15533C76AB1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1770698287"/>
         <c:axId val="1770696207"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1770698287"/>
@@ -2504,74 +2504,74 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikbanken.dk/NKHO2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jop@dst.dk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AU39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="Z4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AG16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="AU34" sqref="AU34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="41.7265625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="48" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="41.6640625" style="2" customWidth="1"/>
+    <col min="2" max="47" width="9.44140625" style="2" customWidth="1"/>
+    <col min="48" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:47" x14ac:dyDescent="0.3">
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -2667,61 +2667,61 @@
       <c r="AN3" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AO3" s="3" t="s">
         <v>52</v>
       </c>
       <c r="AP3" s="3" t="s">
         <v>53</v>
       </c>
       <c r="AQ3" s="3" t="s">
         <v>91</v>
       </c>
       <c r="AR3" s="3" t="s">
         <v>93</v>
       </c>
       <c r="AS3" s="3" t="s">
         <v>100</v>
       </c>
       <c r="AT3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="AU3" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="4" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="5">
         <v>413808.9550198738</v>
       </c>
       <c r="C6" s="5">
         <v>430048.58586999925</v>
       </c>
       <c r="D6" s="5">
         <v>421929.56106539362</v>
       </c>
       <c r="E6" s="5">
         <v>434997.97704473283</v>
       </c>
       <c r="F6" s="5">
         <v>418698.45436162624</v>
       </c>
       <c r="G6" s="5">
         <v>445883.59749056911</v>
       </c>
       <c r="H6" s="5">
         <v>436133.18208733527</v>
       </c>
       <c r="I6" s="5">
@@ -2814,57 +2814,57 @@
       <c r="AL6" s="5">
         <v>562730.73269224702</v>
       </c>
       <c r="AM6" s="5">
         <v>600639.85919861146</v>
       </c>
       <c r="AN6" s="5">
         <v>605320.66334213782</v>
       </c>
       <c r="AO6" s="5">
         <v>638280.68290700309</v>
       </c>
       <c r="AP6" s="5">
         <v>600990.89520775387</v>
       </c>
       <c r="AQ6" s="5">
         <v>616070.76527633588</v>
       </c>
       <c r="AR6" s="5">
         <v>620094.67143122142</v>
       </c>
       <c r="AS6" s="5">
         <v>661631.13557115593</v>
       </c>
       <c r="AT6" s="5">
-        <v>617368.03357590723</v>
+        <v>618287.30357719632</v>
       </c>
       <c r="AU6" s="5">
-        <v>651158.41047453403</v>
+        <v>653467.2431710026</v>
       </c>
     </row>
-    <row r="7" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>89.793682730002018</v>
       </c>
       <c r="C7" s="5">
         <v>93.126515146125925</v>
       </c>
       <c r="D7" s="5">
         <v>92.05636631739489</v>
       </c>
       <c r="E7" s="5">
         <v>95.027496811032691</v>
       </c>
       <c r="F7" s="5">
         <v>90.428689842461424</v>
       </c>
       <c r="G7" s="5">
         <v>96.341272439765476</v>
       </c>
       <c r="H7" s="5">
         <v>94.73271986146672</v>
       </c>
       <c r="I7" s="5">
@@ -2957,108 +2957,108 @@
       <c r="AL7" s="5">
         <v>100.52284328376031</v>
       </c>
       <c r="AM7" s="5">
         <v>105.9668184366034</v>
       </c>
       <c r="AN7" s="5">
         <v>103.52252177545694</v>
       </c>
       <c r="AO7" s="5">
         <v>110.98280499753589</v>
       </c>
       <c r="AP7" s="5">
         <v>103.29938659472553</v>
       </c>
       <c r="AQ7" s="5">
         <v>107.34941150708724</v>
       </c>
       <c r="AR7" s="5">
         <v>106.86198776933591</v>
       </c>
       <c r="AS7" s="5">
         <v>115.05953420857014</v>
       </c>
       <c r="AT7" s="5">
-        <v>106.51555691123934</v>
+        <v>106.76409037512178</v>
       </c>
       <c r="AU7" s="5">
-        <v>110.66028496195261</v>
+        <v>111.55172993173643</v>
       </c>
     </row>
-    <row r="8" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
     </row>
-    <row r="9" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="5">
         <v>14577.511820125937</v>
       </c>
       <c r="C9" s="5">
         <v>14985.480256425355</v>
       </c>
       <c r="D9" s="5">
         <v>15075.94021814971</v>
       </c>
       <c r="E9" s="5">
         <v>15594.557705299001</v>
       </c>
       <c r="F9" s="5">
         <v>16985.80171787323</v>
       </c>
       <c r="G9" s="5">
         <v>15348.687835753632</v>
       </c>
       <c r="H9" s="5">
         <v>15841.627058940201</v>
       </c>
       <c r="I9" s="5">
@@ -3151,57 +3151,57 @@
       <c r="AL9" s="5">
         <v>50880.426360852733</v>
       </c>
       <c r="AM9" s="5">
         <v>57489.488484774614</v>
       </c>
       <c r="AN9" s="5">
         <v>58324.840595716254</v>
       </c>
       <c r="AO9" s="5">
         <v>78871.756188656422</v>
       </c>
       <c r="AP9" s="5">
         <v>66235.863405115771</v>
       </c>
       <c r="AQ9" s="5">
         <v>69418.555450881599</v>
       </c>
       <c r="AR9" s="5">
         <v>70079.243512983478</v>
       </c>
       <c r="AS9" s="5">
         <v>66142.553262469999</v>
       </c>
       <c r="AT9" s="5">
-        <v>62202.790632624463</v>
+        <v>62202.790400670419</v>
       </c>
       <c r="AU9" s="5">
-        <v>60845.912473955352</v>
+        <v>63010.578005749034</v>
       </c>
     </row>
-    <row r="10" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="5">
         <v>56.574982388516339</v>
       </c>
       <c r="C10" s="5">
         <v>72.649407368718357</v>
       </c>
       <c r="D10" s="5">
         <v>61.111923913273337</v>
       </c>
       <c r="E10" s="5">
         <v>61.552033631425786</v>
       </c>
       <c r="F10" s="5">
         <v>71.519616060353087</v>
       </c>
       <c r="G10" s="5">
         <v>66.386174653652631</v>
       </c>
       <c r="H10" s="5">
         <v>73.43795142916521</v>
       </c>
       <c r="I10" s="5">
@@ -3294,544 +3294,544 @@
       <c r="AL10" s="5">
         <v>258.39744304148178</v>
       </c>
       <c r="AM10" s="5">
         <v>292.31624638912928</v>
       </c>
       <c r="AN10" s="5">
         <v>294.56785362407999</v>
       </c>
       <c r="AO10" s="5">
         <v>349.87935008512079</v>
       </c>
       <c r="AP10" s="5">
         <v>300.85142273698472</v>
       </c>
       <c r="AQ10" s="5">
         <v>340.50733129569676</v>
       </c>
       <c r="AR10" s="5">
         <v>364.63516406030476</v>
       </c>
       <c r="AS10" s="5">
         <v>353.91180780873259</v>
       </c>
       <c r="AT10" s="5">
-        <v>427.95506257794642</v>
+        <v>428.02363754326126</v>
       </c>
       <c r="AU10" s="5">
-        <v>424.46578301857107</v>
+        <v>438.96865356602194</v>
       </c>
     </row>
-    <row r="11" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:47" x14ac:dyDescent="0.3">
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
     </row>
-    <row r="12" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
     </row>
-    <row r="13" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
     </row>
-    <row r="14" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="5">
-        <v>424652.04412728199</v>
+        <v>424651.89967743203</v>
       </c>
       <c r="C14" s="5">
-        <v>423577.267297844</v>
+        <v>423577.25543848902</v>
       </c>
       <c r="D14" s="5">
-        <v>425131.51078360801</v>
+        <v>425131.813045969</v>
       </c>
       <c r="E14" s="5">
-        <v>427270.53551674099</v>
+        <v>427270.37695565302</v>
       </c>
       <c r="F14" s="5">
-        <v>429866.91932253499</v>
+        <v>429866.78339585598</v>
       </c>
       <c r="G14" s="5">
-        <v>439196.84834497003</v>
+        <v>439196.86713848298</v>
       </c>
       <c r="H14" s="5">
-        <v>439396.99306726601</v>
+        <v>439397.28976491099</v>
       </c>
       <c r="I14" s="5">
-        <v>447158.26373448799</v>
+        <v>447158.02495799097</v>
       </c>
       <c r="J14" s="5">
-        <v>455200.53611133998</v>
+        <v>455200.43818074599</v>
       </c>
       <c r="K14" s="5">
-        <v>458266.80163995002</v>
+        <v>458266.94358966203</v>
       </c>
       <c r="L14" s="5">
-        <v>457831.18133708101</v>
+        <v>457831.40670658299</v>
       </c>
       <c r="M14" s="5">
-        <v>458383.31094699597</v>
+        <v>458382.95676090702</v>
       </c>
       <c r="N14" s="5">
-        <v>460273.65230542002</v>
+        <v>460273.451773718</v>
       </c>
       <c r="O14" s="5">
-        <v>463085.399770424</v>
+        <v>463086.06267575303</v>
       </c>
       <c r="P14" s="5">
-        <v>467293.257735755</v>
+        <v>467293.16922953603</v>
       </c>
       <c r="Q14" s="5">
-        <v>470493.42540472001</v>
+        <v>470492.82836620102</v>
       </c>
       <c r="R14" s="5">
-        <v>472504.67542387103</v>
+        <v>472504.26796079997</v>
       </c>
       <c r="S14" s="5">
-        <v>478596.05675417301</v>
+        <v>478598.06806422101</v>
       </c>
       <c r="T14" s="5">
-        <v>480981.32394860103</v>
+        <v>480980.00396949501</v>
       </c>
       <c r="U14" s="5">
-        <v>486412.092664116</v>
+        <v>486411.38254490698</v>
       </c>
       <c r="V14" s="5">
-        <v>489274.84122399503</v>
+        <v>489274.64129650302</v>
       </c>
       <c r="W14" s="5">
-        <v>457626.486439195</v>
+        <v>457629.44092769403</v>
       </c>
       <c r="X14" s="5">
-        <v>485469.93953939399</v>
+        <v>485467.39677445201</v>
       </c>
       <c r="Y14" s="5">
-        <v>498866.16313283099</v>
+        <v>498865.45257601701</v>
       </c>
       <c r="Z14" s="5">
-        <v>503473.662617811</v>
+        <v>503473.63469423598</v>
       </c>
       <c r="AA14" s="5">
-        <v>523401.49803254497</v>
+        <v>523404.752907613</v>
       </c>
       <c r="AB14" s="5">
-        <v>534934.69631862605</v>
+        <v>534931.46132204495</v>
       </c>
       <c r="AC14" s="5">
-        <v>569883.65431893198</v>
+        <v>569886.11903937301</v>
       </c>
       <c r="AD14" s="5">
-        <v>573571.79465293104</v>
+        <v>573570.48875217896</v>
       </c>
       <c r="AE14" s="5">
-        <v>593080.33162674203</v>
+        <v>593076.47238751303</v>
       </c>
       <c r="AF14" s="5">
-        <v>603535.17658082605</v>
+        <v>603535.64620765299</v>
       </c>
       <c r="AG14" s="5">
-        <v>601056.30384578998</v>
+        <v>601070.707428294</v>
       </c>
       <c r="AH14" s="5">
-        <v>591309.03181117598</v>
+        <v>591303.39136147103</v>
       </c>
       <c r="AI14" s="5">
-        <v>570478.23510908603</v>
+        <v>570452.188893463</v>
       </c>
       <c r="AJ14" s="5">
-        <v>556039.31646863394</v>
+        <v>556046.09862454503</v>
       </c>
       <c r="AK14" s="5">
-        <v>563586.94625010504</v>
+        <v>563634.36351837195</v>
       </c>
       <c r="AL14" s="5">
-        <v>579250.52040818206</v>
+        <v>579236.23902415205</v>
       </c>
       <c r="AM14" s="5">
-        <v>598116.90296965104</v>
+        <v>598042.376340018</v>
       </c>
       <c r="AN14" s="5">
-        <v>609481.70242489094</v>
+        <v>609490.22809310304</v>
       </c>
       <c r="AO14" s="5">
-        <v>618201.198341568</v>
+        <v>618319.41311853495</v>
       </c>
       <c r="AP14" s="5">
-        <v>618895.70743732597</v>
+        <v>618873.34833338903</v>
       </c>
       <c r="AQ14" s="5">
-        <v>615071.28010498802</v>
+        <v>614927.02379136905</v>
       </c>
       <c r="AR14" s="5">
-        <v>623364.09382212604</v>
+        <v>623370.95018830895</v>
       </c>
       <c r="AS14" s="5">
-        <v>639964.10697729397</v>
+        <v>640162.83821482596</v>
       </c>
       <c r="AT14" s="5">
-        <v>636801.665039188</v>
+        <v>637720.47800809401</v>
       </c>
       <c r="AU14" s="5">
-        <v>650648.41606754798</v>
+        <v>652738.87588070205</v>
       </c>
     </row>
-    <row r="15" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
-        <v>92.558903835999999</v>
+        <v>92.561933045000004</v>
       </c>
       <c r="C15" s="5">
-        <v>91.831080611999994</v>
+        <v>91.830125589999994</v>
       </c>
       <c r="D15" s="5">
-        <v>92.624402666999998</v>
+        <v>92.621649023000003</v>
       </c>
       <c r="E15" s="5">
-        <v>92.966484296999994</v>
+        <v>92.969746282000003</v>
       </c>
       <c r="F15" s="5">
-        <v>93.572644908000001</v>
+        <v>93.584250018999995</v>
       </c>
       <c r="G15" s="5">
-        <v>94.651650844000002</v>
+        <v>94.636905580000004</v>
       </c>
       <c r="H15" s="5">
-        <v>95.326133640999998</v>
+        <v>95.325381347999993</v>
       </c>
       <c r="I15" s="5">
-        <v>96.124578361999994</v>
+        <v>96.134195563000006</v>
       </c>
       <c r="J15" s="5">
-        <v>96.864998731</v>
+        <v>96.845712636000002</v>
       </c>
       <c r="K15" s="5">
-        <v>97.537563206000002</v>
+        <v>97.537164779999998</v>
       </c>
       <c r="L15" s="5">
-        <v>97.304075788000006</v>
+        <v>97.306155388999997</v>
       </c>
       <c r="M15" s="5">
-        <v>98.395091519999994</v>
+        <v>98.440372870999994</v>
       </c>
       <c r="N15" s="5">
-        <v>98.952575101999997</v>
+        <v>98.924337217000001</v>
       </c>
       <c r="O15" s="5">
-        <v>98.463477558999998</v>
+        <v>98.419236803999993</v>
       </c>
       <c r="P15" s="5">
-        <v>98.466954330999997</v>
+        <v>98.487876873999994</v>
       </c>
       <c r="Q15" s="5">
-        <v>98.502254675000003</v>
+        <v>98.582454193000004</v>
       </c>
       <c r="R15" s="5">
-        <v>99.403617393999994</v>
+        <v>99.314907817000005</v>
       </c>
       <c r="S15" s="5">
-        <v>99.862076545999997</v>
+        <v>99.819378087000004</v>
       </c>
       <c r="T15" s="5">
-        <v>100.04184678999999</v>
+        <v>100.07729534000001</v>
       </c>
       <c r="U15" s="5">
-        <v>100.437953886</v>
+        <v>100.567536254</v>
       </c>
       <c r="V15" s="5">
-        <v>100.068227476</v>
+        <v>99.932817290000003</v>
       </c>
       <c r="W15" s="5">
-        <v>92.613138246999995</v>
+        <v>92.565477048000005</v>
       </c>
       <c r="X15" s="5">
-        <v>98.422927720999994</v>
+        <v>98.477381425000004</v>
       </c>
       <c r="Y15" s="5">
-        <v>99.932738611999994</v>
+        <v>100.055386113</v>
       </c>
       <c r="Z15" s="5">
-        <v>100.20607337600001</v>
+        <v>100.088919039</v>
       </c>
       <c r="AA15" s="5">
-        <v>102.83995000100001</v>
+        <v>102.77899723100001</v>
       </c>
       <c r="AB15" s="5">
-        <v>104.100631992</v>
+        <v>104.147868563</v>
       </c>
       <c r="AC15" s="5">
-        <v>109.200446662</v>
+        <v>109.31975810100001</v>
       </c>
       <c r="AD15" s="5">
-        <v>102.52548320299999</v>
+        <v>102.400280083</v>
       </c>
       <c r="AE15" s="5">
-        <v>103.37729910500001</v>
+        <v>103.357920377</v>
       </c>
       <c r="AF15" s="5">
-        <v>104.688921892</v>
+        <v>104.72248428100001</v>
       </c>
       <c r="AG15" s="5">
-        <v>104.582734741</v>
+        <v>104.654967838</v>
       </c>
       <c r="AH15" s="5">
-        <v>104.873408563</v>
+        <v>104.787647011</v>
       </c>
       <c r="AI15" s="5">
-        <v>102.253668494</v>
+        <v>102.253501347</v>
       </c>
       <c r="AJ15" s="5">
-        <v>102.637280008</v>
+        <v>102.638431411</v>
       </c>
       <c r="AK15" s="5">
-        <v>103.97914131899999</v>
+        <v>104.034364471</v>
       </c>
       <c r="AL15" s="5">
-        <v>104.69726451299999</v>
+        <v>104.680991464</v>
       </c>
       <c r="AM15" s="5">
-        <v>104.92069334599999</v>
+        <v>104.893269936</v>
       </c>
       <c r="AN15" s="5">
-        <v>105.06897641099999</v>
+        <v>105.03569172900001</v>
       </c>
       <c r="AO15" s="5">
-        <v>106.155466511</v>
+        <v>106.210631503</v>
       </c>
       <c r="AP15" s="5">
-        <v>106.646370359</v>
+        <v>106.647472056</v>
       </c>
       <c r="AQ15" s="5">
-        <v>107.345075204</v>
+        <v>107.32926739200001</v>
       </c>
       <c r="AR15" s="5">
-        <v>108.65220961599999</v>
+        <v>108.584333172</v>
       </c>
       <c r="AS15" s="5">
-        <v>109.755170519</v>
+        <v>109.82371770899999</v>
       </c>
       <c r="AT15" s="5">
-        <v>110.22644906799999</v>
+        <v>110.536056364</v>
       </c>
       <c r="AU15" s="5">
-        <v>110.523704532</v>
+        <v>111.36343566799999</v>
       </c>
     </row>
-    <row r="16" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
     </row>
-    <row r="17" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="17" t="s">
@@ -3930,51 +3930,51 @@
       <c r="AN17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AT17" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AU17" s="17" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="18" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -4073,161 +4073,161 @@
       <c r="AN18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AO18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AP18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AQ18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AR18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AS18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AT18" s="17" t="s">
         <v>95</v>
       </c>
       <c r="AU18" s="17" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="20" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="22" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:47" x14ac:dyDescent="0.3">
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
     </row>
-    <row r="24" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
       <c r="AS24" s="6"/>
       <c r="AT24" s="6"/>
       <c r="AU24" s="6"/>
     </row>
-    <row r="25" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>49</v>
       </c>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
       <c r="AS25" s="6"/>
       <c r="AT25" s="6"/>
       <c r="AU25" s="6"/>
     </row>
-    <row r="26" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AS26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AU26" s="6"/>
     </row>
-    <row r="27" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
     </row>
-    <row r="28" spans="1:47" s="15" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:47" s="15" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="14"/>
       <c r="AL28" s="16"/>
       <c r="AM28" s="16"/>
       <c r="AN28" s="16"/>
       <c r="AO28" s="16"/>
       <c r="AP28" s="16"/>
       <c r="AQ28" s="16"/>
       <c r="AR28" s="16"/>
       <c r="AS28" s="16"/>
       <c r="AT28" s="16"/>
       <c r="AU28" s="16"/>
     </row>
-    <row r="29" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="30" spans="1:47" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:47" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="31" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A31" s="9"/>
       <c r="B31" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>77</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>75</v>
       </c>
@@ -4288,51 +4288,51 @@
       <c r="AB31" s="11" t="s">
         <v>56</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>55</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>54</v>
       </c>
       <c r="AE31" s="11" t="s">
         <v>92</v>
       </c>
       <c r="AF31" s="11" t="s">
         <v>94</v>
       </c>
       <c r="AG31" s="11" t="s">
         <v>101</v>
       </c>
       <c r="AH31" s="2" t="s">
         <v>103</v>
       </c>
       <c r="AI31" s="2" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="32" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="18">
         <v>98.043270832928059</v>
       </c>
       <c r="C32" s="18">
         <v>98.008998824340239</v>
       </c>
       <c r="D32" s="18">
         <v>98.53549694226723</v>
       </c>
       <c r="E32" s="18">
         <v>98.681827527747473</v>
       </c>
       <c r="F32" s="18">
         <v>99.073968740731289</v>
       </c>
       <c r="G32" s="18">
         <v>99.974480813840046</v>
       </c>
       <c r="H32" s="18">
         <v>100.29888915779601</v>
       </c>
       <c r="I32" s="18">
@@ -4365,93 +4365,93 @@
       <c r="R32" s="18">
         <v>103.31577755809091</v>
       </c>
       <c r="S32" s="18">
         <v>105.18492367594328</v>
       </c>
       <c r="T32" s="18">
         <v>106.60068964149221</v>
       </c>
       <c r="U32" s="18">
         <v>105.17371481855635</v>
       </c>
       <c r="V32" s="18">
         <v>106.97527670104098</v>
       </c>
       <c r="W32" s="18">
         <v>105.40018667443786</v>
       </c>
       <c r="X32" s="18">
         <v>105.27443181467888</v>
       </c>
       <c r="Y32" s="18">
         <v>107.36101703276842</v>
       </c>
       <c r="Z32" s="18">
-        <v>107.9347256037495</v>
+        <v>107.98896687221237</v>
       </c>
       <c r="AA32" s="18">
-        <v>109.97224215217581</v>
+        <v>109.85925309869803</v>
       </c>
       <c r="AB32" s="18">
-        <v>110.81293282927686</v>
+        <v>110.78018788944163</v>
       </c>
       <c r="AC32" s="18">
-        <v>112.70100305174735</v>
+        <v>112.79249694196089</v>
       </c>
       <c r="AD32" s="18">
-        <v>111.28601568110888</v>
+        <v>111.33805519549367</v>
       </c>
       <c r="AE32" s="18">
-        <v>113.22517998869476</v>
+        <v>113.10006139951558</v>
       </c>
       <c r="AF32" s="18">
-        <v>115.8716619346404</v>
+        <v>115.82438385901088</v>
       </c>
       <c r="AG32" s="18">
-        <v>116.28658389369131</v>
+        <v>116.40694085286472</v>
       </c>
       <c r="AH32" s="18">
-        <v>118.07546043014155</v>
+        <v>118.43887395479022</v>
       </c>
       <c r="AI32" s="18">
-        <v>118.40061765274312</v>
+        <v>119.49463950277324</v>
       </c>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
       <c r="AP32" s="18"/>
       <c r="AQ32" s="18"/>
       <c r="AR32" s="18"/>
       <c r="AS32" s="18"/>
       <c r="AT32" s="18"/>
       <c r="AU32" s="18"/>
     </row>
-    <row r="33" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="18">
         <v>98.129119307396891</v>
       </c>
       <c r="C33" s="18">
         <v>97.999175019396034</v>
       </c>
       <c r="D33" s="18">
         <v>98.510222587588984</v>
       </c>
       <c r="E33" s="18">
         <v>98.744504894389692</v>
       </c>
       <c r="F33" s="18">
         <v>99.064601922350562</v>
       </c>
       <c r="G33" s="18">
         <v>100.09164278456197</v>
       </c>
       <c r="H33" s="18">
         <v>100.37795994442828</v>
       </c>
       <c r="I33" s="18">
@@ -4484,256 +4484,256 @@
       <c r="R33" s="18">
         <v>103.83202519801441</v>
       </c>
       <c r="S33" s="18">
         <v>105.71875675096958</v>
       </c>
       <c r="T33" s="18">
         <v>107.25923820101335</v>
       </c>
       <c r="U33" s="18">
         <v>105.96188000534852</v>
       </c>
       <c r="V33" s="18">
         <v>108.41762322018644</v>
       </c>
       <c r="W33" s="18">
         <v>106.78086502272903</v>
       </c>
       <c r="X33" s="18">
         <v>106.85006111397506</v>
       </c>
       <c r="Y33" s="18">
         <v>109.06474979733699</v>
       </c>
       <c r="Z33" s="18">
-        <v>109.54944352894344</v>
+        <v>109.61274629517736</v>
       </c>
       <c r="AA33" s="18">
-        <v>111.87208869623981</v>
+        <v>111.74626114947608</v>
       </c>
       <c r="AB33" s="18">
-        <v>112.87511757220719</v>
+        <v>112.83614644204137</v>
       </c>
       <c r="AC33" s="18">
-        <v>115.10053488575753</v>
+        <v>115.20203172717993</v>
       </c>
       <c r="AD33" s="18">
-        <v>113.4043470489168</v>
+        <v>113.46526654094116</v>
       </c>
       <c r="AE33" s="18">
-        <v>115.58985162302966</v>
+        <v>115.45178075766887</v>
       </c>
       <c r="AF33" s="18">
-        <v>118.54444637573789</v>
+        <v>118.48850757271371</v>
       </c>
       <c r="AG33" s="18">
-        <v>118.80574296342637</v>
+        <v>118.93883329029187</v>
       </c>
       <c r="AH33" s="18">
-        <v>120.98583451704377</v>
+        <v>121.35306823821182</v>
       </c>
       <c r="AI33" s="18">
-        <v>121.46017794961537</v>
+        <v>122.63081569880039</v>
       </c>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
       <c r="AP33" s="18"/>
       <c r="AQ33" s="18"/>
       <c r="AR33" s="18"/>
       <c r="AS33" s="18"/>
       <c r="AT33" s="18"/>
       <c r="AU33" s="18"/>
     </row>
-    <row r="34" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10">
-        <v>98.952575101999997</v>
+        <v>98.924337217000001</v>
       </c>
       <c r="C34" s="10">
-        <v>98.463477558999998</v>
+        <v>98.419236803999993</v>
       </c>
       <c r="D34" s="10">
-        <v>98.466954330999997</v>
+        <v>98.487876873999994</v>
       </c>
       <c r="E34" s="10">
-        <v>98.502254675000003</v>
+        <v>98.582454193000004</v>
       </c>
       <c r="F34" s="10">
-        <v>99.403617393999994</v>
+        <v>99.314907817000005</v>
       </c>
       <c r="G34" s="10">
-        <v>99.862076545999997</v>
+        <v>99.819378087000004</v>
       </c>
       <c r="H34" s="10">
-        <v>100.04184678999999</v>
+        <v>100.07729534000001</v>
       </c>
       <c r="I34" s="10">
-        <v>100.437953886</v>
+        <v>100.567536254</v>
       </c>
       <c r="J34" s="10">
-        <v>100.068227476</v>
+        <v>99.932817290000003</v>
       </c>
       <c r="K34" s="10">
-        <v>92.613138246999995</v>
+        <v>92.565477048000005</v>
       </c>
       <c r="L34" s="10">
-        <v>98.422927720999994</v>
+        <v>98.477381425000004</v>
       </c>
       <c r="M34" s="10">
-        <v>99.932738611999994</v>
+        <v>100.055386113</v>
       </c>
       <c r="N34" s="10">
-        <v>100.20607337600001</v>
+        <v>100.088919039</v>
       </c>
       <c r="O34" s="10">
-        <v>102.83995000100001</v>
+        <v>102.77899723100001</v>
       </c>
       <c r="P34" s="10">
-        <v>104.100631992</v>
+        <v>104.147868563</v>
       </c>
       <c r="Q34" s="10">
-        <v>109.200446662</v>
+        <v>109.31975810100001</v>
       </c>
       <c r="R34" s="10">
-        <v>102.52548320299999</v>
+        <v>102.400280083</v>
       </c>
       <c r="S34" s="10">
-        <v>103.37729910500001</v>
+        <v>103.357920377</v>
       </c>
       <c r="T34" s="10">
-        <v>104.688921892</v>
+        <v>104.72248428100001</v>
       </c>
       <c r="U34" s="10">
-        <v>104.582734741</v>
+        <v>104.654967838</v>
       </c>
       <c r="V34" s="10">
-        <v>104.873408563</v>
+        <v>104.787647011</v>
       </c>
       <c r="W34" s="10">
-        <v>102.253668494</v>
+        <v>102.253501347</v>
       </c>
       <c r="X34" s="10">
-        <v>102.637280008</v>
+        <v>102.638431411</v>
       </c>
       <c r="Y34" s="10">
-        <v>103.97914131899999</v>
+        <v>104.034364471</v>
       </c>
       <c r="Z34" s="10">
-        <v>104.69726451299999</v>
+        <v>104.680991464</v>
       </c>
       <c r="AA34" s="10">
-        <v>104.92069334599999</v>
+        <v>104.893269936</v>
       </c>
       <c r="AB34" s="10">
-        <v>105.06897641099999</v>
+        <v>105.03569172900001</v>
       </c>
       <c r="AC34" s="10">
-        <v>106.155466511</v>
+        <v>106.210631503</v>
       </c>
       <c r="AD34" s="10">
-        <v>106.646370359</v>
+        <v>106.647472056</v>
       </c>
       <c r="AE34" s="10">
-        <v>107.345075204</v>
+        <v>107.32926739200001</v>
       </c>
       <c r="AF34" s="10">
-        <v>108.65220961599999</v>
+        <v>108.584333172</v>
       </c>
       <c r="AG34" s="10">
-        <v>109.755170519</v>
+        <v>109.82371770899999</v>
       </c>
       <c r="AH34" s="10">
-        <v>110.22644906799999</v>
+        <v>110.536056364</v>
       </c>
       <c r="AI34" s="10">
-        <v>110.523704532</v>
+        <v>111.36343566799999</v>
       </c>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="10"/>
       <c r="AU34" s="10"/>
     </row>
-    <row r="36" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A36" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="12"/>
       <c r="AA36" s="12"/>
       <c r="AB36" s="12"/>
       <c r="AC36" s="12"/>
       <c r="AD36" s="12"/>
     </row>
-    <row r="37" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A37" s="13" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="38" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A38" s="13" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:47" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A26" r:id="rId1"/>
     <hyperlink ref="A39" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>